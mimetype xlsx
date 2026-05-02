--- v1 (2026-03-15)
+++ v2 (2026-05-02)
@@ -10,82 +10,103 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="374" uniqueCount="197">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="621" uniqueCount="326">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>1507</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>IND</t>
+  </si>
+  <si>
+    <t>Indicação</t>
+  </si>
+  <si>
+    <t>BETO DA 41</t>
+  </si>
+  <si>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1507/indicacao_no_01-2026_beto_da_41.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 01/2026 "Indica ao Poder Executivo a atualização do salário base dos psicólogos do Município de São Felipe d’Oeste/RO."</t>
+  </si>
+  <si>
     <t>1451</t>
   </si>
   <si>
-    <t>2026</t>
-[...1 lines deleted...]
-  <si>
     <t>1794</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Sidney Borges de Oliveira</t>
   </si>
   <si>
     <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1451/projeto_de_lei__1794_2026__-_altera_a_lei_1556-25_-_dispoe_sobre_cargos_procuradoria.ass.pdf</t>
   </si>
   <si>
     <t>“Altera o Artigo 2º da Lei Municipal nº 1556/2025 que Dispõe sobre a criação do Cargo em Comissão de Procurador - Geral do Município de 						SÃO FELIPE D’OESTE-RO, e dá outras providências.”</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
     <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1452/projeto_de_lei__1795_2026__-_educacao_em_tempo_integral.ass.pdf</t>
@@ -444,207 +465,577 @@
   <si>
     <t>1496</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
     <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1496/projeto_de_lei_-_1825_2026_-_altera_parcialmente_a_lei_dos_taxistas.ass.pdf</t>
   </si>
   <si>
     <t>“Altera parcialmente a Lei Municipal nº 363/2009”.</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
     <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1487/projeto_de_lei_-_1826_2026_-_dispoe_cred._esp._rec._vinc._-_sus_fed_custeio__increm._temp._at._esp._mac_-_r_249.09000_-_semusa.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1826/2026 – Dispõe sobre Crédito Especial por Recurso Vinculado – SUS Federal Custeio – Incremento Temporário Atenção Especializada – MAC no valor de R$ 249.090,00 - SEMUSA.</t>
   </si>
   <si>
-    <t>1488</t>
+    <t>1498</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
-    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1488/projeto_de_lei_-_1826_2026_-_dispoe_cred._esp._rec._vinc._-_sus_fed_custeio__increm._temp._at._esp._mac_-_r_249.09000_-_semusa.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1498/projeto_de_lei_-_1827_2026_-_dispoe_cred._esp._rec._vinc._-_sus_invest._estrut._at._esp._-_r_35.76700_-_semusa.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1827/2026 – Dispõe sobre Crédito Especial por Recurso Vinculado – SUS Federal Investimento – Estruturação Atenção Especializada no valor de R$ 35.767,00 - SEMUSA.</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
     <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1489/projeto_de_lei_-_1828_2026_-_dispoe_cred._adic._esp._sup._fin._-_transf._esp._invest._const._almoxarif._-_r_493.15227_-_semaf.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1828/2026 – Dispõe sobre Crédito Especial por Superávit Financeiro no valor de R$ 493.152,27 – Transferência Especial – Construção Barracão Almoxarifado - SEMAF.</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
     <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1490/projeto_de_lei_-_1829_2026_-_dispoe_cred._esp._rec._vinc._-_sus_invest._estrut._at._esp._-_aquis._abul._r_314.20000_-_semusa.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1829/2026 – Dispõe sobre Crédito Especial por Recurso Vinculado no valor de R$ 314.200,00 – SUS Investimento Estruturação da Atenção Especial – Aquisição Ambulância - SEMUSA.</t>
   </si>
   <si>
-    <t>1491</t>
+    <t>1497</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
-    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1491/projeto_de_lei_-_1831_2026_-_dispoe_cred._adic._suplem._sup._fin._-_manut._semospe_-_r_296.59500_-_semospe.ass.pdf</t>
-[...2 lines deleted...]
-    <t>Esse Projeto de Lei visa efetuar ajustes orçamentários junto a Secretaria Municipal de Saúde para Aquisição de Ambulância – SUS Investimento Estruturação da Atenção Especializada conforme Proposta nº 11295659000125013 – Portaria nº 9603.</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1497/projeto_de_lei_-_1830_2026_-_dispoe_cred._esp._sup._fin._-_transf._esp._invest._const._pista_caminh._-_r_1.222.60609_-_semospe.ass.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº. 1830/2026 – Dispõe sobre Crédito Especial por Superávit Financeiro no valor de R$ 1.222.606,09 – Transferência Especial Investimento – Construção Pista de Caminhada c/Iluminação - SEMOSPE.</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
-    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1492/projeto_de_lei_-_1830_2026_-_dispoe_cred._esp._sup._fin._-_transf._esp._invest._const._pista_caminh._-_r_1.222.60609_-_semospe.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1492/projeto_de_lei_-_1831_2026_-_dispoe_cred._adic._suplem._sup._fin._-_manut._semospe_-_r_296.59500_-_semospe.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1831/2026 – Dispõe sobre Crédito Adicional Suplementar por Superávit Financeiro no valor de R$ 296.595,00 – Valor de Contrapartida para Construção da Pista de Caminhada com Iluminação na Av. Tancredo Neves - Manutenção da Secretaria Municipal de Obras e Serviços Públicos – SEMOSPE.</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
     <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1493/projeto_de_lei_-_1832_2026_-_dispoe_cred._esp._sup._fin._-_custeio_estr._rede_suas_-_r_100.00000_-_semast.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1832/2026 – Dispõe sobre Crédito Especial por Superávit Financeiro no valor de R$ 100.000,00 – Custeio da Estruturação da Rede SUAS – SEMAST.</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
     <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1494/projeto_de_lei_-_1833_2026_-_dispoe_cred._esp._sup._fin._-_conv._plat.__brasil_-_praca_do_lago_-_r_194.49100_-_semospe.ass.pdf</t>
   </si>
   <si>
+    <t>Projeto de Lei nº. 1833/2026 – Dispõe sobre Crédito Especial por Superávit Financeiro no valor de R$ 194.491,00 – Termo Aditivo - Construção da Praça do lago - Convênio Plataforma + Brasil nº 937088/2022 - SEMOSPE</t>
+  </si>
+  <si>
     <t>1495</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
     <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1495/projeto_de_lei_-_1834_2026_-_dispoe_cred._adic._suplem._sup._fin._-_cofinanciamento_estadual_piso_fixo_ppp_-_r_31.95400_-_semast.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1834/2026 – Dispõe sobre Crédito Adicional Suplementar por Superávit Financeiro no valor de R$ 31.954,00 – Cofinanciamento Estadual – Piso Fixo Incentivo a Parceria Público Privada – SEMAST.</t>
   </si>
   <si>
+    <t>1505</t>
+  </si>
+  <si>
+    <t>1835</t>
+  </si>
+  <si>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1505/projeto_de_lei_-_1835_2026_-_cria_o_auxilio_feira.ass.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a instituição do_x000D_
+SIM Hortifrutigranjeiro da Agricultura_x000D_
+Familiar no município de São Felipe_x000D_
+‘Oeste e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>1504</t>
+  </si>
+  <si>
+    <t>1836</t>
+  </si>
+  <si>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1504/projeto_de_lei_-_1836_2026_-_altera_a_lei_municipal_1632-25_-_agente_de_endemias.ass.pdf</t>
+  </si>
+  <si>
+    <t>“Altera parcialmente a Lei Municipal nº 1632/2025 e cria mais uma vaga para Agente de Endemias e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>1509</t>
+  </si>
+  <si>
+    <t>1837</t>
+  </si>
+  <si>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1509/projeto_de_lei_-_1837_2026_-_efetua_reajuste_linear_aos_servidores_68ass.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre o reajuste na remuneração dos Servidores Públicos do Município de São Felipe D’Oeste e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>1500</t>
+  </si>
+  <si>
+    <t>1838</t>
+  </si>
+  <si>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1500/projeto_de_lei_-_1838_2026_-_dispoe_cred._esp._sup._fin._-_transf._esp._custeio_horas_maquinas_-_r_990.00000_-_semap.ass.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº. 1838/2026 – Dispõe sobre Crédito Especial por Superávit Financeiro no valor de R$ 990.000,00 – Transferências Especiais Custeio – Horas Máquinas Recuperação Carreadores – SEMAP.</t>
+  </si>
+  <si>
+    <t>1503</t>
+  </si>
+  <si>
+    <t>1839</t>
+  </si>
+  <si>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1503/projeto_de_lei_1839-2026__-_altera_o_piso_do_acs_e_ace.pdf</t>
+  </si>
+  <si>
+    <t>“DISPÕE SOBRE O NOVO PISO SALARIAL DOS CARGOS DE AGENTE COMUNITÁRIO DE SAÚDE (ACS) E AGENTE DE COMBATE A ENDEMIAS (ACE).</t>
+  </si>
+  <si>
+    <t>1510</t>
+  </si>
+  <si>
+    <t>1840</t>
+  </si>
+  <si>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1510/projeto_de_lei_1840-2026__-_altera_a_lei_do_prog.__producao.ass.pdf</t>
+  </si>
+  <si>
+    <t>“Altera o Programa Mais Produção em substituição ao antigo Programa nossa Agricultura e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>1511</t>
+  </si>
+  <si>
+    <t>1841</t>
+  </si>
+  <si>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1511/projeto_de_lei_1841-2026_-_reestrutura_salario_base_servidores_publicos_municipais_-_minimo_r_1.62100.ass.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza o Poder Executivo a efetuar a Reestruturação de vencimentos básicos dos servidores públicos do município de São Felipe d’Oeste e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>1521</t>
+  </si>
+  <si>
+    <t>1842</t>
+  </si>
+  <si>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1521/projeto_de_lei_1842-2026_-_cria_o_programa_caminhos_do_campo.ass.pdf</t>
+  </si>
+  <si>
+    <t>“Cria o Programa Municipal denominado Caminhos do Campo”.</t>
+  </si>
+  <si>
+    <t>1523</t>
+  </si>
+  <si>
+    <t>1843</t>
+  </si>
+  <si>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1523/projeto_de_lei_1843-2026_-_dispoe_s_refor._adm._-_manut._fms_15_-_r_50.00000_-_semusa.ass.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre REFORMULAÇÃO ADMINISTRATIVA ao Orçamento vigente por meio de TRANSFERÊNCIA, e Dá Outras Providências.</t>
+  </si>
+  <si>
+    <t>1515</t>
+  </si>
+  <si>
+    <t>1844</t>
+  </si>
+  <si>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1515/projeto_de_lei_1844_2026_-_dispoe_cred._esp._sup._fin._-_desp._fundeb_eti_infantil_-_r_2.71823_-_semed.ass.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº. 1844/2026 – Dispõe sobre Crédito Especial por Superávit Financeiro no valor de R$ 2.718,23 – Manutenção das despesas do FUNDEB – ETI Infantil - SEMED.</t>
+  </si>
+  <si>
+    <t>1516</t>
+  </si>
+  <si>
+    <t>1845</t>
+  </si>
+  <si>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1516/projeto_de_lei_1845-2026_-_dispoe__cred._esp._exces._arrecad._-_manut._fundeb_eti_-_infantil_-_r_47969_-_semed.ass.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº. 1845/2026 – Dispõe sobre Crédito Especial por Excesso de Arrecadação no valor de R$ 479,69 – Manutenção das despesas do FUNDEB – ETI Infantil - SEMED.</t>
+  </si>
+  <si>
+    <t>1517</t>
+  </si>
+  <si>
+    <t>1846</t>
+  </si>
+  <si>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1517/projeto_de_lei_1846-2026__-_revisa_a_remuneracao_e_cria_cargos_administracao.ass.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a revisão de  remuneração de alguns cargos bem como a criação de outros cargos para melhoria dos atendimentos aos munícipes de São Felipe D’Oeste e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>1518</t>
+  </si>
+  <si>
+    <t>1847</t>
+  </si>
+  <si>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1518/projeto_de_lei_-_1847_2026_-_autoriza_desconto_e_parcelamento_iptu_-_2026.ass.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a autorização de desconto no pagamento do IPTU 2026 e demais taxas vinculadas e dá outras_x000D_
+providências”.</t>
+  </si>
+  <si>
+    <t>1522</t>
+  </si>
+  <si>
+    <t>1848</t>
+  </si>
+  <si>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1522/projeto_de_lei_1848-2026_-_revoga_a_lei_1356-24_e_dispoe_s_funcoes_e_cargos_de_direcao_na_semusa.ass.pdf</t>
+  </si>
+  <si>
+    <t>Revoga a Lei Municipal nº 1.356, de 02 de abril de 2024, e dispõe sobre a criação de funções de direção, coordenação e assessoramento no âmbito da Secretaria Municipal de Saúde do Município de São Felipe d’Oeste/RO.</t>
+  </si>
+  <si>
+    <t>1524</t>
+  </si>
+  <si>
+    <t>1849</t>
+  </si>
+  <si>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1524/projeto_de_lei_1849_2026_-_dispoe_cred._esp._sup._fin._-_cust._increm._at._prim._pap_fns_-_r_910.73673_-_semusa.ass.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº. 1849/2026 – Dispõe sobre Crédito Especial por Superávit Financeiro no valor de R$ 910.736,73 – Custeio Incremento ao Piso da Atenção Primária – PAP - FNS - SEMUSA.</t>
+  </si>
+  <si>
+    <t>1525</t>
+  </si>
+  <si>
+    <t>1850</t>
+  </si>
+  <si>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1525/projeto_de_lei_1850_2026_-_dispoe_cred._esp._sup._fin._-_transf._esp._invest._ref._ampl._semed_-_r_54.29316_-_semed.ass.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº. 1850/2026 – Dispõe sobre Crédito Especial por Superávit Financeiro no valor de R$ 54.293,16 – Transferências Especiais – Investimento – Reforma e Ampliação Prédio da SEMED - SEMED.</t>
+  </si>
+  <si>
+    <t>1526</t>
+  </si>
+  <si>
+    <t>1851</t>
+  </si>
+  <si>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1526/projeto_de_lei_-_1851_2026_-_dispoe_cred._adic._suplem._sup._fin._-_aps_saude_bucal_sb_psf_odonto_-_r_61.43700_-_semusa.ass.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº. 1851/2026 – Dispõe sobre Crédito Adicional Suplementar por Superávit Financeiro no valor de R$ 61.437,00 – Ações Estratégicas Saúde Bucal – APS PSF Odonto - SEMUSA.</t>
+  </si>
+  <si>
+    <t>1527</t>
+  </si>
+  <si>
+    <t>1852</t>
+  </si>
+  <si>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1527/projeto_de_lei_1852_2026_-_dispoe_cred._esp._sup._fin._-_aquis._consult._odont._e_medic._-_r_45.60637_-_semusa.ass.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº. 1852/2026 – Dispõe sobre Crédito Especial por Superávit Financeiro no valor de R$ 45.606,37 – Aquisição de Consultório Odontológico e Medicamentos - SEMUSA.</t>
+  </si>
+  <si>
+    <t>1528</t>
+  </si>
+  <si>
+    <t>1853</t>
+  </si>
+  <si>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1528/projeto_de_lei_-_1853_2026_-_dispoe_cred._esp._sup._fin._-_rec._estr._vic._conv._est._291-2025-pge-deradm_-_r_8.33449_-_semospe.ass.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº. 1853/2026 – Dispõe sobre Crédito Especial por Superávit Financeiro no valor de R$ 8.334,49 – Recuperação de Estradas Vicinais – Termo de Convênio nº 291/2025/PGE-DERADM - SEMOSPE.</t>
+  </si>
+  <si>
+    <t>1529</t>
+  </si>
+  <si>
+    <t>1854</t>
+  </si>
+  <si>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1529/projeto_de_lei_-_1854_2026_-_dispoe_cred._esp._rec._vinc._-_aquis._computadores_conv._est._105-26-pge-seduc_-_r_200.00000_-_semed.ass.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº. 1854/2026 – Dispõe sobre Crédito Especial por Recurso Vinculado no valor de R$ 200.000,00 – Aquisição de Computadores – Termo de Convênio nº 105/2026/SEDUC - SEMED.</t>
+  </si>
+  <si>
+    <t>1530</t>
+  </si>
+  <si>
+    <t>1855</t>
+  </si>
+  <si>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1530/projeto_de_lei_-_1855_2026_dispoe_cred._esp._anul._de_dot._-_contrap._conv._105-26-pge-seduc._aquis._comput._-_r_10.90000_-_seduc.ass.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº. 1855/2026 – Dispõe sobre Crédito Especial por Anulação de Dotação no valor de R$ 10.900,00 – Contrapartida para a Aquisição de Computadores – Termo de Convênio nº 105/2026/SEDUC - SEMED.</t>
+  </si>
+  <si>
+    <t>1513</t>
+  </si>
+  <si>
+    <t>DEC</t>
+  </si>
+  <si>
+    <t>Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>FO - FINANÇAS E ORÇAMENTO</t>
+  </si>
+  <si>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1513/projeto_de_decreto_legislativo_01-2026___aprova_contas_do_municipio_de_sao_felipe_doeste.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre o julgamento das Contas de Governo do Município de São Felipe do Oeste, referentes ao exercício financeiro de 2024.”</t>
+  </si>
+  <si>
     <t>1466</t>
   </si>
   <si>
-    <t>1</t>
-[...1 lines deleted...]
-  <si>
     <t>ATA</t>
   </si>
   <si>
     <t>ATA DE REUNIÃO EXTRAORDINÁRIA</t>
   </si>
   <si>
     <t>CÂMARA MUNICIPAL DE SÃO FELIPE D'OESTE - CMSF</t>
   </si>
   <si>
     <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1466/01_ata_extraordinaria.pdf</t>
   </si>
   <si>
     <t>1º ATA Extraordinária</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1467/02_ata_extraordinaria.pdf</t>
   </si>
   <si>
     <t>02° ATA Extraordinária</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1474/03_ata_extraordinaria.pdf</t>
   </si>
   <si>
     <t>3º ATA Extraordinária</t>
   </si>
   <si>
+    <t>1502</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1502/04_ata_extraordinaria.pdf</t>
+  </si>
+  <si>
+    <t>4º ATA Extraordinária</t>
+  </si>
+  <si>
+    <t>1520</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1520/05_ata_extraordinaria.pdf</t>
+  </si>
+  <si>
+    <t>05° ATA da Sessão Extraordinária</t>
+  </si>
+  <si>
     <t>1483</t>
   </si>
   <si>
     <t>ATA DE REUNIÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1483/1o_ata_ordinaria_de_23-02-2026.pdf</t>
   </si>
   <si>
     <t>1º  ATA Ordinária</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
     <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1485/2o_ata_ordinaria_de_02-03-2026.pdf</t>
   </si>
   <si>
     <t>2º ATA  Ordinária</t>
+  </si>
+  <si>
+    <t>1499</t>
+  </si>
+  <si>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1499/3o_ata_ordinaria_de_02-03-2026.pdf</t>
+  </si>
+  <si>
+    <t>3° ATA Ordinária</t>
+  </si>
+  <si>
+    <t>1501</t>
+  </si>
+  <si>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/</t>
+  </si>
+  <si>
+    <t>4º ATA Ordinária</t>
+  </si>
+  <si>
+    <t>1506</t>
+  </si>
+  <si>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1506/5o_ata_ordinaria_de_23-03-2026.pdf</t>
+  </si>
+  <si>
+    <t>5º ATA Ordinária</t>
+  </si>
+  <si>
+    <t>1508</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1508/6o_ata_ordinaria_de_30-03-2026.pdf</t>
+  </si>
+  <si>
+    <t>6° ATA Ordinária</t>
+  </si>
+  <si>
+    <t>1512</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>7º ATA Ordinária</t>
+  </si>
+  <si>
+    <t>1514</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1514/8o_ata_ordinaria_de_13-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>8° ATA Ordinária</t>
+  </si>
+  <si>
+    <t>1519</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1519/9o_ata_ordinaria_de_20-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>9º ATA da Sessão Ordinária</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -948,67 +1339,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1451/projeto_de_lei__1794_2026__-_altera_a_lei_1556-25_-_dispoe_sobre_cargos_procuradoria.ass.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1452/projeto_de_lei__1795_2026__-_educacao_em_tempo_integral.ass.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1453/projeto_de_lei_-_1796_2026_-_dispoe_cred._esp._sup._fin._rec._estr._vicin._conv._292_-_devol.-_r_12.84017_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1454/projeto_de_lei_-_1797_2026_-_dispoe_cred._esp._sup._fin._rec._estr._vicin._conv._253_-_devol.-_r_6.48308_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1455/projeto_de_lei_-_1798_2026_-_dispoe_cred._esp._sup._fin._inv._prop._11295659000124003_-_aquis._equip._r_24.98600_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1456/projeto_de_lei_-_1799_2026_-_dispoe_cred._esp._sup._fin._rec._cust._estrut._suas_-_r_100.00000_-_semast.ass.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1457/projeto_de_lei_-_1800_2026_-_dispoe_cred._esp._sup._fin._cust._estrut._suas_-_r_50.00000_-_semast.ass.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1458/projeto_de_lei_-_1801_2026_-_dispoe_cred._esp._sup._fin._sus_invest._aquis._micro_onibus_-_r_646.62500_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1459/projeto_de_lei_-_1802_2026_-_dispoe_cred._esp._sup._fin._sus_invest._ubs_-_aquis._equip._-_r_853.25800_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1460/projeto_de_lei_-_1803_2026_-_dispoe_cred._esp._sup._fin._sus_invest._aquis._micro_onibus_-_port._7806_-_r_385.72300_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1461/projeto_de_lei_-_1804_2026_-_dispoe_cred._esp._sup._fin._sus_fed._custeio_at._esp._mac._-_r_314.22104_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1462/projeto_de_lei_-_1805_2026_-_dispoe_cred._adic._suplem._sup._fin._man._fundeb_30_-_r_154.00000_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1463/projeto_de_lei_-_1806_2026_-_dispoe_cred._esp._sup._fin._constr._poco_artes._-_r_68.00000_-_semap.ass.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1464/projeto_de_lei_-_1807_2026_-_dispoe_cred._esp._sup._fin._prog._transp._escolar_-_devol_-_r_55.36071_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1465/projeto_de_lei_-_1808_2026_-_autoriza_o_pagamento_piso_nacional_professores.ass.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1468/projeto_de_lei_-_1809_2026_-_cria_a_vaga_de_psicologo_semast_-_equip._espec.ass.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1469/projeto_de_lei_-_1810_2026_-_dispoe_cred._esp._sup._fin._-_manut._desp._novas_turmas_mec-fnde_-_r_100.16100_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1470/projeto_de_lei_-_1811_2026_-_dispoe_cred._esp._sup._fin._-_manut._desp._educ._infant._-_r_6.77000_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1471/projeto_de_lei_-_1812_2026_-_dispoe_cred._adic._suplem._sup._fin._-_manut._semospe_-_r_333.00000_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1472/projeto_de_lei_-_1813_2026_-_dispoe_cred._adic._suplem._sup._fin._-_manut._semospe_-_r_250.00000_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1473/projeto_de_lei_-_1814_2026_-_dispoe_cred._esp._sup._fin._-_conv._2566-2025_-_aquis._play_ground_-_r_90.07752_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1475/projeto_de_lei_-_1815_2026_-_dispoe_reform._adm._transferencia_-_constr._muro_orlindo_-_r_130.00000_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1476/projeto_de_lei_-_1816_2026_-_dispoe_cred._esp._sup._fin._-_sus_fed._invest._estr._rede_at._prm_-_r_208.29800_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1477/projeto_de_lei_-_1817_2026_dispoe_cred._esp._rec._vinc._-_arado_subsolador_c_rolo_destorroador_-_r_53.00000_-_seagri.ass.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1478/projeto_de_lei_-_1818_2026_dispoe_cred._esp._anul._de_dotacao._-_arado_subsolador_c_rolo_destorroador_-_r_7.13333_-_seagri.ass.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1479/projeto_de_lei_-_1819_2026_dispoe_cred._esp._sup._fin._-_aquis._equip._agricolas_-_r_86.96967_-_seagri.ass.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1480/projeto_de_lei_-_1820_2026_-_dispoe_cred._esp._sup._fin._-_sus_fed._invest._estr._rede_at._prm_-_r_21.52300_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1481/projeto_de_lei_-_1821_2026_-_dispoe_cred._adic._esp._sup._fin._-_man._ilum._pub._-_r_178.14800_-_semosp.ass.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1482/projeto_de_lei_-_1822_2026_-_dispoe_cred._esp._sup.fin._-_rec._de_estradas_vicinaias._-_r_505.05262_-_semosp.ass.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1484/projeto_de_lei_-_1823_2026_-_dispoe_sobre_credito_especial_recurso_vinculado_ao_orcamento_-_ir_e_vir_-_semed.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1486/projeto_de_lei_-_1824_2026_-_dispoe_cred._esp._rec._vinc._-_aquis._ambulancia_-_rec._f._a_fundo_-_r_350.00000_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1496/projeto_de_lei_-_1825_2026_-_altera_parcialmente_a_lei_dos_taxistas.ass.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1487/projeto_de_lei_-_1826_2026_-_dispoe_cred._esp._rec._vinc._-_sus_fed_custeio__increm._temp._at._esp._mac_-_r_249.09000_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1488/projeto_de_lei_-_1826_2026_-_dispoe_cred._esp._rec._vinc._-_sus_fed_custeio__increm._temp._at._esp._mac_-_r_249.09000_-_semusa.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1489/projeto_de_lei_-_1828_2026_-_dispoe_cred._adic._esp._sup._fin._-_transf._esp._invest._const._almoxarif._-_r_493.15227_-_semaf.ass.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1490/projeto_de_lei_-_1829_2026_-_dispoe_cred._esp._rec._vinc._-_sus_invest._estrut._at._esp._-_aquis._abul._r_314.20000_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1491/projeto_de_lei_-_1831_2026_-_dispoe_cred._adic._suplem._sup._fin._-_manut._semospe_-_r_296.59500_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1492/projeto_de_lei_-_1830_2026_-_dispoe_cred._esp._sup._fin._-_transf._esp._invest._const._pista_caminh._-_r_1.222.60609_-_semospe.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1493/projeto_de_lei_-_1832_2026_-_dispoe_cred._esp._sup._fin._-_custeio_estr._rede_suas_-_r_100.00000_-_semast.ass.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1494/projeto_de_lei_-_1833_2026_-_dispoe_cred._esp._sup._fin._-_conv._plat.__brasil_-_praca_do_lago_-_r_194.49100_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1495/projeto_de_lei_-_1834_2026_-_dispoe_cred._adic._suplem._sup._fin._-_cofinanciamento_estadual_piso_fixo_ppp_-_r_31.95400_-_semast.ass.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1466/01_ata_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1467/02_ata_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1474/03_ata_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1483/1o_ata_ordinaria_de_23-02-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1485/2o_ata_ordinaria_de_02-03-2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1507/indicacao_no_01-2026_beto_da_41.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1451/projeto_de_lei__1794_2026__-_altera_a_lei_1556-25_-_dispoe_sobre_cargos_procuradoria.ass.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1452/projeto_de_lei__1795_2026__-_educacao_em_tempo_integral.ass.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1453/projeto_de_lei_-_1796_2026_-_dispoe_cred._esp._sup._fin._rec._estr._vicin._conv._292_-_devol.-_r_12.84017_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1454/projeto_de_lei_-_1797_2026_-_dispoe_cred._esp._sup._fin._rec._estr._vicin._conv._253_-_devol.-_r_6.48308_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1455/projeto_de_lei_-_1798_2026_-_dispoe_cred._esp._sup._fin._inv._prop._11295659000124003_-_aquis._equip._r_24.98600_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1456/projeto_de_lei_-_1799_2026_-_dispoe_cred._esp._sup._fin._rec._cust._estrut._suas_-_r_100.00000_-_semast.ass.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1457/projeto_de_lei_-_1800_2026_-_dispoe_cred._esp._sup._fin._cust._estrut._suas_-_r_50.00000_-_semast.ass.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1458/projeto_de_lei_-_1801_2026_-_dispoe_cred._esp._sup._fin._sus_invest._aquis._micro_onibus_-_r_646.62500_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1459/projeto_de_lei_-_1802_2026_-_dispoe_cred._esp._sup._fin._sus_invest._ubs_-_aquis._equip._-_r_853.25800_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1460/projeto_de_lei_-_1803_2026_-_dispoe_cred._esp._sup._fin._sus_invest._aquis._micro_onibus_-_port._7806_-_r_385.72300_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1461/projeto_de_lei_-_1804_2026_-_dispoe_cred._esp._sup._fin._sus_fed._custeio_at._esp._mac._-_r_314.22104_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1462/projeto_de_lei_-_1805_2026_-_dispoe_cred._adic._suplem._sup._fin._man._fundeb_30_-_r_154.00000_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1463/projeto_de_lei_-_1806_2026_-_dispoe_cred._esp._sup._fin._constr._poco_artes._-_r_68.00000_-_semap.ass.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1464/projeto_de_lei_-_1807_2026_-_dispoe_cred._esp._sup._fin._prog._transp._escolar_-_devol_-_r_55.36071_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1465/projeto_de_lei_-_1808_2026_-_autoriza_o_pagamento_piso_nacional_professores.ass.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1468/projeto_de_lei_-_1809_2026_-_cria_a_vaga_de_psicologo_semast_-_equip._espec.ass.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1469/projeto_de_lei_-_1810_2026_-_dispoe_cred._esp._sup._fin._-_manut._desp._novas_turmas_mec-fnde_-_r_100.16100_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1470/projeto_de_lei_-_1811_2026_-_dispoe_cred._esp._sup._fin._-_manut._desp._educ._infant._-_r_6.77000_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1471/projeto_de_lei_-_1812_2026_-_dispoe_cred._adic._suplem._sup._fin._-_manut._semospe_-_r_333.00000_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1472/projeto_de_lei_-_1813_2026_-_dispoe_cred._adic._suplem._sup._fin._-_manut._semospe_-_r_250.00000_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1473/projeto_de_lei_-_1814_2026_-_dispoe_cred._esp._sup._fin._-_conv._2566-2025_-_aquis._play_ground_-_r_90.07752_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1475/projeto_de_lei_-_1815_2026_-_dispoe_reform._adm._transferencia_-_constr._muro_orlindo_-_r_130.00000_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1476/projeto_de_lei_-_1816_2026_-_dispoe_cred._esp._sup._fin._-_sus_fed._invest._estr._rede_at._prm_-_r_208.29800_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1477/projeto_de_lei_-_1817_2026_dispoe_cred._esp._rec._vinc._-_arado_subsolador_c_rolo_destorroador_-_r_53.00000_-_seagri.ass.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1478/projeto_de_lei_-_1818_2026_dispoe_cred._esp._anul._de_dotacao._-_arado_subsolador_c_rolo_destorroador_-_r_7.13333_-_seagri.ass.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1479/projeto_de_lei_-_1819_2026_dispoe_cred._esp._sup._fin._-_aquis._equip._agricolas_-_r_86.96967_-_seagri.ass.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1480/projeto_de_lei_-_1820_2026_-_dispoe_cred._esp._sup._fin._-_sus_fed._invest._estr._rede_at._prm_-_r_21.52300_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1481/projeto_de_lei_-_1821_2026_-_dispoe_cred._adic._esp._sup._fin._-_man._ilum._pub._-_r_178.14800_-_semosp.ass.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1482/projeto_de_lei_-_1822_2026_-_dispoe_cred._esp._sup.fin._-_rec._de_estradas_vicinaias._-_r_505.05262_-_semosp.ass.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1484/projeto_de_lei_-_1823_2026_-_dispoe_sobre_credito_especial_recurso_vinculado_ao_orcamento_-_ir_e_vir_-_semed.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1486/projeto_de_lei_-_1824_2026_-_dispoe_cred._esp._rec._vinc._-_aquis._ambulancia_-_rec._f._a_fundo_-_r_350.00000_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1496/projeto_de_lei_-_1825_2026_-_altera_parcialmente_a_lei_dos_taxistas.ass.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1487/projeto_de_lei_-_1826_2026_-_dispoe_cred._esp._rec._vinc._-_sus_fed_custeio__increm._temp._at._esp._mac_-_r_249.09000_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1498/projeto_de_lei_-_1827_2026_-_dispoe_cred._esp._rec._vinc._-_sus_invest._estrut._at._esp._-_r_35.76700_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1489/projeto_de_lei_-_1828_2026_-_dispoe_cred._adic._esp._sup._fin._-_transf._esp._invest._const._almoxarif._-_r_493.15227_-_semaf.ass.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1490/projeto_de_lei_-_1829_2026_-_dispoe_cred._esp._rec._vinc._-_sus_invest._estrut._at._esp._-_aquis._abul._r_314.20000_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1497/projeto_de_lei_-_1830_2026_-_dispoe_cred._esp._sup._fin._-_transf._esp._invest._const._pista_caminh._-_r_1.222.60609_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1492/projeto_de_lei_-_1831_2026_-_dispoe_cred._adic._suplem._sup._fin._-_manut._semospe_-_r_296.59500_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1493/projeto_de_lei_-_1832_2026_-_dispoe_cred._esp._sup._fin._-_custeio_estr._rede_suas_-_r_100.00000_-_semast.ass.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1494/projeto_de_lei_-_1833_2026_-_dispoe_cred._esp._sup._fin._-_conv._plat.__brasil_-_praca_do_lago_-_r_194.49100_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1495/projeto_de_lei_-_1834_2026_-_dispoe_cred._adic._suplem._sup._fin._-_cofinanciamento_estadual_piso_fixo_ppp_-_r_31.95400_-_semast.ass.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1505/projeto_de_lei_-_1835_2026_-_cria_o_auxilio_feira.ass.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1504/projeto_de_lei_-_1836_2026_-_altera_a_lei_municipal_1632-25_-_agente_de_endemias.ass.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1509/projeto_de_lei_-_1837_2026_-_efetua_reajuste_linear_aos_servidores_68ass.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1500/projeto_de_lei_-_1838_2026_-_dispoe_cred._esp._sup._fin._-_transf._esp._custeio_horas_maquinas_-_r_990.00000_-_semap.ass.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1503/projeto_de_lei_1839-2026__-_altera_o_piso_do_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1510/projeto_de_lei_1840-2026__-_altera_a_lei_do_prog.__producao.ass.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1511/projeto_de_lei_1841-2026_-_reestrutura_salario_base_servidores_publicos_municipais_-_minimo_r_1.62100.ass.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1521/projeto_de_lei_1842-2026_-_cria_o_programa_caminhos_do_campo.ass.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1523/projeto_de_lei_1843-2026_-_dispoe_s_refor._adm._-_manut._fms_15_-_r_50.00000_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1515/projeto_de_lei_1844_2026_-_dispoe_cred._esp._sup._fin._-_desp._fundeb_eti_infantil_-_r_2.71823_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1516/projeto_de_lei_1845-2026_-_dispoe__cred._esp._exces._arrecad._-_manut._fundeb_eti_-_infantil_-_r_47969_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1517/projeto_de_lei_1846-2026__-_revisa_a_remuneracao_e_cria_cargos_administracao.ass.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1518/projeto_de_lei_-_1847_2026_-_autoriza_desconto_e_parcelamento_iptu_-_2026.ass.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1522/projeto_de_lei_1848-2026_-_revoga_a_lei_1356-24_e_dispoe_s_funcoes_e_cargos_de_direcao_na_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1524/projeto_de_lei_1849_2026_-_dispoe_cred._esp._sup._fin._-_cust._increm._at._prim._pap_fns_-_r_910.73673_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1525/projeto_de_lei_1850_2026_-_dispoe_cred._esp._sup._fin._-_transf._esp._invest._ref._ampl._semed_-_r_54.29316_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1526/projeto_de_lei_-_1851_2026_-_dispoe_cred._adic._suplem._sup._fin._-_aps_saude_bucal_sb_psf_odonto_-_r_61.43700_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1527/projeto_de_lei_1852_2026_-_dispoe_cred._esp._sup._fin._-_aquis._consult._odont._e_medic._-_r_45.60637_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1528/projeto_de_lei_-_1853_2026_-_dispoe_cred._esp._sup._fin._-_rec._estr._vic._conv._est._291-2025-pge-deradm_-_r_8.33449_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1529/projeto_de_lei_-_1854_2026_-_dispoe_cred._esp._rec._vinc._-_aquis._computadores_conv._est._105-26-pge-seduc_-_r_200.00000_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1530/projeto_de_lei_-_1855_2026_dispoe_cred._esp._anul._de_dot._-_contrap._conv._105-26-pge-seduc._aquis._comput._-_r_10.90000_-_seduc.ass.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1513/projeto_de_decreto_legislativo_01-2026___aprova_contas_do_municipio_de_sao_felipe_doeste.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1466/01_ata_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1467/02_ata_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1474/03_ata_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1502/04_ata_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1520/05_ata_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1483/1o_ata_ordinaria_de_23-02-2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1485/2o_ata_ordinaria_de_02-03-2026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1499/3o_ata_ordinaria_de_02-03-2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1506/5o_ata_ordinaria_de_23-03-2026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1508/6o_ata_ordinaria_de_30-03-2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1514/8o_ata_ordinaria_de_13-04-2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1519/9o_ata_ordinaria_de_20-04-2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H47"/>
+  <dimension ref="A1:H79"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="45.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="206.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="208.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1031,1251 +1422,2088 @@
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F3" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="H3" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F4" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="H4" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="D5" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E5" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F5" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="H5" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D6" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E6" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F6" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="H6" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D7" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E7" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F7" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="H7" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D8" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E8" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F8" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="H8" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="D9" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E9" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F9" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="H9" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="D10" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E10" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F10" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="H10" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="D11" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E11" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F11" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="H11" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="D12" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E12" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F12" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H12" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="D13" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E13" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F13" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="H13" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="D14" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E14" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F14" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="H14" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="D15" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E15" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F15" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="H15" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="D16" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E16" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F16" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="H16" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="D17" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E17" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F17" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="H17" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="D18" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E18" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F18" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="H18" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="D19" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E19" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F19" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="H19" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="D20" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E20" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F20" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="H20" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="D21" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E21" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F21" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="H21" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="D22" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E22" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F22" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="H22" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="D23" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E23" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F23" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="H23" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="D24" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E24" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F24" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="H24" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="D25" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E25" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F25" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="H25" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="D26" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E26" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F26" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="H26" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="D27" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E27" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F27" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="H27" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="D28" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E28" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F28" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="H28" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="D29" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E29" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F29" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="H29" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="D30" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E30" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F30" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="H30" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="D31" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E31" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F31" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="H31" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="D32" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E32" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F32" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="H32" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="D33" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E33" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F33" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="H33" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="D34" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E34" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F34" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="H34" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="D35" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E35" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F35" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="H35" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="D36" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E36" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F36" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="H36" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="D37" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E37" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F37" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="H37" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="D38" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E38" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F38" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="H38" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="D39" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E39" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F39" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="H39" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="D40" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E40" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F40" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="H40" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="D41" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E41" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F41" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="H41" t="s">
-        <v>167</v>
+        <v>174</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="D42" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E42" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F42" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="H42" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="D43" t="s">
-        <v>177</v>
+        <v>18</v>
       </c>
       <c r="E43" t="s">
-        <v>178</v>
+        <v>19</v>
       </c>
       <c r="F43" t="s">
-        <v>179</v>
+        <v>20</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="H43" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="D44" t="s">
-        <v>177</v>
+        <v>18</v>
       </c>
       <c r="E44" t="s">
-        <v>178</v>
+        <v>19</v>
       </c>
       <c r="F44" t="s">
-        <v>179</v>
+        <v>20</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="H44" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="D45" t="s">
-        <v>177</v>
+        <v>18</v>
       </c>
       <c r="E45" t="s">
-        <v>178</v>
+        <v>19</v>
+      </c>
+      <c r="F45" t="s">
+        <v>20</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="H45" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>176</v>
+        <v>192</v>
       </c>
       <c r="D46" t="s">
-        <v>177</v>
+        <v>18</v>
       </c>
       <c r="E46" t="s">
-        <v>191</v>
+        <v>19</v>
+      </c>
+      <c r="F46" t="s">
+        <v>20</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="H46" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>183</v>
+        <v>196</v>
       </c>
       <c r="D47" t="s">
-        <v>177</v>
+        <v>18</v>
       </c>
       <c r="E47" t="s">
-        <v>191</v>
+        <v>19</v>
       </c>
       <c r="F47" t="s">
-        <v>179</v>
+        <v>20</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="H47" t="s">
-        <v>196</v>
+        <v>198</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>199</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>200</v>
+      </c>
+      <c r="D48" t="s">
+        <v>18</v>
+      </c>
+      <c r="E48" t="s">
+        <v>19</v>
+      </c>
+      <c r="F48" t="s">
+        <v>20</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="H48" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>203</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>204</v>
+      </c>
+      <c r="D49" t="s">
+        <v>18</v>
+      </c>
+      <c r="E49" t="s">
+        <v>19</v>
+      </c>
+      <c r="F49" t="s">
+        <v>20</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="H49" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>207</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>208</v>
+      </c>
+      <c r="D50" t="s">
+        <v>18</v>
+      </c>
+      <c r="E50" t="s">
+        <v>19</v>
+      </c>
+      <c r="F50" t="s">
+        <v>20</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="H50" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>211</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>212</v>
+      </c>
+      <c r="D51" t="s">
+        <v>18</v>
+      </c>
+      <c r="E51" t="s">
+        <v>19</v>
+      </c>
+      <c r="F51" t="s">
+        <v>20</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="H51" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>215</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>216</v>
+      </c>
+      <c r="D52" t="s">
+        <v>18</v>
+      </c>
+      <c r="E52" t="s">
+        <v>19</v>
+      </c>
+      <c r="F52" t="s">
+        <v>20</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="H52" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>219</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>220</v>
+      </c>
+      <c r="D53" t="s">
+        <v>18</v>
+      </c>
+      <c r="E53" t="s">
+        <v>19</v>
+      </c>
+      <c r="F53" t="s">
+        <v>20</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="H53" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>223</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>224</v>
+      </c>
+      <c r="D54" t="s">
+        <v>18</v>
+      </c>
+      <c r="E54" t="s">
+        <v>19</v>
+      </c>
+      <c r="F54" t="s">
+        <v>20</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="H54" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>227</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>228</v>
+      </c>
+      <c r="D55" t="s">
+        <v>18</v>
+      </c>
+      <c r="E55" t="s">
+        <v>19</v>
+      </c>
+      <c r="F55" t="s">
+        <v>20</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="H55" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>231</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>232</v>
+      </c>
+      <c r="D56" t="s">
+        <v>18</v>
+      </c>
+      <c r="E56" t="s">
+        <v>19</v>
+      </c>
+      <c r="F56" t="s">
+        <v>20</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="H56" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>235</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>236</v>
+      </c>
+      <c r="D57" t="s">
+        <v>18</v>
+      </c>
+      <c r="E57" t="s">
+        <v>19</v>
+      </c>
+      <c r="F57" t="s">
+        <v>20</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="H57" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>239</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>240</v>
+      </c>
+      <c r="D58" t="s">
+        <v>18</v>
+      </c>
+      <c r="E58" t="s">
+        <v>19</v>
+      </c>
+      <c r="F58" t="s">
+        <v>20</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="H58" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>243</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>244</v>
+      </c>
+      <c r="D59" t="s">
+        <v>18</v>
+      </c>
+      <c r="E59" t="s">
+        <v>19</v>
+      </c>
+      <c r="F59" t="s">
+        <v>20</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="H59" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>247</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>248</v>
+      </c>
+      <c r="D60" t="s">
+        <v>18</v>
+      </c>
+      <c r="E60" t="s">
+        <v>19</v>
+      </c>
+      <c r="F60" t="s">
+        <v>20</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="H60" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>251</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>252</v>
+      </c>
+      <c r="D61" t="s">
+        <v>18</v>
+      </c>
+      <c r="E61" t="s">
+        <v>19</v>
+      </c>
+      <c r="F61" t="s">
+        <v>20</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H61" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>255</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>256</v>
+      </c>
+      <c r="D62" t="s">
+        <v>18</v>
+      </c>
+      <c r="E62" t="s">
+        <v>19</v>
+      </c>
+      <c r="F62" t="s">
+        <v>20</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="H62" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>259</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>260</v>
+      </c>
+      <c r="D63" t="s">
+        <v>18</v>
+      </c>
+      <c r="E63" t="s">
+        <v>19</v>
+      </c>
+      <c r="F63" t="s">
+        <v>20</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="H63" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>263</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>264</v>
+      </c>
+      <c r="D64" t="s">
+        <v>18</v>
+      </c>
+      <c r="E64" t="s">
+        <v>19</v>
+      </c>
+      <c r="F64" t="s">
+        <v>20</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="H64" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>267</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>10</v>
+      </c>
+      <c r="D65" t="s">
+        <v>268</v>
+      </c>
+      <c r="E65" t="s">
+        <v>269</v>
+      </c>
+      <c r="F65" t="s">
+        <v>270</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="H65" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>273</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>10</v>
+      </c>
+      <c r="D66" t="s">
+        <v>274</v>
+      </c>
+      <c r="E66" t="s">
+        <v>275</v>
+      </c>
+      <c r="F66" t="s">
+        <v>276</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="H66" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>279</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>280</v>
+      </c>
+      <c r="D67" t="s">
+        <v>274</v>
+      </c>
+      <c r="E67" t="s">
+        <v>275</v>
+      </c>
+      <c r="F67" t="s">
+        <v>276</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="H67" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>283</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>284</v>
+      </c>
+      <c r="D68" t="s">
+        <v>274</v>
+      </c>
+      <c r="E68" t="s">
+        <v>275</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="H68" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>287</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>288</v>
+      </c>
+      <c r="D69" t="s">
+        <v>274</v>
+      </c>
+      <c r="E69" t="s">
+        <v>275</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="H69" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>291</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>292</v>
+      </c>
+      <c r="D70" t="s">
+        <v>274</v>
+      </c>
+      <c r="E70" t="s">
+        <v>275</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="H70" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>295</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>10</v>
+      </c>
+      <c r="D71" t="s">
+        <v>274</v>
+      </c>
+      <c r="E71" t="s">
+        <v>296</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="H71" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>299</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>280</v>
+      </c>
+      <c r="D72" t="s">
+        <v>274</v>
+      </c>
+      <c r="E72" t="s">
+        <v>296</v>
+      </c>
+      <c r="F72" t="s">
+        <v>276</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="H72" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>302</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>284</v>
+      </c>
+      <c r="D73" t="s">
+        <v>274</v>
+      </c>
+      <c r="E73" t="s">
+        <v>296</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="H73" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>305</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>288</v>
+      </c>
+      <c r="D74" t="s">
+        <v>274</v>
+      </c>
+      <c r="E74" t="s">
+        <v>296</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="H74" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>308</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>292</v>
+      </c>
+      <c r="D75" t="s">
+        <v>274</v>
+      </c>
+      <c r="E75" t="s">
+        <v>296</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="H75" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>311</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>312</v>
+      </c>
+      <c r="D76" t="s">
+        <v>274</v>
+      </c>
+      <c r="E76" t="s">
+        <v>296</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="H76" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>315</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>316</v>
+      </c>
+      <c r="D77" t="s">
+        <v>274</v>
+      </c>
+      <c r="E77" t="s">
+        <v>296</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="H77" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>318</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>319</v>
+      </c>
+      <c r="D78" t="s">
+        <v>274</v>
+      </c>
+      <c r="E78" t="s">
+        <v>296</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="H78" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>322</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>323</v>
+      </c>
+      <c r="D79" t="s">
+        <v>274</v>
+      </c>
+      <c r="E79" t="s">
+        <v>296</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="H79" t="s">
+        <v>325</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
     <hyperlink ref="G41" r:id="rId40"/>
     <hyperlink ref="G42" r:id="rId41"/>
     <hyperlink ref="G43" r:id="rId42"/>
     <hyperlink ref="G44" r:id="rId43"/>
     <hyperlink ref="G45" r:id="rId44"/>
     <hyperlink ref="G46" r:id="rId45"/>
     <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>