--- v1 (2026-01-31)
+++ v2 (2026-04-30)
@@ -54,2819 +54,2819 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Deivid Ronier Pauli</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1445/indicacao_no_01-2025.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1445/indicacao_no_01-2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 01/2025- "SOLICITA AO PODER EXECUTIVO MUNICIPAL QUE ADOTE AS PROVIDÊNCIAS NECESSÁRIAS PARA SUSPENDER A COBRANÇA DA CONTRIBUIÇÃO PARA CUSTEIO DO SERVIÇO DE ILUMINAÇÃO PÚBLICA (COSIP) SOBRE OS CONSUMIDORES RURAIS DO MUNICÍPIO, BEM COMO QUE SE PROCEDAM ÀS CORREÇÕES NA COBRANÇA EM FATURAS EMITIDAS PELA CONCESSIONÁRIA DE ENERGIA ELÉTRICA (ENERGISA), INCLUINDO A REGULARIZAÇÃO E DEVOLUÇÃO/COMPENSAÇÃO DOS VALORES INDEVIDAMENTE COBRADOS, QUANDO FOR O CASO".</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Leiza Maria Soares</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1365/01-_mocao_de_aplausos_para_alfredo.docx.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1365/01-_mocao_de_aplausos_para_alfredo.docx.pdf</t>
   </si>
   <si>
     <t>MOÇÃO N° 01/2025 - Moção de Aplausos ao Sr. Alfredo Ruiz prefeito tampão de 1995 a 1996</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1432/02-_mocao_de_aplausos_telmicio.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1432/02-_mocao_de_aplausos_telmicio.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS ao Senhor Telmício Teotonio Flores, em reconhecimento ao seu trabalho e dedicação à comunidade de São Felipe d’Oeste.</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1433/03-_mocao_de_escola_orlindo_goncalves_rocha.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1433/03-_mocao_de_escola_orlindo_goncalves_rocha.pdf</t>
   </si>
   <si>
     <t>"Moção de Aplausos à Escola Orlindo Gonçalves da Rocha, pela conquista do Prêmio Fomento à Educação Básica, obtido pela turma do 5º ano de 2024, sob orientação da professora Celma".</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Sidney Borges de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1224/projeto_de_lei__1615_2025_-_abre_credito_esp._por_superavit_financeiro_-_programa_ir_e_vir_devol_saldo_-_r_38.63071_-_semed.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1224/projeto_de_lei__1615_2025_-_abre_credito_esp._por_superavit_financeiro_-_programa_ir_e_vir_devol_saldo_-_r_38.63071_-_semed.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1615/2025 que “Abre Crédito Especial por Superávit Financeiro no valor de R$ 38.630,71 – Devolução saldo transporte escolar - SEMED e dá outras providências”.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1215/projeto_de_lei__1616_2025_-_abre_credito_esp._por_recurso_vinculado_-_constr._predio_cons._tut._-_r_600.00000_-_gabinete.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1215/projeto_de_lei__1616_2025_-_abre_credito_esp._por_recurso_vinculado_-_constr._predio_cons._tut._-_r_600.00000_-_gabinete.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1616/2025 que “Abre Crédito Especial por Recurso Vinculado no valor de R$ 600.000,00 – Construção do Prédio do Conselho Tutelar - Gabinete e dá outras providências”.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1216/projeto_de_lei__1617_2025_-_abre_credito_esp._por_anulacao_de_dotacao_-_contrapartida_const._predio_cons._tutelar_-_r_35.86088_-_gabinete.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1216/projeto_de_lei__1617_2025_-_abre_credito_esp._por_anulacao_de_dotacao_-_contrapartida_const._predio_cons._tutelar_-_r_35.86088_-_gabinete.ass.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Especial por Anulação Parcial de Dotação no valor de R$ 35.860,88 – Gabinete e dá outras providências</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1217/projeto_de_lei__1618_2025_-_abre_credito_esp._por_superavit_financeiro_-_aquis._de_ambulancia_-_port._ms-gm_1483-2021_-_r_293.69963_-_semusa.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1217/projeto_de_lei__1618_2025_-_abre_credito_esp._por_superavit_financeiro_-_aquis._de_ambulancia_-_port._ms-gm_1483-2021_-_r_293.69963_-_semusa.ass.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Especial por Superávit Financeiro no valor de R$ 293.699,63 – Aquisição de Ambulância - SEMUSA e dá outras providências”.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1218/projeto_de_lei__1619_2025_-_abre_credito_esp._por_superavit_financeiro_-_aquis._equip._-_port._gm-ms_3764-2024_-_r_89.98600_-_semusa.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1218/projeto_de_lei__1619_2025_-_abre_credito_esp._por_superavit_financeiro_-_aquis._equip._-_port._gm-ms_3764-2024_-_r_89.98600_-_semusa.ass.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Especial por Superávit Financeiro no valor de R$ 89.986,00 – Aquisição de Equipamentos - SEMUSA e dá outras providências”.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1219/projeto_de_lei__1620_2025_-_abre_credito_esp._por_superavit_financeiro_-_aquis._equipam._port._ms-gm_3817-2024_-_r_28.45600_-_semusa.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1219/projeto_de_lei__1620_2025_-_abre_credito_esp._por_superavit_financeiro_-_aquis._equipam._port._ms-gm_3817-2024_-_r_28.45600_-_semusa.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1620/2025 que “Abre Crédito Especial por Superávit Financeiro no valor de R$ 28.456,00 – Aquisição de Equipamentos - SEMUSA e dá outras providências”.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1220/projeto_de_lei__1621_2025_-_abre_credito_esp._por_superavit_financeiro_-_increm._temp._custeio_serv._aps_-_port._ms-gm_3594-2024_-_r_503.96281_-_semusa.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1220/projeto_de_lei__1621_2025_-_abre_credito_esp._por_superavit_financeiro_-_increm._temp._custeio_serv._aps_-_port._ms-gm_3594-2024_-_r_503.96281_-_semusa.ass.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Especial por Superávit Financeiro no valor de R$ 503.962,81 – Incremento ao Custeio - SEMUSA e dá outras providências”.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1221/projeto_de_lei__1622_2025_-_abre_credito_esp._por_superavit_financeiro_-_increm._temp._custeio_mac_-_port._ms-gm_3604-2024_-_r_206.79300_-_semusa.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1221/projeto_de_lei__1622_2025_-_abre_credito_esp._por_superavit_financeiro_-_increm._temp._custeio_mac_-_port._ms-gm_3604-2024_-_r_206.79300_-_semusa.ass.pdf</t>
   </si>
   <si>
     <t>“Abre Crédito Especial por Superávit Financeiro no valor de R$ 206.793,00 – Incremento ao Custeio MAC - SEMUSA e dá outras providências”</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1222/projeto_de_lei__1623_2025_-_abre_credito_esp._por_superavit_financeiro_-_increm._temp._custeio_mac_-_port._ms-gm_4999-2024_-_r_12.94900_-_semusa.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1222/projeto_de_lei__1623_2025_-_abre_credito_esp._por_superavit_financeiro_-_increm._temp._custeio_mac_-_port._ms-gm_4999-2024_-_r_12.94900_-_semusa.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1623/2025 que “Abre Crédito Especial por Superávit_x000D_
 Financeiro no valor de R$ 12.949,00 – Incremento ao Custeio MAC - SEMUSA e dá outras_x000D_
 providências”.</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1223/projeto_de_lei__1624_2025_-_abre_credito_adic._suplem._por_superavit_financ._manut._desp._fundeb_30_-_r_253.76900_-_semed.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1223/projeto_de_lei__1624_2025_-_abre_credito_adic._suplem._por_superavit_financ._manut._desp._fundeb_30_-_r_253.76900_-_semed.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1624/2025 que “Abre Crédito Adicional Suplementar_x000D_
 por Superávit Financeiro no valor de R$ 253.769,00 – Manutenção do FUNDEB 30% - SEMED_x000D_
 e dá outras providências”.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1225/projeto_de_lei_1625-2025_-_cria_o_cargo_efetivo_de_pregoeiro-agente_de_contratacao.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1225/projeto_de_lei_1625-2025_-_cria_o_cargo_efetivo_de_pregoeiro-agente_de_contratacao.ass.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei Municipal nº. 301/2007, que instituiu o Plano de Cargos e Salários da Prefeitura Municipal de São Felipe D’Oeste e cria o cargo efetivo de Pregoeiro/Agente de Contratação e dá outras providências”.</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1228/projeto_de_lei__1626_2025_-_abre_credito_esp._por_superavit_financeiro_-_transf._esp._constr._inst._med._seg._incendio_e_panico_hospital_mun._-_r_254.95479_-_semusa.ass.pdf.crdownload</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1228/projeto_de_lei__1626_2025_-_abre_credito_esp._por_superavit_financeiro_-_transf._esp._constr._inst._med._seg._incendio_e_panico_hospital_mun._-_r_254.95479_-_semusa.ass.pdf.crdownload</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1626/2025 que “Abre Crédito Especial por Superávit Financeiro no valor de R$ 254.954,79 – Constr. Inst. Med. Seg. Incêndio e Pânico – Hospital Municipal - SEMUSA e dá outras providências”.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1229/projeto_de_lei__1627_2025_-_abre_credito_esp._por_superavit_financeiro_-_reforma_ubs_sao_felipe_-_r_47.34157_-_semusa.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1229/projeto_de_lei__1627_2025_-_abre_credito_esp._por_superavit_financeiro_-_reforma_ubs_sao_felipe_-_r_47.34157_-_semusa.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1627/2025 que “Abre Crédito Especial por Superávit Financeiro no valor de R$ 47.341,57 – Reforma da UBS São Felipe - SEMUSA e dá outras providências”.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1230/projeto_de_lei__1628_2025_-_abre_credito_adic._suplem._por_superavit_financ._-_manut._ilum._publica_-_r_198.00000_-_semospe.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1230/projeto_de_lei__1628_2025_-_abre_credito_adic._suplem._por_superavit_financ._-_manut._ilum._publica_-_r_198.00000_-_semospe.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1628/2025 que “Abre Crédito Adicional Suplementar por Superávit Financeiro no valor de R$ 198.000,00 – Manutenção da Iluminação Pública - SEMOSPE e dá outras providências”.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1231/projeto_de_lei__1629_2025_-_abre_credito_esp._por_superavit_financeiro_-_locacao_de_horas_maquinas_-_r_500.00000_-_semospe.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1231/projeto_de_lei__1629_2025_-_abre_credito_esp._por_superavit_financeiro_-_locacao_de_horas_maquinas_-_r_500.00000_-_semospe.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1629/2025 que “Abre Crédito Especial por Superávit Financeiro no valor de R$ 500.000,00 – Locação de Horas Máquinas - SEMOSPE e dá outras providências”.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1630/2025 que “Abre Crédito Especial por Superávit Financeiro no valor de R$ 164.772,64 – Ampliação da Capela Mortuária - Gabinete e dá outras providências”.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1631/2025 que “Abre Crédito Especial por Superávit Financeiro no valor de R$ 200.000,00 – Aquisição de Consultório Odontológico Completo - SEMUSA e dá outras providências”.</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1240/projeto_de_lei__1632_2025_-_abre_credito_esp._por_recurso_vinculado_-_prog._ir_e_vir_-_transporte_escolar_-_r_2.560.44443_-_semed.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1240/projeto_de_lei__1632_2025_-_abre_credito_esp._por_recurso_vinculado_-_prog._ir_e_vir_-_transporte_escolar_-_r_2.560.44443_-_semed.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1632/2025 que “Abre Crédito Especial por Recurso Vinculado no valor de R$ 2.560.444,43 – Programa Ir e Vir – Transporte Escolar - SEMED e dá outras providências”.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1241/projeto_de_lei_1633_2025_-_autoriza_a_reestruturacao_de_vencimentos_-_salario_minimo_como_base.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1241/projeto_de_lei_1633_2025_-_autoriza_a_reestruturacao_de_vencimentos_-_salario_minimo_como_base.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1633/2025 que  “Autoriza o Poder Executivo a efetuar a Reestruturação de vencimentos básicos dos servidores públicos do município de São Felipe d’Oeste e dá outras providências”.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1242/projeto_de_lei_1634_2025_-_autoriza_o_pagamento_piso_nacional_professores.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1242/projeto_de_lei_1634_2025_-_autoriza_o_pagamento_piso_nacional_professores.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1634/2025 que “Altera o Vencimento Básico do Cargo de Professor, da Prefeitura do Município de São Felipe D´Oeste/RO e dá outras providências”.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1245/projeto_de_lei__1635_2025_-_abre_credito_esp._por_superavit_financeiro_-_transf._esp._constr._inst._med._seg._incendio_e_panico_hospital_mun._-_r_279.10900_-_semusa.ass.pdf.crdownload</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1245/projeto_de_lei__1635_2025_-_abre_credito_esp._por_superavit_financeiro_-_transf._esp._constr._inst._med._seg._incendio_e_panico_hospital_mun._-_r_279.10900_-_semusa.ass.pdf.crdownload</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1635/2025 que “Abre Crédito Especial por Superávit Financeiro no valor de R$ 279.109,00 – Constr. Inst. Med. Seg. Incêndio e Pânico – Hospital Municipal - SEMUSA e dá outras providências”.</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1246/projeto_de_lei__1636_2025_-_abre_credito_esp._por_anulacao_de_dotacao_-_devol._saldo_conv._10a_expofelipe_-_r_32.24318_-_semed.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1246/projeto_de_lei__1636_2025_-_abre_credito_esp._por_anulacao_de_dotacao_-_devol._saldo_conv._10a_expofelipe_-_r_32.24318_-_semed.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1636/2025 que “Abre Crédito Especial por Anulação Parcial de Dotação no valor de R$ 32.243,18 – Devolução de saldo do Convênio da 10ª EXPOFELIPE - SEMED e dá outras providências”.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1248/projeto_de_lei__1637_2025_-_abre_credito_esp._por_superavit_financeiro_-_transf._esp._constr._inst._med._seg._incendio_e_panico_hospital_mun._-_r_24.15421_-_semusa.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1248/projeto_de_lei__1637_2025_-_abre_credito_esp._por_superavit_financeiro_-_transf._esp._constr._inst._med._seg._incendio_e_panico_hospital_mun._-_r_24.15421_-_semusa.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1637/2025 que “Abre Crédito Especial por Superávit Financeiro no valor de R$ 24.154,21 – Constr. Inst. Med. Seg. Incêndio e Pânico – Hospital Municipal - SEMUSA e dá outras providências”.</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1249/projeto_de_lei__1638_2025_-_criacao_e_extincao_de_cargos_fixa_novos_valores_e_outras_providencias_assinado.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1249/projeto_de_lei__1638_2025_-_criacao_e_extincao_de_cargos_fixa_novos_valores_e_outras_providencias_assinado.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1638/2025 que  “Dá nova nomenclatura a cargo existente, Atribui função, cria cargos comissionados da Administração Municipal, fixa novos valores, extingue cargos comissionados e da outras providências”.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1250/projeto_de_lei_1639__2025_-_dispoe_sobre_a_concessaoo_de_diarias_e_ajuda_de_custo.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1250/projeto_de_lei_1639__2025_-_dispoe_sobre_a_concessaoo_de_diarias_e_ajuda_de_custo.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1639/2025 que  “Dispõe sobre a concessão de diárias aos Agentes Políticos em exercício de mandato e aos Servidores Públicos da Administração Direta e Indireta, e os membros de Conselhos Municipais e dá outras providências”.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1251/projeto_de_lei__1640_2025_-_abre_credito_esp._por_superavit_financeiro_-_conv._097seduc-pge2023_-_equip._-_semed_-_r_75.26340_-_semed.mesc..pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1251/projeto_de_lei__1640_2025_-_abre_credito_esp._por_superavit_financeiro_-_conv._097seduc-pge2023_-_equip._-_semed_-_r_75.26340_-_semed.mesc..pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1640/2025 que “Abre Crédito Especial por Superávit Financeiro no valor de R$ 75.263,40 – Conv. Estadual nº 097/SEDUC/PGE/2023 aquisição de equipamentos - SEMED e dá outras providências”.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1252/projeto_de_lei__1641_2025_-_abre_credito_adic._suplem._por_superavit_financ._-_manut._estr._vic._pontes_e_bueiros_-_r_300.00000_-_semospe.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1252/projeto_de_lei__1641_2025_-_abre_credito_adic._suplem._por_superavit_financ._-_manut._estr._vic._pontes_e_bueiros_-_r_300.00000_-_semospe.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1641/2025 que “Abre Crédito Adicional Suplementar por Superávit Financeiro no valor de R$ 300.000,00 – Abertura e Manut. De Estradas Vicinais, Pontes e Bueiros - SEMOSPE e dá outras providências”.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1254/projeto_de_lei__1642_2025_-_dispoe_sobre_reformulacao_adm._-_remanejamento_-_manut._fms_-_15_-_r_391.00000_-_semusa.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1254/projeto_de_lei__1642_2025_-_dispoe_sobre_reformulacao_adm._-_remanejamento_-_manut._fms_-_15_-_r_391.00000_-_semusa.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1642/2025 que “Dispõe sobre Reformulação Administrativa - Remanejamento no valor de R$ 391.000,00 – Manutenção do Fundo Municipal de Saúde – 15% e dá outras providências”.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1255/projeto_de_lei__1643_2025_-_dispoe_sobre_reformulacao_adm._-_remanejamento_-_desp._adm._legislativas_-_r_145.44584_-_camara.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1255/projeto_de_lei__1643_2025_-_dispoe_sobre_reformulacao_adm._-_remanejamento_-_desp._adm._legislativas_-_r_145.44584_-_camara.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1643/2025 que “Dispõe sobre Reformulação Administrativa - Remanejamento no valor de R$ 145.445,84 – Despesas Administrativas Legislativas - Câmara e dá outras providências”.</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1258/projeto_de_lei__1644_2025_-_abre_credito_esp._por_superavit_financeiro_-_transf._esp._reforma_e_ampl._predio_semed_-_r_322.30917_-_semed.mesc..pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1258/projeto_de_lei__1644_2025_-_abre_credito_esp._por_superavit_financeiro_-_transf._esp._reforma_e_ampl._predio_semed_-_r_322.30917_-_semed.mesc..pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1644/2025 que “Abre Crédito Especial por Superávit Financeiro no valor de R$ 322.309,17 – Reforma e Ampliação Prédio SEMED - SEMED e dá outras providências”.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1256/projeto_de_lei__1645_2025_-_adesivo_de_veiculo_-_2025.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1256/projeto_de_lei__1645_2025_-_adesivo_de_veiculo_-_2025.ass.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de identificação dos veículos automotores oficiais, locados e dá outras providências</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1257/projeto_de_lei__1646_2025__-_altera_o_valor_da_hora_maquina.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1257/projeto_de_lei__1646_2025__-_altera_o_valor_da_hora_maquina.ass.pdf</t>
   </si>
   <si>
     <t>Altera o anexo que fixa os valores das horas máquinas da lei Municipal nº 869/2021</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1259/projeto_de_lei__1647_2025__-_altera_salario_base_da_categoria_de_agentes_comunitarios.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1259/projeto_de_lei__1647_2025__-_altera_salario_base_da_categoria_de_agentes_comunitarios.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o piso salarial dos Agentes Comunitários de Saúde e Agentes de combate às endemias com formação técnica’</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1261/projeto_de_lei__1649_2025_-_dispoe_ref._adm._-_transp._-_manut._fundeb_30_-_r_386.68000_-_semed.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1261/projeto_de_lei__1649_2025_-_dispoe_ref._adm._-_transp._-_manut._fundeb_30_-_r_386.68000_-_semed.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1649/2025 que “Dispõe sobre Reformulação Administrativa - Transposição no valor de R$ 386.680,00 – Manutenção de Despesas do FUNDEB 30% - SEMED e dá outras providências”.</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1262/projeto_de_lei__1650_2025_-_abre_credito_esp._por_superavit_financeiro_-_esc._em_tempo_integ._lei_14.640-fnde_-_r_136.48298_-_semed.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1262/projeto_de_lei__1650_2025_-_abre_credito_esp._por_superavit_financeiro_-_esc._em_tempo_integ._lei_14.640-fnde_-_r_136.48298_-_semed.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1650/2025 que “Abre Crédito Especial por Superávit Financeiro no valor de R$ 136.482,98 – Escola em Tempo Integral – SEMED e dá outras providências”.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1264/projeto_de_lei__1651_2025_-_abre_credito_esp._por_recurso_vinculado_-_conv._fed._mapa_-_972081-24_-_r_227.67200_-_semap.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1264/projeto_de_lei__1651_2025_-_abre_credito_esp._por_recurso_vinculado_-_conv._fed._mapa_-_972081-24_-_r_227.67200_-_semap.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1651/2025 que “Abre Crédito Especial por Recurso Vinculado no valor de R$ 227.672,00 – Aquisição Máquinas e Equipamentos – Convênio Federal - MAPA – SEMAP e dá outras providências”.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1265/projeto_de_lei__1652_2025_-_abre_cred._esp._por_anul._de_dot._-_contrapartida_conv._mapa_-_r_10.72800_-_semaf.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1265/projeto_de_lei__1652_2025_-_abre_cred._esp._por_anul._de_dot._-_contrapartida_conv._mapa_-_r_10.72800_-_semaf.ass.pdf</t>
   </si>
   <si>
     <t>“Abre Crédito Especial por Anulação de Dotação no valor de R$ 10.728,00 – Contrapartida _ Aquisição de Máquinas e Equipamentos – Convênio Federal – MAPA – SEMAP – me dá outras providências”.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1266/projeto_de_lei__1653_2025_-_abre_credito_esp._por_superavit_financeiro_-_conv._est._282seagri_-_trator_devol_saldo_-_r_23.17239_-_semap.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1266/projeto_de_lei__1653_2025_-_abre_credito_esp._por_superavit_financeiro_-_conv._est._282seagri_-_trator_devol_saldo_-_r_23.17239_-_semap.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1653/2025 que “Abre Crédito Especial por Superávit Financeiro no valor de R$ 23.172,39 – Devolução de Saldo de Convênio – Aquisição Trator – SEMAP e dá outras providências”.</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1267/projeto_de_lei__1654_2025_-_dispoe_sobre_refor._adm._-_transferencia_-_ppcip_-_geone_-_r_25.94118_-_semed.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1267/projeto_de_lei__1654_2025_-_dispoe_sobre_refor._adm._-_transferencia_-_ppcip_-_geone_-_r_25.94118_-_semed.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1654/2025 que “Abre Crédito por Reformulação Administrativa - Transferência no valor de R$ 25.941,18 – PPCIP – Escola Geone Silva Ferreira – SEMED e dá outras providências”.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1268/projeto_de_lei__1655_2025_-_dispoe_sobre_refor._adm._-_transferencia_-_ppcip_orlindo_-_r_26.73404_-_semed.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1268/projeto_de_lei__1655_2025_-_dispoe_sobre_refor._adm._-_transferencia_-_ppcip_orlindo_-_r_26.73404_-_semed.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1655/2025 que “Abre Crédito por Reformulação Administrativa - Transferência no valor de R$ 26.734,04 – PPCIP – Escola Orlindo Gonçalves da Silva – SEMED e dá outras providências”.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1269/projeto_de_lei__1656_2025_-_abre_cred._esp._sup._fin._-_transf._esp._cust._-_prop._202226330005_-_ofic._cursos_-_r_26.55216_-_semaf.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1269/projeto_de_lei__1656_2025_-_abre_cred._esp._sup._fin._-_transf._esp._cust._-_prop._202226330005_-_ofic._cursos_-_r_26.55216_-_semaf.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1656/2025 que “Abre Crédito Especial por Superávit_x000D_
  Financeiro no valor de R$ 26.552,16 – Transferência Especial – Custeio - Oficinas/Cursos _x000D_
 SEMAF e dá outras providências”.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1270/projeto_de_lei__1657_2025_-_abre_credito_adic._suplem._por_sup._fin._manut._semospe_-_r_350.00000_-_semospe.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1270/projeto_de_lei__1657_2025_-_abre_credito_adic._suplem._por_sup._fin._manut._semospe_-_r_350.00000_-_semospe.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1657/2025 que “Abre Crédito Adicional Suplementar por Superávit Financeiro no valor de R$ 350.000,00 – Manutenção da Secretaria de Obras – SEMOSPE e dá outras providências”.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1271/projeto_de_lei__1658_2025_-_abre_credito_esp._por_super._fin._-_conv._194-2024-pge-seagri_-_agric._familiar_-_r_103.44302_-_semap.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1271/projeto_de_lei__1658_2025_-_abre_credito_esp._por_super._fin._-_conv._194-2024-pge-seagri_-_agric._familiar_-_r_103.44302_-_semap.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1658/2025 que “Abre Crédito Especial por Superávit  Financeiro no valor de R$ 103.443,02 – Aquisição de Alimento Agricultura Familiar – SEMAP e dá outras providências”.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1272/projeto_de_lei__1659_2025_-_abre_credito_esp._por_super._fin._-_cust._estr._rede_suas_-_r_62.42549_-_semast.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1272/projeto_de_lei__1659_2025_-_abre_credito_esp._por_super._fin._-_cust._estr._rede_suas_-_r_62.42549_-_semast.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1659/2025 que “Abre Crédito Especial por Superávit Financeiro no valor de R$ 62.425,49 – Custeio Estruturação da Rede de Serviços SUAS – SEMAST e dá outras providências”.</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1273/projeto_de_lei__1660_2025_-_abre_credito_adic._suplem._por_sup._fin._-_expofelipe_-_r_490.00000_-_semcelt.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1273/projeto_de_lei__1660_2025_-_abre_credito_adic._suplem._por_sup._fin._-_expofelipe_-_r_490.00000_-_semcelt.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1660/2025 que “Abre Crédito Adicional Suplementar por Superávit Financeiro no valor de R$ 490.000,00 – Realização da 11ª EXPOFELIPE SEMCELT e dá outras providências”.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1274/projeto_de_lei__1661_2025_-_abre_credito_por_rec._vinc._-_lei_aldir_blanc_-_r_49.44621_-_semcelt.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1274/projeto_de_lei__1661_2025_-_abre_credito_por_rec._vinc._-_lei_aldir_blanc_-_r_49.44621_-_semcelt.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1661/2025 que “Abre Crédito Especial por Recurso Vinculado no valor de R$ 49.446,21 – Lei Aldir Blanc – SEMCELT e dá outras providências”.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1277/projeto_de_lei__1662_2025_-_autoriza_diarias_de_campo_-_campanhas_de_vacinacao.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1277/projeto_de_lei__1662_2025_-_autoriza_diarias_de_campo_-_campanhas_de_vacinacao.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1662/2025 que “Autoriza o Poder Executivo a efetuar o Pagamento de Diárias de Campo aos servidores que participam efetivamente de campanha de vacinação e dá outras providências".</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1278/projeto_de_lei__1663_2025__-_dispoe_sobre_a_concessao_de_diarias_de_campo_-_obras.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1278/projeto_de_lei__1663_2025__-_dispoe_sobre_a_concessao_de_diarias_de_campo_-_obras.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1663/2025 que “Altera a Lei Municipal nº 760/2019 acerca do valor das diárias de campo e dá outras providências”.</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1279/projeto_de_lei__1664_2025_-_abre_credito_esp._por_super._fin._-_conv._054-24-pge-2022der_-_bueiros_met._-_r_16.25900_-_semospe.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1279/projeto_de_lei__1664_2025_-_abre_credito_esp._por_super._fin._-_conv._054-24-pge-2022der_-_bueiros_met._-_r_16.25900_-_semospe.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1664/2025 que “Abre Crédito Especial por Recurso Vinculado no valor de R$ 16.259,00 – Aquisição de Bueiros Metálicos – SEMOSPE e dá outras providências”.</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1280/projeto_de_lei__1665_2025_-_abre_cred._esp._por_super._fin._-_transf._esp._-_galeria_-_r_235.70687_-_semospe.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1280/projeto_de_lei__1665_2025_-_abre_cred._esp._por_super._fin._-_transf._esp._-_galeria_-_r_235.70687_-_semospe.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1665/2025 que “Abre Crédito Especial por Recurso Vinculado no valor de R$ 235.706,87 – Construção de Galeria – Transf. Especiais – SEMOSPE e dá outras providências”.</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1281/projeto_de_lei__1666_2025__-_dispoe_sobre_o_cargo_de_procurador-geral.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1281/projeto_de_lei__1666_2025__-_dispoe_sobre_o_cargo_de_procurador-geral.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1666/2025 que Dispõe sobre a criação do Cargo em Comissão de Procurador - Geral do Município de SÃO FELIPE D’OESTE-RO, e dá outras providências.”</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1283/projeto_de_lei__1667_2025_-_dispoe_sobre_refor._adm._-_remanejamento_-_man._semcelt_-_r_127.00000_-_semcelt.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1283/projeto_de_lei__1667_2025_-_dispoe_sobre_refor._adm._-_remanejamento_-_man._semcelt_-_r_127.00000_-_semcelt.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1667/2025 que “Dispõe sobre Reformulação Administrativa - Remanejamento no valor de R$ 127.000,00 – Manutenção Gabinete da Sec. de Cultura – SEMCELT e dá outras providências”.</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1284/projeto_de_lei__1668_2025_-_dispoe_sobre_refor._adm._-_remanejamento_-_abert._man._pontes_-_r_140.00000_-_semospe.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1284/projeto_de_lei__1668_2025_-_dispoe_sobre_refor._adm._-_remanejamento_-_abert._man._pontes_-_r_140.00000_-_semospe.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1668/2025 que “Dispõe sobre Reformulação Administrativa - Remanejamento no valor de R$ 140.000,00 – Abertura e Manutenção Estradas Vicinais, Pontes e Bueiros – SEMOSPE e dá outras providências”.</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1285/projeto_de_lei__1669_2025_-_dispoe_sobre_refor._adm._-_remanejamento_-_man._semospe_-_r_80.00000_-_semospe.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1285/projeto_de_lei__1669_2025_-_dispoe_sobre_refor._adm._-_remanejamento_-_man._semospe_-_r_80.00000_-_semospe.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1669/2025 que “Dispõe sobre Reformulação Administrativa - Remanejamento no valor de R$ 80.000,00 – Manutenção Secretaria de Obras – SEMOSPE e dá outras providências”.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1286/projeto_de_lei__1670_2025_-_dispoe_sobre_refor._adm._-_transposicao_-_mer._escolar_rec._propr._-_r_70.00000_-_semed.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1286/projeto_de_lei__1670_2025_-_dispoe_sobre_refor._adm._-_transposicao_-_mer._escolar_rec._propr._-_r_70.00000_-_semed.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1670/2025 que “Dispõe sobre Reformulação Administrativa - Transposição no valor de R$ 70.000,00 – Merenda Escolar – Recursos Próprios – SEMED e dá outras providências”.</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1288/projeto_de_lei__1671_2025_-_dispoe_s_abono_correcoes_e_folga_aniversario.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1288/projeto_de_lei__1671_2025_-_dispoe_s_abono_correcoes_e_folga_aniversario.ass.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “Dispõe sobre a concessão de abono pecuniário e outras correções de função já existentes e concede folga no aniversário do servidor e dá outras providências.”</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1290/projeto_de_lei_1672-2025_-_denomina_o_predio_da_capela_mortuaria.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1290/projeto_de_lei_1672-2025_-_denomina_o_predio_da_capela_mortuaria.ass.pdf</t>
   </si>
   <si>
     <t>“Denomina o prédio da 			Capela Mortuária e dá outras 				providências”.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1291/projeto_de_lei__1673_2025_-_dispoe_sobre_refor._adm._-_remanejamento_-_man._semap_-_r_20.00000_-_semap.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1291/projeto_de_lei__1673_2025_-_dispoe_sobre_refor._adm._-_remanejamento_-_man._semap_-_r_20.00000_-_semap.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1673/2025 que “Dispõe sobre Reformulação Administrativa - Remanejamento no valor de R$ 20.000,00 – Manutenção das Atividades da Sec. de Agricultura – SEMAP e dá outras providências”.</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1292/projeto_de_lei__1674_2025_-_dispoe_sobre_refor._adm._-_remanejamento_-_man._cons._tutel._-_r_40.00000_-_gabin.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1292/projeto_de_lei__1674_2025_-_dispoe_sobre_refor._adm._-_remanejamento_-_man._cons._tutel._-_r_40.00000_-_gabin.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1674/2025 que “Dispõe sobre Reformulação Administrativa - Remanejamento no valor de R$ 40.000,00 – Manutenção das Atividades do Conselho Tutelar - Gabinete e dá outras providências”.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1293/projeto_de_lei__1675_2025_-_abre_cred._esp._por_super._fin._-_transf._esp._-_calcadas_-_r_2.700.00000_-_semospe.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1293/projeto_de_lei__1675_2025_-_abre_cred._esp._por_super._fin._-_transf._esp._-_calcadas_-_r_2.700.00000_-_semospe.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1675/2025 que “Abre Crédito Especial por Superávit Financeiro no valor de R$ 2.700.000,00 – Transferência Especial – Investimento - Construção de Calçadas e Afins - SEMOSPE e dá outras providências”.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1294/projeto_de_lei__1676_2025_-_dispoe_sobre_refor._adm._-_remanejamento_-_man._pres._e_cons._amb._-_r_13.00000_-_semap.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1294/projeto_de_lei__1676_2025_-_dispoe_sobre_refor._adm._-_remanejamento_-_man._pres._e_cons._amb._-_r_13.00000_-_semap.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1676/2025 que “Dispõe sobre Reformulação Administrativa - Remanejamento no valor de R$ 13.000,00 – Manutenção das Atividades de preservação e Conservação Ambiental - SEMAP e dá outras providências”.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1295/projeto_de_lei__1677_2025_-_abre_cred._esp._por_super._fin._-_aquis._notebooks_-_r_63.06564_-_semed.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1295/projeto_de_lei__1677_2025_-_abre_cred._esp._por_super._fin._-_aquis._notebooks_-_r_63.06564_-_semed.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1677/2025 que “Abre Crédito Especial por Superávit Financeiro no valor de R$ 63.065,64 – Devolução saldo de Convênio – Aquisição de Notebooks - SEMED e dá outras providências”.</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1296/projeto_de_lei__1678_2025_-_abre_cred._esp._por_super._fin._-_aquis._q._cacau_-_r_3.60319_-_semap.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1296/projeto_de_lei__1678_2025_-_abre_cred._esp._por_super._fin._-_aquis._q._cacau_-_r_3.60319_-_semap.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1678/2025 que “Abre Crédito Especial por Superávit Financeiro no valor de R$ 3.603,19 – Devolução saldo de Convênio – Aquisição de Quebrador de Cacau - SEMAP e dá outras providências”.</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1297/projeto_de_lei__1679_2025_-_abre_cred._esp._por_super._fin._-_aquis._equip._agric._-_r_38.49407_-_semap.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1297/projeto_de_lei__1679_2025_-_abre_cred._esp._por_super._fin._-_aquis._equip._agric._-_r_38.49407_-_semap.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1679/2025 que “Abre Crédito Especial por Superávit Financeiro no valor de R$ 38.494,07 – Devolução saldo de Convênio – Aquisição de Equipamentos Agrícolas - SEMAP e dá outras providências”.</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1298/projeto_de_lei__1680_2025_-_dispoe_s_multas_de_transitos_e_respons._dos_condutores.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1298/projeto_de_lei__1680_2025_-_dispoe_s_multas_de_transitos_e_respons._dos_condutores.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1680/2025 que "Dispõe sobre a responsabilidade por valores e pontos referentes às multas de trânsito decorrentes de infrações cometidas por servidores públicos do município de São Felipe d’Oeste, sejam efetivos ou comissionados, devidamente identificados, cujas infrações sejam comprovadas com imagens e/ou vídeos, que estejam conduzindo veículo oficial, e dá outras providências".</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1300/projeto_de_lei__1681_2025_-_abre_cred._esp._rec._vinc._-_conv._est._11_expofelipe_-_r_300.00000_-_semcelt.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1300/projeto_de_lei__1681_2025_-_abre_cred._esp._rec._vinc._-_conv._est._11_expofelipe_-_r_300.00000_-_semcelt.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1681/2025 que “Abre Crédito Especial por Recurso Vinculado no valor de R$ 300.000,00 – Convênio Estadual p 11ª EXPOFELIPE - SEMCELT e dá outras providências”.</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1301/projeto_de_lei__1682_2025_-_abre_cred._esp._anul._dot.._-_contrap._conv._est._11_expofelipe_-_r_1.11100_-_semcelt.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1301/projeto_de_lei__1682_2025_-_abre_cred._esp._anul._dot.._-_contrap._conv._est._11_expofelipe_-_r_1.11100_-_semcelt.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1682/2025 que “Abre Crédito Especial por Anulação Parcial de Dotação no valor de R$ 1.111,00 – Contrapartida Convênio Estadual p 11ª EXPOFELIPE - SEMCELT e dá outras providências”.</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1302/projeto_de_lei__1683_2025_-_abre_cred._esp._rec._vinc._-_sus_fed._invest._estrut._at._esp._-_r_57.74000_-_semusa.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1302/projeto_de_lei__1683_2025_-_abre_cred._esp._rec._vinc._-_sus_fed._invest._estrut._at._esp._-_r_57.74000_-_semusa.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1683/2025 que “Abre Crédito Especial por Recurso Vinculado no valor de R$ 57.740,00 – SUS Federal Investimento – Estrutura de Unidade de Atenção Especializada - SEMUSA e dá outras providências”.</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1310/projeto_de_lei_1684_2025_-_atualiza_o_programa_mais_producao.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1310/projeto_de_lei_1684_2025_-_atualiza_o_programa_mais_producao.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1684/2025 que “Atualiza o Programa Mais Produção em substituição ao antigo programa nossa Agricultura e dá outras providências”.</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1307/projeto_de_lei_1685_2025_-_cria_a_funcao_gratificada_de_supervisao_escolar_-_semed.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1307/projeto_de_lei_1685_2025_-_cria_a_funcao_gratificada_de_supervisao_escolar_-_semed.ass.pdf</t>
   </si>
   <si>
     <t>“Cria a Função Gratificada ou Cargo em Comissão de Supervisor Educacional e dá outras 			providências”.</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1308/projeto_de_lei__1686_2025_-_dispoe_sobre_refor._adm._-_remanejamento_-_man._semap_e_semcelt_-_r_30.00000_-_semap_e_semcelt.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1308/projeto_de_lei__1686_2025_-_dispoe_sobre_refor._adm._-_remanejamento_-_man._semap_e_semcelt_-_r_30.00000_-_semap_e_semcelt.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1686/2025 que “Dispõe sobre Reformulação Administrativa - Remanejamento no valor de R$ 30.000,00 – Manutenção das Atividades da SEMAP e SEMCELT e dá outras providências”.</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1309/projeto_de_lei__1687_2025_-_dispoe_sobre_refor._adm._-_transferencia_-_man._semaf_-_r_19.00000_-_semaf.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1309/projeto_de_lei__1687_2025_-_dispoe_sobre_refor._adm._-_transferencia_-_man._semaf_-_r_19.00000_-_semaf.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1687/2025 que “Dispõe sobre Reformulação Administrativa - Transferência no valor de R$ 19.000,00 – Manutenção Atividades da SEMAF e dá outras providências”.</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1311/projeto_de_lei_1688-2025_-_autoriza_teste_seletivo_-_area_saude_-_semusa.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1311/projeto_de_lei_1688-2025_-_autoriza_teste_seletivo_-_area_saude_-_semusa.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1688/2025 - “Autoriza o Poder Executivo Municipal a realizar Teste Seletivo Simplificado para a contratação de Profissionais da área de saúde e dá outras providências”.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1312/projeto_de_lei_1689_2025_-_institui_a_cipaass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1312/projeto_de_lei_1689_2025_-_institui_a_cipaass.pdf</t>
   </si>
   <si>
     <t>“Institui a Comissão Interna de Prevenção de Acidentes – CIPA no âmbito da Administração Pública Municipal de São Felipe D’Oeste e dá outras providências’’.</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1313/projeto_de_lei__1690_2025_-_abre_credito_adic._suplem._por_anul._dot._-_man._fms_15__-_r_395.00000_-_semusa.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1313/projeto_de_lei__1690_2025_-_abre_credito_adic._suplem._por_anul._dot._-_man._fms_15__-_r_395.00000_-_semusa.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1690/2025 que “Abre Crédito Adicional Suplementar por Anulação Parcial e/ou Total da dotação – Manutenção do FMS 15% - SEMUSA e dá outras providências”.</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1314/projeto_de_lei__1691_2025_-_dispoe_sobre_refor._adm._-_remanejamento_-_man._fms_15__-_r_250.00000_-_semusa.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1314/projeto_de_lei__1691_2025_-_dispoe_sobre_refor._adm._-_remanejamento_-_man._fms_15__-_r_250.00000_-_semusa.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1691/2025 que “Dispõe sobre Reformulação Administrativa - Remanejamento – Manutenção do FMS 15% - SEMUSA e dá outras providências”.</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1315/projeto_de_lei__1692_2025_-_dispoe_sobre_refor._adm._-_remanejamento_-_man._log._parques_jardins_-_r_90.00000_-_semospe.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1315/projeto_de_lei__1692_2025_-_dispoe_sobre_refor._adm._-_remanejamento_-_man._log._parques_jardins_-_r_90.00000_-_semospe.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1692/2025 que “Dispõe sobre Reformulação Administrativa - Remanejamento – Manutenção de Logradouros, Parques, Jardins, Cemitério e Limpeza Pública - SEMOSPE e dá outras providências”.</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1316/projeto_de_lei__1693_2025_-_abre_cred._esp._por_super._fin._-_transf._esp._const._pista_caminhada_-_r_1.102.94281_-_semospe.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1316/projeto_de_lei__1693_2025_-_abre_cred._esp._por_super._fin._-_transf._esp._const._pista_caminhada_-_r_1.102.94281_-_semospe.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1693/2025 que “Abre Crédito Especial por Superávit Financeiro – Transferência Especial – Construção de Pista de Caminhada com Iluminação - SEMOSPE e dá outras providências”.</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1317/projeto_de_lei__1694_2025_-_abre_credito_esp._por_excesso_arrec._-_transf._esp._contrap._constr._pista_caminhada_-_r_57.03860_-_semospe.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1317/projeto_de_lei__1694_2025_-_abre_credito_esp._por_excesso_arrec._-_transf._esp._contrap._constr._pista_caminhada_-_r_57.03860_-_semospe.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1694/2025 que “Abre Crédito Especial por Superávit Financeiro – Transferência Especial – Contrapartida para Construção de Pista de Caminhada com Iluminação - SEMOSPE e dá outras providências”.</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1318/projeto_de_lei__1695_2025_-_abre_credito_adic._suplem._por_sup._fin._-_man._semospe_-_r_297.95912_-_semospe.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1318/projeto_de_lei__1695_2025_-_abre_credito_adic._suplem._por_sup._fin._-_man._semospe_-_r_297.95912_-_semospe.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1695/2025 que “Abre Crédito Adicional Suplementar por Excesso de Arrecadação – Manutenção da Secretaria de Obras - SEMOSPE e dá outras providências”.</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1319/projeto_de_lei__1696_2025_-_abre_cred._esp._por_rec._vinc._-_aquis._medic._-_resol._244-2025_sesau-cib_-_r_300.00000_-_semusa.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1319/projeto_de_lei__1696_2025_-_abre_cred._esp._por_rec._vinc._-_aquis._medic._-_resol._244-2025_sesau-cib_-_r_300.00000_-_semusa.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1696/2025 que “Abre Crédito Especial por Recurso Vinculado – Aquisição de Medicamentos - SEMUSA e dá outras providências”.</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1320/projeto_de_lei_1697-2025_-_estabelece_ppa_2026-2029.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1320/projeto_de_lei_1697-2025_-_estabelece_ppa_2026-2029.ass.pdf</t>
   </si>
   <si>
     <t>“Aprova e estabelece o Plano Plurianual para o período 2026 a 2029 do Município de São Felipe do Oeste, e dá outras providências”.</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1321/projeto_de_lei__1698_2025_-_abre_cred._esp._por_super._fin._-_cons._med._esp._conv._295-sesau-pge-2023_-_r_381.21030_-_semusa.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1321/projeto_de_lei__1698_2025_-_abre_cred._esp._por_super._fin._-_cons._med._esp._conv._295-sesau-pge-2023_-_r_381.21030_-_semusa.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1698/2025 que “Abre Crédito Especial por Superávit Financeiro – Consultas Médicas Especializadas - SEMUSA e dá outras providências”.</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1322/projeto_de_lei__1699_2025_-_abre_credito_esp._exc._arrec._-_contrapartida_cons._med._esp.__-_r_5.65614_-_semusa.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1322/projeto_de_lei__1699_2025_-_abre_credito_esp._exc._arrec._-_contrapartida_cons._med._esp.__-_r_5.65614_-_semusa.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1699/2025 que “Abre Crédito Especial por Excesso de Arrecadação – Contrapartida ao Convênio - Consultas Médicas Especializadas - SEMUSA e dá outras providências”.</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1323/projeto_de_lei__1700_2025_-_abre_cred._esp._anul._dot._-_comp._conv._cons._med._esp._-_r_361.24022_-_semusa.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1323/projeto_de_lei__1700_2025_-_abre_cred._esp._anul._dot._-_comp._conv._cons._med._esp._-_r_361.24022_-_semusa.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1700/2025 que “Abre Crédito Especial por Anulação Parcial e/ou total de dotação – Complemento ao Convênio - Consultas Médicas Especializadas - SEMUSA e dá outras providências”.</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1325/projeto_de_lei__1701_2025_-_dispoe_sobre_refor._adm._-_transposicao_-_desp._adm._pessoal_-_r_20.00000_-_camara.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1325/projeto_de_lei__1701_2025_-_dispoe_sobre_refor._adm._-_transposicao_-_desp._adm._pessoal_-_r_20.00000_-_camara.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1701/2025 que “Dispõe sobre Reformulação Administrativa – Transposição – Despesas Administrativas Legislativo – Câmara Municipal e dá outras providências”.</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1330/projeto_de_lei_1702-2025_-_cria_o_conselho_municipal_de_turismo_-_comtur.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1330/projeto_de_lei_1702-2025_-_cria_o_conselho_municipal_de_turismo_-_comtur.ass.pdf</t>
   </si>
   <si>
     <t>“Cria o Conselho Municipal de Turismo - COMTUR, e dá outras providências”.</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1332/projeto_de_lei_1703_2025_-_revoga_a_lei_municipal_1578-2025_e_autoriza_teste_seletivo_-_area_saude_-_semusa.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1332/projeto_de_lei_1703_2025_-_revoga_a_lei_municipal_1578-2025_e_autoriza_teste_seletivo_-_area_saude_-_semusa.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1703/2025 que  “Autoriza o Poder Executivo Municipal a realizar Teste Seletivo Simplificado para a contratação de Profissionais da área de saúde e dá outras providências”.</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1333/projeto_de_lei_1704-2025_-_dispoe_sobre_desconto_e_parcelamento_iptu_2025.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1333/projeto_de_lei_1704-2025_-_dispoe_sobre_desconto_e_parcelamento_iptu_2025.ass.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a autorização de desconto no pagamento do IPTU 2025 e demais taxas vinculadas e dá outras providências”.</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1335/projeto_de_lei__1705_2025_-_abre_cred._esp._por_super._fin._-_devol._aquis._med._resol._642-2023sesau-cib_-_r_8.47219_-_semusa.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1335/projeto_de_lei__1705_2025_-_abre_cred._esp._por_super._fin._-_devol._aquis._med._resol._642-2023sesau-cib_-_r_8.47219_-_semusa.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1705/2025 – Abre Crédito Especial por Superávit Financeiro no valor de R$ 8.472,19 – Devolução saldo Aquisição de Medicamentos e dá outras providências”.</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1355/projeto_de_lei__1706_2025_-_abre_cred._esp._por_super._fin._-_devol._aquis._med._resol._509-2024sesau_-_r_1.84881_-_semusa.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1355/projeto_de_lei__1706_2025_-_abre_cred._esp._por_super._fin._-_devol._aquis._med._resol._509-2024sesau_-_r_1.84881_-_semusa.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1706/2025 – Abre Crédito Especial por Superávit Financeiro no valor de R$ 1.848,81 – Devol. Saldo Aquisição de Medicamentos - SEMUSA e dá outras providências”.</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1337/projeto_de_lei__1707_2025_-_abre_cred._esp._por_super._fin._-_devol._aquis._med._resol._509-2024sesau_-_r_1.52545_-_semusa.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1337/projeto_de_lei__1707_2025_-_abre_cred._esp._por_super._fin._-_devol._aquis._med._resol._509-2024sesau_-_r_1.52545_-_semusa.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1707/2025 – Abre Crédito Especial por Superávit Financeiro no valor de R$ 1.525,45 – Devol. Saldo Aquisição de Medicamentos - SEMUSA e dá outras providências”.</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1338/projeto_de_lei__1708_2025_-_abre_cred._esp._por_super._fin._-_devol._aquis._med._resol._509-2024sesau_-_r_1.81647_-_semusa.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1338/projeto_de_lei__1708_2025_-_abre_cred._esp._por_super._fin._-_devol._aquis._med._resol._509-2024sesau_-_r_1.81647_-_semusa.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1708/2025 – Abre Crédito Especial por Superávit Financeiro no valor de R$ 1.816,47 – Devol. Saldo Aquisição de Medicamentos - SEMUSA e dá outras providências”.</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1339/projeto_de_lei__1709_2025_-_dispoe_sobre_refor._adm._-_transposicao_-_desp._fundeb_30_-_r_131.00000_-_semed.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1339/projeto_de_lei__1709_2025_-_dispoe_sobre_refor._adm._-_transposicao_-_desp._fundeb_30_-_r_131.00000_-_semed.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1709/2025 – Dispõe sobre Reformulação Administrativa - Transposição no valor de R$ 131.000,00 – Manutenção Despesas FUNDEB 30% - SEMED - e dá outras providências”.</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1340/projeto_de_lei__1710_2025_-_abre_credito_esp._por_exc._arrec._-_compl._uniao_fundeb_vaar_-_r_70.00000_-_semed.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1340/projeto_de_lei__1710_2025_-_abre_credito_esp._por_exc._arrec._-_compl._uniao_fundeb_vaar_-_r_70.00000_-_semed.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1710/2025 – Abre Crédito Especial por Excesso de Arrecadação no valor de R$ 70.000,00 – Complementação da União ao FUNDEB VAAR - SEMED - e dá outras providências”.</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1341/projeto_de_lei__1711_2025_-_abre_credito_adic._suplem._anul._dot._-_man._semece_5_e_25_-_r_325.00000_-_semed.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1341/projeto_de_lei__1711_2025_-_abre_credito_adic._suplem._anul._dot._-_man._semece_5_e_25_-_r_325.00000_-_semed.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1711/2025 – Abre Crédito Adicional Suplementar por Anulação Parcial e/ou Total de Dotação no valor de R$ 325.000,00 – Manutenção das Atividades da SEMED 5% e 25% - SEMED - e dá outras providências”.</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1342/projeto_de_lei__1712_2025_-_dispoe_sobre_refor._adm._-_remanejamento_-_man._semast_-_r_200.00000_-_semast.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1342/projeto_de_lei__1712_2025_-_dispoe_sobre_refor._adm._-_remanejamento_-_man._semast_-_r_200.00000_-_semast.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1712/2025 – Dispõe sobre Reformulação Administrativa – Remanejamento no valor de R$ 200.000,00 – Manutenção das Atividades da SEMAST - SEMAST - e dá outras providências”.</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1343/projeto_de_lei__1713_2025_-_abre_cred._esp._por_super._fin._-_custeio_est._rede_suas_-_port._886-23_mds_-_r_70.61848_-_semast.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1343/projeto_de_lei__1713_2025_-_abre_cred._esp._por_super._fin._-_custeio_est._rede_suas_-_port._886-23_mds_-_r_70.61848_-_semast.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1713/2025 – Abre Crédito Especial por Superávit Financeiro no valor de R$ 70.618,48 – Custeio Estrut. Rede de Serv. SUAS - SEMAST - e dá outras providências”.</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1344/projeto_de_lei__1714_2025_-_abre_cred._esp._por_super._fin._-_custeio_est._rede_suas_-_port._886-23_mds_-_r_131.27036_-_semast.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1344/projeto_de_lei__1714_2025_-_abre_cred._esp._por_super._fin._-_custeio_est._rede_suas_-_port._886-23_mds_-_r_131.27036_-_semast.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1714/2025 – Abre Crédito Especial por Superávit Financeiro no valor de R$ 131.270,36 – Custeio Estrut. Rede de Serv. SUAS - SEMAST - e dá outras providências”.</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1345/projeto_de_lei__1715_2025_-_abre_cred._esp._por_super._fin._-_porg._fort._cad._emerg._procad-suas_-_r_14.05642_-_semast.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1345/projeto_de_lei__1715_2025_-_abre_cred._esp._por_super._fin._-_porg._fort._cad._emerg._procad-suas_-_r_14.05642_-_semast.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1715/2025 – Abre Crédito Especial por Superávit Financeiro no valor de R$ 14.056,42 – Prog. Fortalecimento PROCAD-SUAS - SEMAST - e dá outras providências”.</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1346/projeto_de_lei__1716_2025_-_abre_credito_adic._suplem._sup._fin._-_indic._gestao_descentr._-_r_42.25200_-_semast.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1346/projeto_de_lei__1716_2025_-_abre_credito_adic._suplem._sup._fin._-_indic._gestao_descentr._-_r_42.25200_-_semast.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1716/2025 – Abre Crédito Adicional Suplementar por Superávit Financeiro no valor de R$ 42.252,00 – Bloco Gestão Programa Bolsa Família e CadÚnico - SEMAST - e dá outras providências”.</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1347/projeto_de_lei__1717_2025_-_abre_cred._esp._por_super._fin._-_transf._esp._invest._ampl._estadio_-_r_646.64738_-_semcelt.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1347/projeto_de_lei__1717_2025_-_abre_cred._esp._por_super._fin._-_transf._esp._invest._ampl._estadio_-_r_646.64738_-_semcelt.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1717/2025 – Abre Crédito Especial por Superávit Financeiro no valor de R$ 646.647,38 – Transferência Especial – Investimento – Reforma e Ampliação Estádio Municipal - SEMCELT - e dá outras providências”.</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1348/projeto_de_lei__1718_2025_-_abre_credito_esp._exc._arrec._-_transf._esp._invest._ampl._estadio__-_r_39.40161_-_semcelt.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1348/projeto_de_lei__1718_2025_-_abre_credito_esp._exc._arrec._-_transf._esp._invest._ampl._estadio__-_r_39.40161_-_semcelt.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1718/2025 – Abre Crédito Especial por Excesso de Arrecadação no valor de R$ 39.401,61 – Transferência Especial – Investimento – Reforma e Ampliação Estádio Municipal - SEMCELT - e dá outras providências”.</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1349/projeto_de_lei__1719_2025_-_abre_cred._esp._por_super._fin._-_devol._saldo_letreiro_cidade_-_r_18.25336_-_semospe.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1349/projeto_de_lei__1719_2025_-_abre_cred._esp._por_super._fin._-_devol._saldo_letreiro_cidade_-_r_18.25336_-_semospe.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1719/2025 – Abre Crédito Especial por Superávit |Financeiro no valor de R$ 18.253,36 – Devolução saldo Construção Letreiro na Entrada da Cidade - SEMOSPE - e dá outras providências”.</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1350/projeto_de_lei__1720_2025_-_abre_credito_adic._suplem._anul._dot._-_man._semospe_-_r_100.00000_-_semospe.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1350/projeto_de_lei__1720_2025_-_abre_credito_adic._suplem._anul._dot._-_man._semospe_-_r_100.00000_-_semospe.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1720/2025 – Abre Crédito Adicional Suplementar por Anulação Total e/ou Parcial de Dotação no valor de R$ 100.000,00 – Manutenção da Secretaria de Obras - SEMOSPE - e dá outras providências”.</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1351/projeto_de_lei__1721_2025_-_abre_cred._esp._rec._vinc._-_conv._253-2025-pge-der-adm_-_rec._estr._vic._-_r_500.00000_-_semospe.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1351/projeto_de_lei__1721_2025_-_abre_cred._esp._rec._vinc._-_conv._253-2025-pge-der-adm_-_rec._estr._vic._-_r_500.00000_-_semospe.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1721/2025 – Abre Crédito Especial por Recurso Vinculado no valor de R$ 500.000,00 – Recuperação de Estradas Vicinais - SEMOSPE - e dá outras providências”.</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1352/projeto_de_lei__1722_2025_-_abre_cred._esp._anul._dot._-_contrap._conv._253-2025-pge-der-adm_-_rec._estr._vic._-_r_5.20274_-_semospe.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1352/projeto_de_lei__1722_2025_-_abre_cred._esp._anul._dot._-_contrap._conv._253-2025-pge-der-adm_-_rec._estr._vic._-_r_5.20274_-_semospe.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1722/2025 – Abre Crédito Especial por Anulação Parcial e/ou Total de Dotação no valor de R$ 5.202,74 – Contrapartida - Recuperação de Estradas Vicinais - SEMOSPE - e dá outras providências”.</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1353/projeto_de_lei__1723_2025_-_abre_cred._esp._rec._vinc._-_transf._esp._invest._aquis._trator_agricola_-_r_396.00000_-_semap.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1353/projeto_de_lei__1723_2025_-_abre_cred._esp._rec._vinc._-_transf._esp._invest._aquis._trator_agricola_-_r_396.00000_-_semap.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1723/2025 – Abre Crédito Especial por Recurso Vinculado no valor de R$ 396.000,00 – Aquisição de Trator Agrícola - SEMAP - e dá outras providências”.</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1354/projeto_de_lei__1724_2025_-_abre_cred._esp._por_super._fin._-_devol._aquis._kits_saude_bucal_-_pse_-_r_29.20858_-_semusa.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1354/projeto_de_lei__1724_2025_-_abre_cred._esp._por_super._fin._-_devol._aquis._kits_saude_bucal_-_pse_-_r_29.20858_-_semusa.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1724/2025 – Abre Crédito Especial por Superávit Financeiro no valor de R$ 29.208,58 – Devolução saldo Aquisição de Kits Saúde Bucal e Programa Saúde na Escola - SEMUSA - e dá outras providências”.</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1356/projeto_de_lei__1725_2025_-_cria_o_fundo_mun._dos_direitos_da_pessoa_idosa.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1356/projeto_de_lei__1725_2025_-_cria_o_fundo_mun._dos_direitos_da_pessoa_idosa.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1725/2025 – “Cria o Fundo Municipal dos Direitos da Pessoa Idosa, para fins instrumentais de captação, repasse e aplicação de recursos destinados a financiar programas e ações direcionadas aos idosos no Município de São Felipe D’Oeste.”.</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1357/projeto_de_lei_1726-2025__-_autoriza_leilao_bens_inserviveis.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1357/projeto_de_lei_1726-2025__-_autoriza_leilao_bens_inserviveis.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n° 1726/2025 que “Autoriza o Poder Executivo Municipal a Efetuar Leilão de Bens Inservíveis pertencentes ao município e dá outras providências’’.</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1359/projeto_de_lei__1727_2025_-_abre_cred._esp._rec._vinc._-_increm._temp._custeio_sv_aps_-_r_400.00000_-_semusa.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1359/projeto_de_lei__1727_2025_-_abre_cred._esp._rec._vinc._-_increm._temp._custeio_sv_aps_-_r_400.00000_-_semusa.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1727/2025 – Abre Crédito Especial por Recurso Vinculado no valor de R$ 400.000,00 – Incremento Temporário ao Custeio dos Serv. de APS – FNS - SEMUSA - e dá outras providências”.</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1360/projeto_de_lei__1728_2025_-_abre_cred._esp._rec._vinc._-_sus_fed._invest._estrut._unid._at._prim._-_r_114.10400_-_semusa.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1360/projeto_de_lei__1728_2025_-_abre_cred._esp._rec._vinc._-_sus_fed._invest._estrut._unid._at._prim._-_r_114.10400_-_semusa.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1728/2025 – Abre Crédito Especial por Recurso Vinculado no valor de R$ 114.104,00 – SUS Fed. Investimento Estrutura de Atenção Primária em Saúde – SEMUSA - e dá outras providências”.</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1361/projeto_de_lei_-1729-2025_-_lei_de_diretrizes_orcamentarias_-_ldo_2026.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1361/projeto_de_lei_-1729-2025_-_lei_de_diretrizes_orcamentarias_-_ldo_2026.ass.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “Dispõe sobre as Diretrizes para a elaboração da Lei Orçamentária de 2026 LDO, do Município de São Felipe D´Oeste-RO e dá outras providências.”</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1366/projeto_de_lei__1730-2025_-_dispoe_sobre_estagio_remunerado.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1366/projeto_de_lei__1730-2025_-_dispoe_sobre_estagio_remunerado.ass.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ESTÁGIO DE ESTUDANTES DE ENSINO SUPERIOR EM ESTABELECIMENTOS DE ENSINO PÚBLICO E PARTICULAR, EM ÓRGÃOS DA ADMINISTRAÇÃO PÚBLICA DIRETA, AUTÁRQUICA E FUNDACIONAL DO MUNICÍPIO”.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1367/projeto_de_lei_1731_2025_-_autoriza_o_prog._de_regul._fiscal_-_refis_-_2025.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1367/projeto_de_lei_1731_2025_-_autoriza_o_prog._de_regul._fiscal_-_refis_-_2025.ass.pdf</t>
   </si>
   <si>
     <t>“Autoriza a instituição temporária do Programa de Regularização Fiscal - REFIS e dá outras providências.”</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1369/projeto_de_lei__1732_2025_-_abre_credito_adic._suplem._sup._fin._-_semospe_e_semap_-_r_250.00000_-_semospe_e_semap.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1369/projeto_de_lei__1732_2025_-_abre_credito_adic._suplem._sup._fin._-_semospe_e_semap_-_r_250.00000_-_semospe_e_semap.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1732/2025 – Abre Crédito Adicional Suplementar por Superávit Financeiro no valor de R$ 250.000,00 – Manut. Estradas Vicinais e Atividades da Sec. de Agricultura – SEMOSPE e SEMAP - e dá outras providências”.</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1370/projeto_de_lei_1733-2025__-_cria_o_conselho_municipal_de_esporte.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1370/projeto_de_lei_1733-2025__-_cria_o_conselho_municipal_de_esporte.ass.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a criação do Conselho Municipal de Esporte do Município de São Felipe D’Oeste.”</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1371/projeto_de_lei_1734-2025__-_cria_o_conselho_municipal_de_cultura_e_o_fmc.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1371/projeto_de_lei_1734-2025__-_cria_o_conselho_municipal_de_cultura_e_o_fmc.ass.pdf</t>
   </si>
   <si>
     <t>“Cria o Conselho Municipal de Cultura - CMC e o Fundo Municipal de Cultura - FMC e dá outras providências.”</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1372/projeto_de_lei__1735_2025_-_abre_cred._esp._rec._vinc._-_conv._292-2025-pge-der-adm_-_rec._estr._vic._-_fitha_r_251.30299_-_semospe.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1372/projeto_de_lei__1735_2025_-_abre_cred._esp._rec._vinc._-_conv._292-2025-pge-der-adm_-_rec._estr._vic._-_fitha_r_251.30299_-_semospe.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1735/2025 – Abre Crédito Especial por Recurso Vinculado no valor de R$ 251.302,99 – Manut. Estradas Vicinais - FITHA/2024 – SEMOSPE e dá outras providências”.</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1373/projeto_de_lei__1736_2025_-_abre_cred._esp._anul._dot._-_contr._conv._292-2025-pge-der-adm_-_rec._estr._vic._-_fitha_r_2.65241_-_semospe.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1373/projeto_de_lei__1736_2025_-_abre_cred._esp._anul._dot._-_contr._conv._292-2025-pge-der-adm_-_rec._estr._vic._-_fitha_r_2.65241_-_semospe.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1736/2025 – Abre Crédito Especial por Anulação de Dotação no valor de R$ 2.652,41 – Contrapartida - Manut. Estradas Vicinais - FITHA/2024 – SEMOSPE e dá outras providências”.</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1374/projeto_de_lei__1737_2025_-_abre_cred._ref._adm._transp._-_rest._e_ampl._camara_r_60.00000_-_camara.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1374/projeto_de_lei__1737_2025_-_abre_cred._ref._adm._transp._-_rest._e_ampl._camara_r_60.00000_-_camara.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1737/2025 – Abre Crédito por Reformulação Administrativa - Transposição no valor de R$ 60.000,00 – Reestruturação e Ampliação do Prédio da Câmara Municipal - Câmara e dá outras providências”.</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1375/projeto_de_lei__1738_2025_-_abre_cred._esp._anul._dot._-_reest._ampl._camara_r_53.45031_-_camara.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1375/projeto_de_lei__1738_2025_-_abre_cred._esp._anul._dot._-_reest._ampl._camara_r_53.45031_-_camara.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1738/2025 – Abre Crédito Adicional Suplementar por Anulação Parcial e/ou Total da Dotação no valor de R$ 53.450,31 – Reestruturação e Ampliação do Prédio da Câmara Municipal - Câmara e dá outras providências”.</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1376/projeto_de_lei__1739_2025_-_abre_cred._ref._adm._reamnej._-_manut._semast_r_22.00000_-_semast.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1376/projeto_de_lei__1739_2025_-_abre_cred._ref._adm._reamnej._-_manut._semast_r_22.00000_-_semast.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1739/2025 – Abre Crédito por Reformulação Administrativa - Remanejamento no valor de R$ 22.000,00 – Manutenção das Ativ. Da SEMAST - SEMAST e dá outras providências”.</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1377/projeto_de_lei__1740_2025_-_abre_credito_adic._suplem._sup._fin._-_gabinete_e_semaf_-_r_957.00000.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1377/projeto_de_lei__1740_2025_-_abre_credito_adic._suplem._sup._fin._-_gabinete_e_semaf_-_r_957.00000.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1740/2025 – Abre Crédito Adicional Suplementar por Superávit Financeiro no valor de R$ 957.000,00 – Manutenção das Ativ. Do Gabinete e da SEMAF e dá outras providências”.</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1378/projeto_de_lei__1741_2025_-_abre_cred._esp._rec._vinc._-_aps_estrat._saude_bucal_-_psf_r_96.53743_-_semusa.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1378/projeto_de_lei__1741_2025_-_abre_cred._esp._rec._vinc._-_aps_estrat._saude_bucal_-_psf_r_96.53743_-_semusa.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1741/2025 – Abre Crédito Especial por Recurso Vinculado no valor de R$ 96.537,43 – APS – Ações Estratégicas Saúde Bucal – PSF Odonto - SEMUSA e dá outras providências”.</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1379/projeto_de_lei__1742_2025_-_abre_cred._esp._rec._vinc._-_conv._291-2025-pge-der-adm_-_rec._estr._vic._-_r_400.00000_-_semospe.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1379/projeto_de_lei__1742_2025_-_abre_cred._esp._rec._vinc._-_conv._291-2025-pge-der-adm_-_rec._estr._vic._-_r_400.00000_-_semospe.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1742/2025 – Abre Crédito Especial por Recurso Vinculado no valor de R$ 400.000,00 – Termo de Convênio nº 291/2025/PGE-DERADM – Recuperação Estradas Vicinais - SEMOSPE e dá outras providências”.</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1380/projeto_de_lei__1743_2025_-_abre_cred._esp._anul._dot._-_contr._conv._291-2025-pge-der-adm_-_rec._estr._vic._r_9.57782_-_semospe.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1380/projeto_de_lei__1743_2025_-_abre_cred._esp._anul._dot._-_contr._conv._291-2025-pge-der-adm_-_rec._estr._vic._r_9.57782_-_semospe.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1743/2025 – Abre Crédito Especial por Anulação Parcial e/ou Total de Dotação no valor de R$ 9.577,82 – Contrapartida ao Termo de Convênio nº 291/2025/PGE-DERADM – Recuperação Estradas Vicinais - SEMOSPE e dá outras providências”.</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1381/projeto_de_lei_1744_2025_-_revoga_a_lei_municipal_1592-2025_e_autoriza_teste_seletivo_-_area_saude_-_semusa.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1381/projeto_de_lei_1744_2025_-_revoga_a_lei_municipal_1592-2025_e_autoriza_teste_seletivo_-_area_saude_-_semusa.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1744/2025 que  “Revoga a Lei Municipal nº 1592/2025 e Autoriza o Poder Executivo Municipal a realizar Teste Seletivo Simplificado para a contratação de Profissionais da área de saúde e dá outras providências”.</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1383/projeto_de_lei_1745_2025_-_abre_credito_abre_credito_adic._suplem._por_anu._dot._manut._logradouros_r80.00000_-_semospe.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1383/projeto_de_lei_1745_2025_-_abre_credito_abre_credito_adic._suplem._por_anu._dot._manut._logradouros_r80.00000_-_semospe.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1745/2025 – Abre Crédito Adicional Suplementar por Anulação Parcial e/ou Total de Dotação no valor de R$ 80.000,00 – Manutenção de Logradouros, Parques, Jardins, Cemitério e Limpeza Pública – SEMOSP e dá outras providências”.</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1384/projeto_de_lei_1746_2025_-_abre_credito_especial_superavit_financeiro._aquis._imobiliario_auditorio._r164.00000_-_gabinete._ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1384/projeto_de_lei_1746_2025_-_abre_credito_especial_superavit_financeiro._aquis._imobiliario_auditorio._r164.00000_-_gabinete._ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1746/2025 – Abre Crédito Especial Superávit Financeiro no valor de R$ 164.000,00 - Aquisição de Mobiliários Auditório - GABINETE e dá_x000D_
 outras providências”.</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1385/projeto_de_lei_1747_2025_-_abre_credito_especial_recurso_vinculado._mat._bem_ou_servico_distrib._gratuita_r400.00000_-_semusa._ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1385/projeto_de_lei_1747_2025_-_abre_credito_especial_recurso_vinculado._mat._bem_ou_servico_distrib._gratuita_r400.00000_-_semusa._ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1747/2025 – Abre Crédito Especial Recurso Vinculado no valor de R$ 400.000,00 – Material, Bem ou Serviço para Distribuição Gratuita - Secretaria de Saúde- SEMUSA e dá outras providências”.</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1386/projeto_de_lei_1748_2025_-_dispoe_sobre__reformulacao_administrativa_ao_orcamento_vigente_por_tansposicao_r4.50000_-_camara_munic._ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1386/projeto_de_lei_1748_2025_-_dispoe_sobre__reformulacao_administrativa_ao_orcamento_vigente_por_tansposicao_r4.50000_-_camara_munic._ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1748/2025 – Dispõe sobre Reformulação Administrativa ao Orçamento vigente por meio de Transposição no valor de R$ 4.500,00 – Despesas Administrativas Legislativo e dá Outras Providências.</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1389/projeto_de_lei_1749-2025_-_dispoe_sobre_a_loa_2026.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1389/projeto_de_lei_1749-2025_-_dispoe_sobre_a_loa_2026.ass.pdf</t>
   </si>
   <si>
     <t>“Estima a Receita e Fixa a Despesa para o Orçamento Programa referente ao Exercício de 2026 – Lei Orçamentária Anual – LOA/2026 do Município de São Felipe D´Oeste/RO”.</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1392/projeto_de_lei_1750_2025_-_dispoe_refor._adm._-_transposicao_-_prog._ben._event._-_r_25.00000_-_semast.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1392/projeto_de_lei_1750_2025_-_dispoe_refor._adm._-_transposicao_-_prog._ben._event._-_r_25.00000_-_semast.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1750/2025 – Dispõe sobre Reformulação Administrativa - Transposição no valor de R$ 25.000,00 – Programa de Benefícios Eventuais – Estadual - SEMAST.</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1393/projeto_de_lei_1751_2025_-_dispoe_refor._adm._-_remanejamento_-_man._cons._tut._-_r_27.00000_-_gabinete.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1393/projeto_de_lei_1751_2025_-_dispoe_refor._adm._-_remanejamento_-_man._cons._tut._-_r_27.00000_-_gabinete.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1751/2025 – Dispõe sobre Reformulação Administrativa - Remanejamento no valor de R$ 27.000,00 – Manutenção do Conselho Tutelar.</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1394/projeto_de_lei_1752_2025_-_abre_credito_adic._suplem._por_anu._dot._-_manut._fms_-_r_294.69200_-_semusa.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1394/projeto_de_lei_1752_2025_-_abre_credito_adic._suplem._por_anu._dot._-_manut._fms_-_r_294.69200_-_semusa.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1752/2025 – Abre Crédito Adicional Suplementar por Anulação Parcial e/ou Total de Dotação no valor de R$ 294.692,00 – Manutenção do Fundo Municipal de Saúde.</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1395/projeto_de_lei_1753_2025_-_abre_credito_especial_sup._fin._-_loc._hora_maq_e_cam._-_r_1.65527_-_semospe.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1395/projeto_de_lei_1753_2025_-_abre_credito_especial_sup._fin._-_loc._hora_maq_e_cam._-_r_1.65527_-_semospe.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1753/2025 – Abre Crédito Especial por Superávit Financeiro no valor de R$ 1.655,27 – Transferências Especiais – Custeio – Locação de Horas Máquinas.</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1396/projeto_de_lei_1754_2025_-_abre_credito_especial_exc._arrec._-__loc._hora_maq._cam._-_r_18.91993_-_semospe.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1396/projeto_de_lei_1754_2025_-_abre_credito_especial_exc._arrec._-__loc._hora_maq._cam._-_r_18.91993_-_semospe.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1754/2025 – Abre Crédito Especial por Excesso de Arrecadação no valor de R$ 18.919,93 – Transferências Especiais – Custeio – Locação de Horas Máquinas.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1397/projeto_de_lei_1755_2025_-_abre_credito_especial_rec._vinc._-_esc._tempo_integ._-_r_7.71200_-_semed.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1397/projeto_de_lei_1755_2025_-_abre_credito_especial_rec._vinc._-_esc._tempo_integ._-_r_7.71200_-_semed.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1755/2025 – Abre Crédito Especial por Recurso Vinculado no valor de R$ 7.712,00 – Escola em Tempo Integral - SEMED.</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1398/projeto_de_lei_1756_2025_-_abre_credito_especial_rec._vinc._-_conv_306-2025_-_fitha_2025_-_r_236.02320_-_semospe.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1398/projeto_de_lei_1756_2025_-_abre_credito_especial_rec._vinc._-_conv_306-2025_-_fitha_2025_-_r_236.02320_-_semospe.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1756/2025 – Abre Crédito Especial por Recurso Vinculado no valor de R$ 236.023,20 – Termo de Convênio nº 306/2025/PGE-DERADM – FITHA 2025 - SEMOSPE</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1403/projeto_de_lei_1758_2025_-_abre_credito_especial_anul._dot._-_rest._rec._expofelipe_-_r_18.05629_-_semcelt.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1403/projeto_de_lei_1758_2025_-_abre_credito_especial_anul._dot._-_rest._rec._expofelipe_-_r_18.05629_-_semcelt.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1758/2025 – Abre Crédito Especial por Anulação Parcial e/ou Total da Dotação no valor de R$ 18.056,29 – Devolução saldo de Convênio 11ª EXPOFELIPE – SEMCELT.</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1404/projeto_de_lei_1759_2025_-_abre_credito_adic._suplem._por_anu._dot._-_manut._ativ._semed_-_r_335.00000_-_semed.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1404/projeto_de_lei_1759_2025_-_abre_credito_adic._suplem._por_anu._dot._-_manut._ativ._semed_-_r_335.00000_-_semed.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1759/2025 – Abre Crédito Adicional Suplementar por Anulação Parcial e/ou Total da Dotação no valor de R$ 335.000,00 – Manutenção das Atividades da Secretaria de Educação – SEMED.</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1405/projeto_de_lei_1760_2025_-_dispoe_refor._adm._-_remanejamento_-_man._semast_-_r_118.00000_-_semast.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1405/projeto_de_lei_1760_2025_-_dispoe_refor._adm._-_remanejamento_-_man._semast_-_r_118.00000_-_semast.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1760/2025 – Abre Crédito sobre Reformulação Administrativa - Remanejamento no valor de R$ 118.000,00 – Manutenção das Atividades da Secretaria de Assistência Social – SEMAST.</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1406/projeto_de_lei_1761_2025_-_abre_credito_adic._suplem._por_anu._dot._-_manut._ativ._semospe_-_r_126.00000_-_semospe.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1406/projeto_de_lei_1761_2025_-_abre_credito_adic._suplem._por_anu._dot._-_manut._ativ._semospe_-_r_126.00000_-_semospe.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1761/2025 – Abre Crédito Adicional Suplementar por anulação parcial e/ou total de dotação no valor de R$ 126.000,00 – Manutenção das Atividades da Secretaria de Obras e Serviços Públicos – SEMOSPE.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1407/projeto_de_lei_1762_2025_-_abre_credito_adic._suplem._por_sup._fin._-_abert._manut._est._-_r_150.00000_-_semospe.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1407/projeto_de_lei_1762_2025_-_abre_credito_adic._suplem._por_sup._fin._-_abert._manut._est._-_r_150.00000_-_semospe.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1762/2025 – Abre Crédito Adicional Suplementar por superávit financeiro no valor de R$ 150.000,00 – Manutenção de Estradas Vicinais, Pontes e Bueiros – SEMOSPE.</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1408/projeto_de_lei_1763_2025_-_abre_credito_adic._suplem._por_anu._dot._-_manut._ativ._semap_-_r_48.00000_-_semap.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1408/projeto_de_lei_1763_2025_-_abre_credito_adic._suplem._por_anu._dot._-_manut._ativ._semap_-_r_48.00000_-_semap.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1763/2025 – Abre Crédito Adicional Suplementar por anulação parcial e/ou total de dotação no valor de R$ 48.000,00 – Manutenção das Atividades da Secretaria de Agricultura – SEMAP.</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1412/projeto_de_lei_1764_2025_-_abre_credito_especial_superavit_finan._-_semece_-_r_16.65824_-_semece._ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1412/projeto_de_lei_1764_2025_-_abre_credito_especial_superavit_finan._-_semece_-_r_16.65824_-_semece._ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1764/2025 – Dispõe sobre CRÉDITO ESPECIAL Superávit Financeiro ao Orçamento vigente no valor de R$ 16.658,24 – Secretaria de Educação – SEMECE.</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1413/projeto_de_lei_1765_2025_-_abre_credito_especial_superavit_financ._-_sec._saude_-_r_5.06377_-_sec._saude._ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1413/projeto_de_lei_1765_2025_-_abre_credito_especial_superavit_financ._-_sec._saude_-_r_5.06377_-_sec._saude._ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1765/2025 – Dispõe sobre CRÉDITO ESPECIAL Superávit Financeiro ao Orçamento vigente no valor de R$ 5.063,77– Secretaria de Saúde.</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1414/projeto_de_lei_1766_2025_-_abre_credito_esp._exc._arrecad._fundeb_vaar_-_r_31.41841_-_semece._ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1414/projeto_de_lei_1766_2025_-_abre_credito_esp._exc._arrecad._fundeb_vaar_-_r_31.41841_-_semece._ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1766/2025 – Dispõe sobre CRÉDITO ESPECIAL excesso de arrecadação ao Orçamento vigente no valor de R$ 31.418,41 – Secretaria de Educação – SEMECE.</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1415/projeto_de_lei_1767_2025_-_dispoe_sobre_refor._adm._-_transposicao_-_r_69.45250_-_semece._ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1415/projeto_de_lei_1767_2025_-_dispoe_sobre_refor._adm._-_transposicao_-_r_69.45250_-_semece._ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1767/2025 – Dispõe sobre REFORMULAÇÃO ADMINISTRATIVA ao Orçamento vigente por meio de Transposição no valor de R$ 69.452,50 – Secretaria de Educação – SEMECE.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1416/projeto_de_lei_1768_2025_-_abre_credito_esp._por_superavit_financeiro_-_r111.00000_-__gabinete_prefeito._ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1416/projeto_de_lei_1768_2025_-_abre_credito_esp._por_superavit_financeiro_-_r111.00000_-__gabinete_prefeito._ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1768/2025 – Dispõe sobre CRÉDITO ADICIONAL SUPLEMENTAR Superávit Financeiro no valor de R$ 111.000 – Gabinete do Prefeito.</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1417/projeto_de_lei_municipal_n_1769_2025_-_autoriza_o_poder_executivo_municipal_a_disciplinar_as_ferias_e_recesso_escolar_da_educacao_basica_.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1417/projeto_de_lei_municipal_n_1769_2025_-_autoriza_o_poder_executivo_municipal_a_disciplinar_as_ferias_e_recesso_escolar_da_educacao_basica_.pdf</t>
   </si>
   <si>
     <t>‘’Autoriza o Poder Executivo Municipal a disciplinar as férias escolares da educação básica do município de São Felipe D’Oeste e dá outras providências’’.</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1418/projeto_de_lei__1770_2025_-_abre_cred._esp._rec._vinc._-_3a_mandionana_-_r_50.00000_-_semcelt.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1418/projeto_de_lei__1770_2025_-_abre_cred._esp._rec._vinc._-_3a_mandionana_-_r_50.00000_-_semcelt.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1770/2025 – Abre Crédito Especial por Recurso Vinculado no valor de R$ 50.000,00 – Realização da 3ª Mandionana – SEMCELT.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1419/projeto_de_lei_1771_2025_-_abre_credito_especial_anul._dot._-_contrap._3a_mandionana_-_r_23589_-_semcelt.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1419/projeto_de_lei_1771_2025_-_abre_credito_especial_anul._dot._-_contrap._3a_mandionana_-_r_23589_-_semcelt.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1771/2025 – Abre Crédito Especial por Anulação Parcial e/ou Total de dotação no valor de R$ 235,89 – Contrapartida para a Realização da 3ª Mandionana – SEMCELT.</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1422/projeto_de_lei_1772_2025_-_dispoe_sobre_refor._adm._-_transposicao_-_man._estr._ponte_bueiros_-_r_90.00000_-_semospe.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1422/projeto_de_lei_1772_2025_-_dispoe_sobre_refor._adm._-_transposicao_-_man._estr._ponte_bueiros_-_r_90.00000_-_semospe.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1772/2025 – Dispõe sobre Reformulação Administrativa no valor de R$ 90.000,00 – Abertura e Manutenção de Pontes, Bueiros e Estradas Vicinais - SEMOSPE.</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1423/projeto_de_lei_1773_2025_-_dispoe_sobre_refor._adm._-_transposicao_-_man._desp._fundeb_30_e_70_-_r_179.00000_-_semed.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1423/projeto_de_lei_1773_2025_-_dispoe_sobre_refor._adm._-_transposicao_-_man._desp._fundeb_30_e_70_-_r_179.00000_-_semed.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1773/2025 – Dispõe sobre Reformulação Administrativa no valor de R$ 179.000,00 – Manutenção Despesas FUNDEB 30% e 70% - SEMED.</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1424/projeto_de_lei_1774_2025_-_abre_credito_adic._suplem._por_anul_dot._-_manut._semed_5_e_25_-_r_177.00000_-_semed.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1424/projeto_de_lei_1774_2025_-_abre_credito_adic._suplem._por_anul_dot._-_manut._semed_5_e_25_-_r_177.00000_-_semed.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1774/2025 – Abre Crédito Adicional Suplementar por Anulação Parcial e/ou Total de Dotação no valor de R$ 177.000,00 – Manutenção da SEMED 5% e 25% - SEMED.</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1425/projeto_de_lei_1775_2025_-_abre_credito_adic._suplem._exc._arrec._-_manut._gabinete_-_r_335.00000_-_gab.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1425/projeto_de_lei_1775_2025_-_abre_credito_adic._suplem._exc._arrec._-_manut._gabinete_-_r_335.00000_-_gab.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1775/2025 – Abre Crédito Adicional Suplementar por Excesso de Arrecadação no valor de R$ 335.000,00 – Manutenção do Gabinete - GAB</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1426/projeto_de_lei_1776_2025_-_abre_credito_especial_rec._vinc.._-_custeio_piso_at._prim._port._7447_-_r_200.00000_-_semusa.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1426/projeto_de_lei_1776_2025_-_abre_credito_especial_rec._vinc.._-_custeio_piso_at._prim._port._7447_-_r_200.00000_-_semusa.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1776/2025 – Abre Crédito Especial por Recurso Vinculado no valor de R$ 200.000,00 – Custeio Increm. Ao Piso da Atenção Primária – PAP FNS - SEMUSA.</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1427/projeto_de_lei_1777_2025_-_dispoe_sobre_refor._adm._-_transposicao_-_desp._adm._legisl._-_r_5.46542_-_camara.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1427/projeto_de_lei_1777_2025_-_dispoe_sobre_refor._adm._-_transposicao_-_desp._adm._legisl._-_r_5.46542_-_camara.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1777/2025 – Dispõe sobre Reformulação Administrativa - Transposição no valor de R$ 5.465,42 – Despesas Administrativas Legislativas - Câmara.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1428/projeto_de_lei_1778_2025_-_abre_credito_adic._suplem._por_anul_dot._-_desp._adm._legisl._-_r_8.38458_-_camara.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1428/projeto_de_lei_1778_2025_-_abre_credito_adic._suplem._por_anul_dot._-_desp._adm._legisl._-_r_8.38458_-_camara.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1778/2025 – Abre Crédito Adicional Suplementar por Anulação Parcial e/ou Total de Dotação no valor de R$ 8.384,58 – Despesas Administrativas Legislativo - Câmara.</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1429/projeto_de_lei_1779_2025_-_dispoe_sobre_refor._adm._-_transposicao_-_natal_luz_-_r_55.30042_-_semcelt.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1429/projeto_de_lei_1779_2025_-_dispoe_sobre_refor._adm._-_transposicao_-_natal_luz_-_r_55.30042_-_semcelt.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1779/2025 – Dispõe sobre Reformulação Administrativa - Transposição no valor de R$ 55.300,42 – Realização Natal Luz - SEMCELT.</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1430/projeto_de_lei_1780_2025_-_cria_a_vaga_de_psicologo_semusa_e_autoriza_exclusao_vaga_proc._seletivo_simplificado.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1430/projeto_de_lei_1780_2025_-_cria_a_vaga_de_psicologo_semusa_e_autoriza_exclusao_vaga_proc._seletivo_simplificado.ass.pdf</t>
   </si>
   <si>
     <t>“Cria o cargo efetivo de Psicólogo_x000D_
 vinculado à Secretaria Municipal de Saúde do_x000D_
 Município de São Felipe d’Oeste – RO e autoriza_x000D_
 sua convocação mediante aproveitamento de_x000D_
 candidato aprovado no Concurso Público nº_x000D_
 001/2024-PMSFO/RO e dá outras providências.”</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1431/projeto_de_lei_1781_2025_-_abre_credito_adic._suplem._por_sup._fin._-_contrib_pasep_-_r_100.00000_-_semaf.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1431/projeto_de_lei_1781_2025_-_abre_credito_adic._suplem._por_sup._fin._-_contrib_pasep_-_r_100.00000_-_semaf.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1781/2025 – Abre Crédito Adicional Suplementar por Superávit Financeiro no valor de R$ 100.000,00 – Contribuição ao PASEP - SEMAF.</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1437/projeto_de_lei_1782_2025_-_dispoe_sobre_refor._adm._-_transposicao_-_abert._estr._vic._pontes_e_bueiros_-_r_93.05600_-_semospe.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1437/projeto_de_lei_1782_2025_-_dispoe_sobre_refor._adm._-_transposicao_-_abert._estr._vic._pontes_e_bueiros_-_r_93.05600_-_semospe.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1782/2025 – Dispõe sobre Reformulação Administrativa no valor de R$ 93.059,00 – Abertura e Manutenção de Estradas Vicinais, Pontes e Bueiros - SEMOSPE.</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1438/projeto_de_lei_1783_2025_-_abre_credito_especial_sup._fin._-_reprogram._saldos_port._gmms_7897-2025_-_r_236.90191_-_semusa.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1438/projeto_de_lei_1783_2025_-_abre_credito_especial_sup._fin._-_reprogram._saldos_port._gmms_7897-2025_-_r_236.90191_-_semusa.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1783/2025 – Dispõe sobre Crédito Especial por Superávit Financeiro no valor de R$ 236.901,91 – Reprogramação de saldos – LC nº 217/205 e Portaria MS/GM 7897/2025 – SEMUSA.</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1439/projeto_de_lei_1784_2025_-_abre_credito_especial_sup._fin._-_reprogram._saldos_port._gmms_7897-2025_-_r_72.52783_-_semusa.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1439/projeto_de_lei_1784_2025_-_abre_credito_especial_sup._fin._-_reprogram._saldos_port._gmms_7897-2025_-_r_72.52783_-_semusa.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1784/2025 – Dispõe sobre Crédito Especial por Superávit Financeiro no valor de R$ 72.527,83 – Reprogramação de saldos – LC nº 217/205 e Portaria MS/GM 7897/2025 – SEMUSA.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1440/projeto_de_lei_1785_2025_-_abre_credito_especial_sup._fin._-_reprogram._saldos_port._gmms_7897-2025_-_r_270.56504_-_semusa.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1440/projeto_de_lei_1785_2025_-_abre_credito_especial_sup._fin._-_reprogram._saldos_port._gmms_7897-2025_-_r_270.56504_-_semusa.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1785/2025 – Dispõe sobre Crédito Especial por Superávit Financeiro no valor de R$ 270.565,04 – Reprogramação de saldos – LC nº 217/205 e Portaria MS/GM 7897/2025 – SEMUSA.</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1441/projeto_de_lei_1786_2025_-_dispoe_sobre_refor._adm._-_transposicao_-_realiz._reveillon_-_r_35.48622_-_semcelt.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1441/projeto_de_lei_1786_2025_-_dispoe_sobre_refor._adm._-_transposicao_-_realiz._reveillon_-_r_35.48622_-_semcelt.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1786/2025 – Dispõe sobre Reformulação Administrativa no valor de R$ 35.486,22 – Realização do Reveillon – SEMCELT.</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1442/projeto_de_lei_1787_2025_-_dispoe_sobre_refor._adm._-_transposicao_-_desp._adm._legisl._-_r_7.47600_-_camara.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1442/projeto_de_lei_1787_2025_-_dispoe_sobre_refor._adm._-_transposicao_-_desp._adm._legisl._-_r_7.47600_-_camara.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1787/2025 – Dispõe sobre Reformulação Administrativa no valor de R$ 7.476,00 – Despesas Administrativas Legislativas – Câmara.</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1443/projeto_de_lei_1788_2025_-_abre_credito_especial_sup._fin._-_ref._e_ampl._esc._orlindo_-_r_63.38473_-_semed.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1443/projeto_de_lei_1788_2025_-_abre_credito_especial_sup._fin._-_ref._e_ampl._esc._orlindo_-_r_63.38473_-_semed.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1788/2025 – Dispõe sobre Crédito Especial por Superávit Financeiro no valor de R$ 63.384,73 – Devolução de saldos Reforma e Ampliação Escola Orlindo – SEMED.</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1444/projeto_de_lei_1789_2025_-_abre_credito_especial_exc._arrecad._-_ref._e_ampl._esc._orlindo_-_r_13.87364_-_semed.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1444/projeto_de_lei_1789_2025_-_abre_credito_especial_exc._arrecad._-_ref._e_ampl._esc._orlindo_-_r_13.87364_-_semed.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1789/2025 – Dispõe sobre Crédito Especial por Excesso de Arrecadação no valor de R$ 13.873,64 – Devolução de saldos Reforma e Ampliação Escola Orlindo – SEMED.</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1449/projeto_de_lei_1790_2025_-_dispoe_sobre_uso_de_veiculos_oficiais.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1449/projeto_de_lei_1790_2025_-_dispoe_sobre_uso_de_veiculos_oficiais.ass.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o uso de veículos oficiais da 	administração pública municipal de São Felipe 	d’Oeste e dá outras providências”.</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1447/projeto_de_lei_1791_2025_-_abre_credito_especial_rec._vinc.._-_aquis._onibus_escolar_tc_no_986645-4_-_r_496.65534_-_semed.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1447/projeto_de_lei_1791_2025_-_abre_credito_especial_rec._vinc.._-_aquis._onibus_escolar_tc_no_986645-4_-_r_496.65534_-_semed.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1791/2025 – Dispõe sobre Crédito Especial por Recurso Vinculado no valor de R$ 496.655,34 – Aquisição de ônibus escolar rural – TC nº 986645-4 - FNDE – SEMED.</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1448/projeto_de_lei_1792_2025_-_abre_credito_especial_anul._dot._-_contrapartida_aquis._onibus_escolar_tc_no_986645-4_-_r_49715_-_semed.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1448/projeto_de_lei_1792_2025_-_abre_credito_especial_anul._dot._-_contrapartida_aquis._onibus_escolar_tc_no_986645-4_-_r_49715_-_semed.ass.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1792/2025 – Dispõe sobre Crédito Especial por Anulação Parcial e/ou total de anulação no valor de R$ 497,15 – Contrapartida para a aquisição de ônibus escolar rural – TC nº 986645-4 - FNDE – SEMED.</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1450/projeto_de_lei_1793_2025_-_altera_a_meta_do_resultado_primario.ass.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1450/projeto_de_lei_1793_2025_-_altera_a_meta_do_resultado_primario.ass.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE a ALTERAÇÃO DA META DE RESULTADO PRIMÁRIO e NOMINAL DISPOSTO PELA LEI MUNICIPAL nº. 1455/2024 LEI DE DIRETRIZES ORÇAMENTARIAS PARA O EXERCÍCIO DE 2025, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Câmara Municipal de São Felipe D'Oeste - CMSF</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1213/projeto_resolucao_no_12-2025_altera_a_resolucao_n.o_4_de_2023_no_que_diz_respeito_a_carga_horaria_remuneracao_dos_cargos_tecnicos_e_da_outras_providencias.docx</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1213/projeto_resolucao_no_12-2025_altera_a_resolucao_n.o_4_de_2023_no_que_diz_respeito_a_carga_horaria_remuneracao_dos_cargos_tecnicos_e_da_outras_providencias.docx</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO N.º 4 DE 2023 NO QUE DIZ RESPEITO À CARGA HORÁRIA, REMUNERACÃO DOS CARGOS TÉCNICOS E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>CÂMARA MUNICIPAL DE SÃO FELIPE D'OESTE - CMSF</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO N.º 13/2025, QUE "ALTERA A RESOLUÇÃO N.º 4 DE 2023 NO QUE DIZ RESPEITO AO GRAU DE ESCOLARIDADE DO CARGO DE SECRETÁRIO LEGISLATIVO E DA OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1263/projeto_de_resolucao_no_14.2025_-_diarias.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1263/projeto_de_resolucao_no_14.2025_-_diarias.pdf</t>
   </si>
   <si>
     <t>O presente Projeto de Resolução tem por objetivo vincular os valores das diárias ao parâmetro econômico da Unidade Padrão Fiscal (UPF) do Estado de Rondônia, estabelecendo um critério mais dinâmico e atualizado para a sua fixação. A medida visa conferir maior previsibilidade, transparência e equilíbrio financeiro na gestão dos recursos públicos, além de garantir a justa compensação das despesas incorridas pelos agentes públicos no desempenho de suas atribuições.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1400/15_projeto_de_resolucao_regulamento_lgpd.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1400/15_projeto_de_resolucao_regulamento_lgpd.pdf</t>
   </si>
   <si>
     <t>EMENTA: "Regulamenta a aplicação da Lei Federal nº 13.709, de 14 de agosto de 2018 – Lei Geral de Proteção de Dados Pessoais (LGPD) – no âmbito da Câmara Municipal de São Felipe D’Oeste".</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
     <t>DEC</t>
   </si>
   <si>
     <t>Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2023/1260/01199_24_decisao-463_apl-tc_00241_24.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2023/1260/01199_24_decisao-463_apl-tc_00241_24.pdf</t>
   </si>
   <si>
     <t>Prestação  de Conta Referente ao Exercício de 2023.</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1391/projeto_de_decreto_legislativo_2_-_titulo_cidadao_honorario_sao_felipe.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1391/projeto_de_decreto_legislativo_2_-_titulo_cidadao_honorario_sao_felipe.pdf</t>
   </si>
   <si>
     <t>DECRETO LEGISLATIVO Nº 2/2025- Concede Título de Cidadã Honorária do Município de SÃO FELIPE D’OESTE a Excelentíssima Senhora Deputada Federal, Silvia Cristina Amâncio Chagas.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>ATA DE REUNIÃO EXTRAORDINÁRIA</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1226/ata_eletronica_da_1a_extraordinaria_da_1a_sessao_legislativa_da_8a_legislatura.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1226/ata_eletronica_da_1a_extraordinaria_da_1a_sessao_legislativa_da_8a_legislatura.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 1ª Extraordinária da 1ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1227/ata_eletronica_da_2a_extraordinaria_da_1a_sessao_legislativa_da_8a_legislatura.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1227/ata_eletronica_da_2a_extraordinaria_da_1a_sessao_legislativa_da_8a_legislatura.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 2ª Extraordinária da 1ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1304/ata_eletronica_da_5a_extraordinaria_da_1a_sessao_legislativa_da_8a_legislatura.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1304/ata_eletronica_da_5a_extraordinaria_da_1a_sessao_legislativa_da_8a_legislatura.pdf</t>
   </si>
   <si>
     <t>5° ATA EXTRAORDINÁRIA</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1327/ata_eletronica_da_6a_extraordinaria_da_1a_sessao_legislativa_da_8a_legislatura.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1327/ata_eletronica_da_6a_extraordinaria_da_1a_sessao_legislativa_da_8a_legislatura.pdf</t>
   </si>
   <si>
     <t>6° Ata Extraordinária</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1329/ata_eletronica_da_7a_extraordinaria_da_1a_sessao_legislativa_da_8a_legislatura.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1329/ata_eletronica_da_7a_extraordinaria_da_1a_sessao_legislativa_da_8a_legislatura.pdf</t>
   </si>
   <si>
     <t>7° Ata Extraordinária</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1363/ata_eletronica_da_8a_extraordinaria_da_2a_sessao_legislativa_da_8a_legislatura.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1363/ata_eletronica_da_8a_extraordinaria_da_2a_sessao_legislativa_da_8a_legislatura.pdf</t>
   </si>
   <si>
     <t>8° ATA EXTRAORDINÁRIA</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1364/ata_eletronica_da_9a_extraordinaria_da_2a_sessao_legislativa_da_8a_legislatura.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1364/ata_eletronica_da_9a_extraordinaria_da_2a_sessao_legislativa_da_8a_legislatura.pdf</t>
   </si>
   <si>
     <t>9° ATA EXTRAORDINÁRIA</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1402/ata_eletronica_da_10a_extraordinaria_da_2a_sessao_legislativa_da_8a_legislatura.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1402/ata_eletronica_da_10a_extraordinaria_da_2a_sessao_legislativa_da_8a_legislatura.pdf</t>
   </si>
   <si>
     <t>10° ATA EXTRAORDINÁRIA</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1411/ata_eletronica_da_11a_extraordinaria_da_2a_sessao_legislativa_da_8a_legislatura.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1411/ata_eletronica_da_11a_extraordinaria_da_2a_sessao_legislativa_da_8a_legislatura.pdf</t>
   </si>
   <si>
     <t>11 ATA Extraordinária</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1421/ata_eletronica_da_12a_extraordinaria_da_2a_sessao_legislativa_da_8a_legislatura.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1421/ata_eletronica_da_12a_extraordinaria_da_2a_sessao_legislativa_da_8a_legislatura.pdf</t>
   </si>
   <si>
     <t>12° ATA Extraordinária</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
     <t>ATA DE REUNIÃO ORDINÁRIA</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1276/ata_ordinaria_11.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1276/ata_ordinaria_11.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 11ª Ordinária da 1ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1275/ata_ordinaria_12.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1275/ata_ordinaria_12.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 12ª Ordinária da 1ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1282/ata_ordinaria_14.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1282/ata_ordinaria_14.pdf</t>
   </si>
   <si>
     <t>ATA 14° SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1289/ata_ordinaria_15.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1289/ata_ordinaria_15.pdf</t>
   </si>
   <si>
     <t>ATA Ordinária 15° Sessão Ordinária</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1299/ata_ordinaria_16.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1299/ata_ordinaria_16.pdf</t>
   </si>
   <si>
     <t>ATA Ordinária 16°</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1303/ata_ordinaria_17.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1303/ata_ordinaria_17.pdf</t>
   </si>
   <si>
     <t>17° ATA ORDINÁRIA</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1305/ata_ordinaria_18.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1305/ata_ordinaria_18.pdf</t>
   </si>
   <si>
     <t>18° ATA ORDINÁRIA</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1326/ata_ordinaria_19.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1326/ata_ordinaria_19.pdf</t>
   </si>
   <si>
     <t>19° Ata Ordinária</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1328/ata_ordinaria_20.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1328/ata_ordinaria_20.pdf</t>
   </si>
   <si>
     <t>20° Ata Ordinária</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1334/ata_ordinaria_21.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1334/ata_ordinaria_21.pdf</t>
   </si>
   <si>
     <t>21° Ata Ordinária</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1358/ata_ordinaria_22.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1358/ata_ordinaria_22.pdf</t>
   </si>
   <si>
     <t>22° ATA Ordinária</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1362/ata_ordinaria_23.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1362/ata_ordinaria_23.pdf</t>
   </si>
   <si>
     <t>23° ATA ORDINÁRIA</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1368/ata_ordinaria_24.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1368/ata_ordinaria_24.pdf</t>
   </si>
   <si>
     <t>24° ATA ORDINÁRIA</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1382/ata_ordinaria_25.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1382/ata_ordinaria_25.pdf</t>
   </si>
   <si>
     <t>25° ATA Ordinária</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>26° ATA Ordinária</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1388/ata_ordinaria_27.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1388/ata_ordinaria_27.pdf</t>
   </si>
   <si>
     <t>27° ATA ORDINÁRIA</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1390/ata_ordinaria_28.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1390/ata_ordinaria_28.pdf</t>
   </si>
   <si>
     <t>28° ATA Ordinária</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1399/ata_ordinaria_29.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1399/ata_ordinaria_29.pdf</t>
   </si>
   <si>
     <t>29° ATA Ordinária</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1401/ata_ordinaria_30.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1401/ata_ordinaria_30.pdf</t>
   </si>
   <si>
     <t>30° ATA ORDINÁRIA</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1409/ata_ordinaria_31.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1409/ata_ordinaria_31.pdf</t>
   </si>
   <si>
     <t>31° ATA ORDINARIA</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1410/ata_ordinaria_32.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1410/ata_ordinaria_32.pdf</t>
   </si>
   <si>
     <t>32° ATA Ordinária</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1420/ata_ordinaria_33.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1420/ata_ordinaria_33.pdf</t>
   </si>
   <si>
     <t>33° ATA Ordinária</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1435/ata_ordinaria_34.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1435/ata_ordinaria_34.pdf</t>
   </si>
   <si>
     <t>34° ATA Ordinária</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1436/ata_ordinaria_35.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1436/ata_ordinaria_35.pdf</t>
   </si>
   <si>
     <t>35° ATA Ordinária</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1434/ata_ordinaria_37.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1434/ata_ordinaria_37.pdf</t>
   </si>
   <si>
     <t>37° ATA Ordinária</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1446/ata_ordinaria_38.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1446/ata_ordinaria_38.pdf</t>
   </si>
   <si>
     <t>38° ATA Ordinária</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
     <t>Aut</t>
   </si>
   <si>
     <t>Autógrafos</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1234/autografo_012_projeto__1626.2025.docx</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1234/autografo_012_projeto__1626.2025.docx</t>
   </si>
   <si>
     <t>Súmula: Projeto de lei n°. 1626/2025 que "Abre Crédito especial por Superávit _x000D_
 Financeiro no valor de R$ 254.954,79 - Constr. Inst. Med. Seg. Incêndio e Pânico -_x000D_
 hospital Municipal - SEMUSA e dá Outras Providências".</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
     <t>Súmula: Projeto de Lei n°. 1627/2025 que "Abre Crédito Especial por Superávit _x000D_
 Financeiro no valor de R$ 47.341,57 - Reforma da UBS São Felipe - SEMUSA e dá_x000D_
 Outras Providências".</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1236/autografo_014_projeto__1628.2025.docx</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1236/autografo_014_projeto__1628.2025.docx</t>
   </si>
   <si>
     <t>Súmula: Projeto de Lei n°. 1628/2025 que "Abre Crédito Adicional Suplementar por _x000D_
 Superávit financeiro no valor de R$ 198.000,00 - Manutenção de Iluminação Pública- _x000D_
 SEMOSPE e dá Outras Providências".</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1237/autografo_015_projeto__1629.2025.docx</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1237/autografo_015_projeto__1629.2025.docx</t>
   </si>
   <si>
     <t>Súmula: Projeto de Lei n°. 1629/2025 que "Abre Crédito Especial por Superávit _x000D_
 Financeiro no valor de R$ 500.000,00 - Locação de horas Máquinas - SEMOSPE e dá _x000D_
 outras providências".</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1238/autografo_016_projeto__1630.2025.docx</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1238/autografo_016_projeto__1630.2025.docx</t>
   </si>
   <si>
     <t>Súmula: Projeto de Lei n°. 1630/2025 que "Abre Crédito Especial por Superávit Financeiro _x000D_
 no valor de R$ 164.772,64 - Ampliação da Capela Mortuária - Gabinete e dá outras Providências".</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1239/autografo_017_projeto__1631.2025.docx</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1239/autografo_017_projeto__1631.2025.docx</t>
   </si>
   <si>
     <t>Súmula: Projeto de Lei n°. 1631/2025 que "Abre Crédito Especial por Superávit _x000D_
 Financeiro no valor de R$ 200.000,00 - Aquisição de Consultório Odontológico _x000D_
 completo SEMUSA e dá Outras Providências".</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1243/autografo_018_projeto__1633.2025.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1243/autografo_018_projeto__1633.2025.pdf</t>
   </si>
   <si>
     <t>Sumula: Projeto de Lei nº. 1633, que "Autoriza o Poder executivo a efetuar a Reestruturação de vencimentos básicos dos servidores públicos do município de São Felipe D'Oeste e dá outras providências".</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1244/autografo_019_projeto__1634.2025.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1244/autografo_019_projeto__1634.2025.pdf</t>
   </si>
   <si>
     <t>SUMULA: Projeto de Lei nº. 1634, que "Altera o Vencimento Básico do Cargo de Professor, da Prefeitura do Município de São Felipe D'Oeste/RO e dá outras providências".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3173,67 +3173,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1445/indicacao_no_01-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1365/01-_mocao_de_aplausos_para_alfredo.docx.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1432/02-_mocao_de_aplausos_telmicio.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1433/03-_mocao_de_escola_orlindo_goncalves_rocha.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1224/projeto_de_lei__1615_2025_-_abre_credito_esp._por_superavit_financeiro_-_programa_ir_e_vir_devol_saldo_-_r_38.63071_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1215/projeto_de_lei__1616_2025_-_abre_credito_esp._por_recurso_vinculado_-_constr._predio_cons._tut._-_r_600.00000_-_gabinete.ass.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1216/projeto_de_lei__1617_2025_-_abre_credito_esp._por_anulacao_de_dotacao_-_contrapartida_const._predio_cons._tutelar_-_r_35.86088_-_gabinete.ass.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1217/projeto_de_lei__1618_2025_-_abre_credito_esp._por_superavit_financeiro_-_aquis._de_ambulancia_-_port._ms-gm_1483-2021_-_r_293.69963_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1218/projeto_de_lei__1619_2025_-_abre_credito_esp._por_superavit_financeiro_-_aquis._equip._-_port._gm-ms_3764-2024_-_r_89.98600_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1219/projeto_de_lei__1620_2025_-_abre_credito_esp._por_superavit_financeiro_-_aquis._equipam._port._ms-gm_3817-2024_-_r_28.45600_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1220/projeto_de_lei__1621_2025_-_abre_credito_esp._por_superavit_financeiro_-_increm._temp._custeio_serv._aps_-_port._ms-gm_3594-2024_-_r_503.96281_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1221/projeto_de_lei__1622_2025_-_abre_credito_esp._por_superavit_financeiro_-_increm._temp._custeio_mac_-_port._ms-gm_3604-2024_-_r_206.79300_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1222/projeto_de_lei__1623_2025_-_abre_credito_esp._por_superavit_financeiro_-_increm._temp._custeio_mac_-_port._ms-gm_4999-2024_-_r_12.94900_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1223/projeto_de_lei__1624_2025_-_abre_credito_adic._suplem._por_superavit_financ._manut._desp._fundeb_30_-_r_253.76900_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1225/projeto_de_lei_1625-2025_-_cria_o_cargo_efetivo_de_pregoeiro-agente_de_contratacao.ass.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1228/projeto_de_lei__1626_2025_-_abre_credito_esp._por_superavit_financeiro_-_transf._esp._constr._inst._med._seg._incendio_e_panico_hospital_mun._-_r_254.95479_-_semusa.ass.pdf.crdownload" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1229/projeto_de_lei__1627_2025_-_abre_credito_esp._por_superavit_financeiro_-_reforma_ubs_sao_felipe_-_r_47.34157_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1230/projeto_de_lei__1628_2025_-_abre_credito_adic._suplem._por_superavit_financ._-_manut._ilum._publica_-_r_198.00000_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1231/projeto_de_lei__1629_2025_-_abre_credito_esp._por_superavit_financeiro_-_locacao_de_horas_maquinas_-_r_500.00000_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1240/projeto_de_lei__1632_2025_-_abre_credito_esp._por_recurso_vinculado_-_prog._ir_e_vir_-_transporte_escolar_-_r_2.560.44443_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1241/projeto_de_lei_1633_2025_-_autoriza_a_reestruturacao_de_vencimentos_-_salario_minimo_como_base.ass.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1242/projeto_de_lei_1634_2025_-_autoriza_o_pagamento_piso_nacional_professores.ass.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1245/projeto_de_lei__1635_2025_-_abre_credito_esp._por_superavit_financeiro_-_transf._esp._constr._inst._med._seg._incendio_e_panico_hospital_mun._-_r_279.10900_-_semusa.ass.pdf.crdownload" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1246/projeto_de_lei__1636_2025_-_abre_credito_esp._por_anulacao_de_dotacao_-_devol._saldo_conv._10a_expofelipe_-_r_32.24318_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1248/projeto_de_lei__1637_2025_-_abre_credito_esp._por_superavit_financeiro_-_transf._esp._constr._inst._med._seg._incendio_e_panico_hospital_mun._-_r_24.15421_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1249/projeto_de_lei__1638_2025_-_criacao_e_extincao_de_cargos_fixa_novos_valores_e_outras_providencias_assinado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1250/projeto_de_lei_1639__2025_-_dispoe_sobre_a_concessaoo_de_diarias_e_ajuda_de_custo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1251/projeto_de_lei__1640_2025_-_abre_credito_esp._por_superavit_financeiro_-_conv._097seduc-pge2023_-_equip._-_semed_-_r_75.26340_-_semed.mesc..pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1252/projeto_de_lei__1641_2025_-_abre_credito_adic._suplem._por_superavit_financ._-_manut._estr._vic._pontes_e_bueiros_-_r_300.00000_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1254/projeto_de_lei__1642_2025_-_dispoe_sobre_reformulacao_adm._-_remanejamento_-_manut._fms_-_15_-_r_391.00000_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1255/projeto_de_lei__1643_2025_-_dispoe_sobre_reformulacao_adm._-_remanejamento_-_desp._adm._legislativas_-_r_145.44584_-_camara.ass.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1258/projeto_de_lei__1644_2025_-_abre_credito_esp._por_superavit_financeiro_-_transf._esp._reforma_e_ampl._predio_semed_-_r_322.30917_-_semed.mesc..pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1256/projeto_de_lei__1645_2025_-_adesivo_de_veiculo_-_2025.ass.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1257/projeto_de_lei__1646_2025__-_altera_o_valor_da_hora_maquina.ass.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1259/projeto_de_lei__1647_2025__-_altera_salario_base_da_categoria_de_agentes_comunitarios.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1261/projeto_de_lei__1649_2025_-_dispoe_ref._adm._-_transp._-_manut._fundeb_30_-_r_386.68000_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1262/projeto_de_lei__1650_2025_-_abre_credito_esp._por_superavit_financeiro_-_esc._em_tempo_integ._lei_14.640-fnde_-_r_136.48298_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1264/projeto_de_lei__1651_2025_-_abre_credito_esp._por_recurso_vinculado_-_conv._fed._mapa_-_972081-24_-_r_227.67200_-_semap.ass.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1265/projeto_de_lei__1652_2025_-_abre_cred._esp._por_anul._de_dot._-_contrapartida_conv._mapa_-_r_10.72800_-_semaf.ass.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1266/projeto_de_lei__1653_2025_-_abre_credito_esp._por_superavit_financeiro_-_conv._est._282seagri_-_trator_devol_saldo_-_r_23.17239_-_semap.ass.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1267/projeto_de_lei__1654_2025_-_dispoe_sobre_refor._adm._-_transferencia_-_ppcip_-_geone_-_r_25.94118_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1268/projeto_de_lei__1655_2025_-_dispoe_sobre_refor._adm._-_transferencia_-_ppcip_orlindo_-_r_26.73404_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1269/projeto_de_lei__1656_2025_-_abre_cred._esp._sup._fin._-_transf._esp._cust._-_prop._202226330005_-_ofic._cursos_-_r_26.55216_-_semaf.ass.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1270/projeto_de_lei__1657_2025_-_abre_credito_adic._suplem._por_sup._fin._manut._semospe_-_r_350.00000_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1271/projeto_de_lei__1658_2025_-_abre_credito_esp._por_super._fin._-_conv._194-2024-pge-seagri_-_agric._familiar_-_r_103.44302_-_semap.ass.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1272/projeto_de_lei__1659_2025_-_abre_credito_esp._por_super._fin._-_cust._estr._rede_suas_-_r_62.42549_-_semast.ass.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1273/projeto_de_lei__1660_2025_-_abre_credito_adic._suplem._por_sup._fin._-_expofelipe_-_r_490.00000_-_semcelt.ass.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1274/projeto_de_lei__1661_2025_-_abre_credito_por_rec._vinc._-_lei_aldir_blanc_-_r_49.44621_-_semcelt.ass.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1277/projeto_de_lei__1662_2025_-_autoriza_diarias_de_campo_-_campanhas_de_vacinacao.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1278/projeto_de_lei__1663_2025__-_dispoe_sobre_a_concessao_de_diarias_de_campo_-_obras.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1279/projeto_de_lei__1664_2025_-_abre_credito_esp._por_super._fin._-_conv._054-24-pge-2022der_-_bueiros_met._-_r_16.25900_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1280/projeto_de_lei__1665_2025_-_abre_cred._esp._por_super._fin._-_transf._esp._-_galeria_-_r_235.70687_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1281/projeto_de_lei__1666_2025__-_dispoe_sobre_o_cargo_de_procurador-geral.ass.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1283/projeto_de_lei__1667_2025_-_dispoe_sobre_refor._adm._-_remanejamento_-_man._semcelt_-_r_127.00000_-_semcelt.ass.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1284/projeto_de_lei__1668_2025_-_dispoe_sobre_refor._adm._-_remanejamento_-_abert._man._pontes_-_r_140.00000_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1285/projeto_de_lei__1669_2025_-_dispoe_sobre_refor._adm._-_remanejamento_-_man._semospe_-_r_80.00000_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1286/projeto_de_lei__1670_2025_-_dispoe_sobre_refor._adm._-_transposicao_-_mer._escolar_rec._propr._-_r_70.00000_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1288/projeto_de_lei__1671_2025_-_dispoe_s_abono_correcoes_e_folga_aniversario.ass.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1290/projeto_de_lei_1672-2025_-_denomina_o_predio_da_capela_mortuaria.ass.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1291/projeto_de_lei__1673_2025_-_dispoe_sobre_refor._adm._-_remanejamento_-_man._semap_-_r_20.00000_-_semap.ass.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1292/projeto_de_lei__1674_2025_-_dispoe_sobre_refor._adm._-_remanejamento_-_man._cons._tutel._-_r_40.00000_-_gabin.ass.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1293/projeto_de_lei__1675_2025_-_abre_cred._esp._por_super._fin._-_transf._esp._-_calcadas_-_r_2.700.00000_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1294/projeto_de_lei__1676_2025_-_dispoe_sobre_refor._adm._-_remanejamento_-_man._pres._e_cons._amb._-_r_13.00000_-_semap.ass.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1295/projeto_de_lei__1677_2025_-_abre_cred._esp._por_super._fin._-_aquis._notebooks_-_r_63.06564_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1296/projeto_de_lei__1678_2025_-_abre_cred._esp._por_super._fin._-_aquis._q._cacau_-_r_3.60319_-_semap.ass.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1297/projeto_de_lei__1679_2025_-_abre_cred._esp._por_super._fin._-_aquis._equip._agric._-_r_38.49407_-_semap.ass.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1298/projeto_de_lei__1680_2025_-_dispoe_s_multas_de_transitos_e_respons._dos_condutores.ass.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1300/projeto_de_lei__1681_2025_-_abre_cred._esp._rec._vinc._-_conv._est._11_expofelipe_-_r_300.00000_-_semcelt.ass.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1301/projeto_de_lei__1682_2025_-_abre_cred._esp._anul._dot.._-_contrap._conv._est._11_expofelipe_-_r_1.11100_-_semcelt.ass.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1302/projeto_de_lei__1683_2025_-_abre_cred._esp._rec._vinc._-_sus_fed._invest._estrut._at._esp._-_r_57.74000_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1310/projeto_de_lei_1684_2025_-_atualiza_o_programa_mais_producao.ass.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1307/projeto_de_lei_1685_2025_-_cria_a_funcao_gratificada_de_supervisao_escolar_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1308/projeto_de_lei__1686_2025_-_dispoe_sobre_refor._adm._-_remanejamento_-_man._semap_e_semcelt_-_r_30.00000_-_semap_e_semcelt.ass.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1309/projeto_de_lei__1687_2025_-_dispoe_sobre_refor._adm._-_transferencia_-_man._semaf_-_r_19.00000_-_semaf.ass.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1311/projeto_de_lei_1688-2025_-_autoriza_teste_seletivo_-_area_saude_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1312/projeto_de_lei_1689_2025_-_institui_a_cipaass.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1313/projeto_de_lei__1690_2025_-_abre_credito_adic._suplem._por_anul._dot._-_man._fms_15__-_r_395.00000_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1314/projeto_de_lei__1691_2025_-_dispoe_sobre_refor._adm._-_remanejamento_-_man._fms_15__-_r_250.00000_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1315/projeto_de_lei__1692_2025_-_dispoe_sobre_refor._adm._-_remanejamento_-_man._log._parques_jardins_-_r_90.00000_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1316/projeto_de_lei__1693_2025_-_abre_cred._esp._por_super._fin._-_transf._esp._const._pista_caminhada_-_r_1.102.94281_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1317/projeto_de_lei__1694_2025_-_abre_credito_esp._por_excesso_arrec._-_transf._esp._contrap._constr._pista_caminhada_-_r_57.03860_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1318/projeto_de_lei__1695_2025_-_abre_credito_adic._suplem._por_sup._fin._-_man._semospe_-_r_297.95912_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1319/projeto_de_lei__1696_2025_-_abre_cred._esp._por_rec._vinc._-_aquis._medic._-_resol._244-2025_sesau-cib_-_r_300.00000_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1320/projeto_de_lei_1697-2025_-_estabelece_ppa_2026-2029.ass.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1321/projeto_de_lei__1698_2025_-_abre_cred._esp._por_super._fin._-_cons._med._esp._conv._295-sesau-pge-2023_-_r_381.21030_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1322/projeto_de_lei__1699_2025_-_abre_credito_esp._exc._arrec._-_contrapartida_cons._med._esp.__-_r_5.65614_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1323/projeto_de_lei__1700_2025_-_abre_cred._esp._anul._dot._-_comp._conv._cons._med._esp._-_r_361.24022_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1325/projeto_de_lei__1701_2025_-_dispoe_sobre_refor._adm._-_transposicao_-_desp._adm._pessoal_-_r_20.00000_-_camara.ass.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1330/projeto_de_lei_1702-2025_-_cria_o_conselho_municipal_de_turismo_-_comtur.ass.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1332/projeto_de_lei_1703_2025_-_revoga_a_lei_municipal_1578-2025_e_autoriza_teste_seletivo_-_area_saude_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1333/projeto_de_lei_1704-2025_-_dispoe_sobre_desconto_e_parcelamento_iptu_2025.ass.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1335/projeto_de_lei__1705_2025_-_abre_cred._esp._por_super._fin._-_devol._aquis._med._resol._642-2023sesau-cib_-_r_8.47219_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1355/projeto_de_lei__1706_2025_-_abre_cred._esp._por_super._fin._-_devol._aquis._med._resol._509-2024sesau_-_r_1.84881_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1337/projeto_de_lei__1707_2025_-_abre_cred._esp._por_super._fin._-_devol._aquis._med._resol._509-2024sesau_-_r_1.52545_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1338/projeto_de_lei__1708_2025_-_abre_cred._esp._por_super._fin._-_devol._aquis._med._resol._509-2024sesau_-_r_1.81647_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1339/projeto_de_lei__1709_2025_-_dispoe_sobre_refor._adm._-_transposicao_-_desp._fundeb_30_-_r_131.00000_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1340/projeto_de_lei__1710_2025_-_abre_credito_esp._por_exc._arrec._-_compl._uniao_fundeb_vaar_-_r_70.00000_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1341/projeto_de_lei__1711_2025_-_abre_credito_adic._suplem._anul._dot._-_man._semece_5_e_25_-_r_325.00000_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1342/projeto_de_lei__1712_2025_-_dispoe_sobre_refor._adm._-_remanejamento_-_man._semast_-_r_200.00000_-_semast.ass.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1343/projeto_de_lei__1713_2025_-_abre_cred._esp._por_super._fin._-_custeio_est._rede_suas_-_port._886-23_mds_-_r_70.61848_-_semast.ass.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1344/projeto_de_lei__1714_2025_-_abre_cred._esp._por_super._fin._-_custeio_est._rede_suas_-_port._886-23_mds_-_r_131.27036_-_semast.ass.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1345/projeto_de_lei__1715_2025_-_abre_cred._esp._por_super._fin._-_porg._fort._cad._emerg._procad-suas_-_r_14.05642_-_semast.ass.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1346/projeto_de_lei__1716_2025_-_abre_credito_adic._suplem._sup._fin._-_indic._gestao_descentr._-_r_42.25200_-_semast.ass.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1347/projeto_de_lei__1717_2025_-_abre_cred._esp._por_super._fin._-_transf._esp._invest._ampl._estadio_-_r_646.64738_-_semcelt.ass.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1348/projeto_de_lei__1718_2025_-_abre_credito_esp._exc._arrec._-_transf._esp._invest._ampl._estadio__-_r_39.40161_-_semcelt.ass.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1349/projeto_de_lei__1719_2025_-_abre_cred._esp._por_super._fin._-_devol._saldo_letreiro_cidade_-_r_18.25336_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1350/projeto_de_lei__1720_2025_-_abre_credito_adic._suplem._anul._dot._-_man._semospe_-_r_100.00000_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1351/projeto_de_lei__1721_2025_-_abre_cred._esp._rec._vinc._-_conv._253-2025-pge-der-adm_-_rec._estr._vic._-_r_500.00000_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1352/projeto_de_lei__1722_2025_-_abre_cred._esp._anul._dot._-_contrap._conv._253-2025-pge-der-adm_-_rec._estr._vic._-_r_5.20274_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1353/projeto_de_lei__1723_2025_-_abre_cred._esp._rec._vinc._-_transf._esp._invest._aquis._trator_agricola_-_r_396.00000_-_semap.ass.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1354/projeto_de_lei__1724_2025_-_abre_cred._esp._por_super._fin._-_devol._aquis._kits_saude_bucal_-_pse_-_r_29.20858_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1356/projeto_de_lei__1725_2025_-_cria_o_fundo_mun._dos_direitos_da_pessoa_idosa.ass.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1357/projeto_de_lei_1726-2025__-_autoriza_leilao_bens_inserviveis.ass.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1359/projeto_de_lei__1727_2025_-_abre_cred._esp._rec._vinc._-_increm._temp._custeio_sv_aps_-_r_400.00000_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1360/projeto_de_lei__1728_2025_-_abre_cred._esp._rec._vinc._-_sus_fed._invest._estrut._unid._at._prim._-_r_114.10400_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1361/projeto_de_lei_-1729-2025_-_lei_de_diretrizes_orcamentarias_-_ldo_2026.ass.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1366/projeto_de_lei__1730-2025_-_dispoe_sobre_estagio_remunerado.ass.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1367/projeto_de_lei_1731_2025_-_autoriza_o_prog._de_regul._fiscal_-_refis_-_2025.ass.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1369/projeto_de_lei__1732_2025_-_abre_credito_adic._suplem._sup._fin._-_semospe_e_semap_-_r_250.00000_-_semospe_e_semap.ass.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1370/projeto_de_lei_1733-2025__-_cria_o_conselho_municipal_de_esporte.ass.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1371/projeto_de_lei_1734-2025__-_cria_o_conselho_municipal_de_cultura_e_o_fmc.ass.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1372/projeto_de_lei__1735_2025_-_abre_cred._esp._rec._vinc._-_conv._292-2025-pge-der-adm_-_rec._estr._vic._-_fitha_r_251.30299_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1373/projeto_de_lei__1736_2025_-_abre_cred._esp._anul._dot._-_contr._conv._292-2025-pge-der-adm_-_rec._estr._vic._-_fitha_r_2.65241_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1374/projeto_de_lei__1737_2025_-_abre_cred._ref._adm._transp._-_rest._e_ampl._camara_r_60.00000_-_camara.ass.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1375/projeto_de_lei__1738_2025_-_abre_cred._esp._anul._dot._-_reest._ampl._camara_r_53.45031_-_camara.ass.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1376/projeto_de_lei__1739_2025_-_abre_cred._ref._adm._reamnej._-_manut._semast_r_22.00000_-_semast.ass.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1377/projeto_de_lei__1740_2025_-_abre_credito_adic._suplem._sup._fin._-_gabinete_e_semaf_-_r_957.00000.ass.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1378/projeto_de_lei__1741_2025_-_abre_cred._esp._rec._vinc._-_aps_estrat._saude_bucal_-_psf_r_96.53743_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1379/projeto_de_lei__1742_2025_-_abre_cred._esp._rec._vinc._-_conv._291-2025-pge-der-adm_-_rec._estr._vic._-_r_400.00000_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1380/projeto_de_lei__1743_2025_-_abre_cred._esp._anul._dot._-_contr._conv._291-2025-pge-der-adm_-_rec._estr._vic._r_9.57782_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1381/projeto_de_lei_1744_2025_-_revoga_a_lei_municipal_1592-2025_e_autoriza_teste_seletivo_-_area_saude_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1383/projeto_de_lei_1745_2025_-_abre_credito_abre_credito_adic._suplem._por_anu._dot._manut._logradouros_r80.00000_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1384/projeto_de_lei_1746_2025_-_abre_credito_especial_superavit_financeiro._aquis._imobiliario_auditorio._r164.00000_-_gabinete._ass.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1385/projeto_de_lei_1747_2025_-_abre_credito_especial_recurso_vinculado._mat._bem_ou_servico_distrib._gratuita_r400.00000_-_semusa._ass.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1386/projeto_de_lei_1748_2025_-_dispoe_sobre__reformulacao_administrativa_ao_orcamento_vigente_por_tansposicao_r4.50000_-_camara_munic._ass.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1389/projeto_de_lei_1749-2025_-_dispoe_sobre_a_loa_2026.ass.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1392/projeto_de_lei_1750_2025_-_dispoe_refor._adm._-_transposicao_-_prog._ben._event._-_r_25.00000_-_semast.ass.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1393/projeto_de_lei_1751_2025_-_dispoe_refor._adm._-_remanejamento_-_man._cons._tut._-_r_27.00000_-_gabinete.ass.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1394/projeto_de_lei_1752_2025_-_abre_credito_adic._suplem._por_anu._dot._-_manut._fms_-_r_294.69200_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1395/projeto_de_lei_1753_2025_-_abre_credito_especial_sup._fin._-_loc._hora_maq_e_cam._-_r_1.65527_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1396/projeto_de_lei_1754_2025_-_abre_credito_especial_exc._arrec._-__loc._hora_maq._cam._-_r_18.91993_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1397/projeto_de_lei_1755_2025_-_abre_credito_especial_rec._vinc._-_esc._tempo_integ._-_r_7.71200_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1398/projeto_de_lei_1756_2025_-_abre_credito_especial_rec._vinc._-_conv_306-2025_-_fitha_2025_-_r_236.02320_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1403/projeto_de_lei_1758_2025_-_abre_credito_especial_anul._dot._-_rest._rec._expofelipe_-_r_18.05629_-_semcelt.ass.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1404/projeto_de_lei_1759_2025_-_abre_credito_adic._suplem._por_anu._dot._-_manut._ativ._semed_-_r_335.00000_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1405/projeto_de_lei_1760_2025_-_dispoe_refor._adm._-_remanejamento_-_man._semast_-_r_118.00000_-_semast.ass.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1406/projeto_de_lei_1761_2025_-_abre_credito_adic._suplem._por_anu._dot._-_manut._ativ._semospe_-_r_126.00000_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1407/projeto_de_lei_1762_2025_-_abre_credito_adic._suplem._por_sup._fin._-_abert._manut._est._-_r_150.00000_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1408/projeto_de_lei_1763_2025_-_abre_credito_adic._suplem._por_anu._dot._-_manut._ativ._semap_-_r_48.00000_-_semap.ass.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1412/projeto_de_lei_1764_2025_-_abre_credito_especial_superavit_finan._-_semece_-_r_16.65824_-_semece._ass.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1413/projeto_de_lei_1765_2025_-_abre_credito_especial_superavit_financ._-_sec._saude_-_r_5.06377_-_sec._saude._ass.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1414/projeto_de_lei_1766_2025_-_abre_credito_esp._exc._arrecad._fundeb_vaar_-_r_31.41841_-_semece._ass.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1415/projeto_de_lei_1767_2025_-_dispoe_sobre_refor._adm._-_transposicao_-_r_69.45250_-_semece._ass.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1416/projeto_de_lei_1768_2025_-_abre_credito_esp._por_superavit_financeiro_-_r111.00000_-__gabinete_prefeito._ass.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1417/projeto_de_lei_municipal_n_1769_2025_-_autoriza_o_poder_executivo_municipal_a_disciplinar_as_ferias_e_recesso_escolar_da_educacao_basica_.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1418/projeto_de_lei__1770_2025_-_abre_cred._esp._rec._vinc._-_3a_mandionana_-_r_50.00000_-_semcelt.ass.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1419/projeto_de_lei_1771_2025_-_abre_credito_especial_anul._dot._-_contrap._3a_mandionana_-_r_23589_-_semcelt.ass.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1422/projeto_de_lei_1772_2025_-_dispoe_sobre_refor._adm._-_transposicao_-_man._estr._ponte_bueiros_-_r_90.00000_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1423/projeto_de_lei_1773_2025_-_dispoe_sobre_refor._adm._-_transposicao_-_man._desp._fundeb_30_e_70_-_r_179.00000_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1424/projeto_de_lei_1774_2025_-_abre_credito_adic._suplem._por_anul_dot._-_manut._semed_5_e_25_-_r_177.00000_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1425/projeto_de_lei_1775_2025_-_abre_credito_adic._suplem._exc._arrec._-_manut._gabinete_-_r_335.00000_-_gab.ass.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1426/projeto_de_lei_1776_2025_-_abre_credito_especial_rec._vinc.._-_custeio_piso_at._prim._port._7447_-_r_200.00000_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1427/projeto_de_lei_1777_2025_-_dispoe_sobre_refor._adm._-_transposicao_-_desp._adm._legisl._-_r_5.46542_-_camara.ass.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1428/projeto_de_lei_1778_2025_-_abre_credito_adic._suplem._por_anul_dot._-_desp._adm._legisl._-_r_8.38458_-_camara.ass.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1429/projeto_de_lei_1779_2025_-_dispoe_sobre_refor._adm._-_transposicao_-_natal_luz_-_r_55.30042_-_semcelt.ass.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1430/projeto_de_lei_1780_2025_-_cria_a_vaga_de_psicologo_semusa_e_autoriza_exclusao_vaga_proc._seletivo_simplificado.ass.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1431/projeto_de_lei_1781_2025_-_abre_credito_adic._suplem._por_sup._fin._-_contrib_pasep_-_r_100.00000_-_semaf.ass.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1437/projeto_de_lei_1782_2025_-_dispoe_sobre_refor._adm._-_transposicao_-_abert._estr._vic._pontes_e_bueiros_-_r_93.05600_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1438/projeto_de_lei_1783_2025_-_abre_credito_especial_sup._fin._-_reprogram._saldos_port._gmms_7897-2025_-_r_236.90191_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1439/projeto_de_lei_1784_2025_-_abre_credito_especial_sup._fin._-_reprogram._saldos_port._gmms_7897-2025_-_r_72.52783_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1440/projeto_de_lei_1785_2025_-_abre_credito_especial_sup._fin._-_reprogram._saldos_port._gmms_7897-2025_-_r_270.56504_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1441/projeto_de_lei_1786_2025_-_dispoe_sobre_refor._adm._-_transposicao_-_realiz._reveillon_-_r_35.48622_-_semcelt.ass.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1442/projeto_de_lei_1787_2025_-_dispoe_sobre_refor._adm._-_transposicao_-_desp._adm._legisl._-_r_7.47600_-_camara.ass.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1443/projeto_de_lei_1788_2025_-_abre_credito_especial_sup._fin._-_ref._e_ampl._esc._orlindo_-_r_63.38473_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1444/projeto_de_lei_1789_2025_-_abre_credito_especial_exc._arrecad._-_ref._e_ampl._esc._orlindo_-_r_13.87364_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1449/projeto_de_lei_1790_2025_-_dispoe_sobre_uso_de_veiculos_oficiais.ass.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1447/projeto_de_lei_1791_2025_-_abre_credito_especial_rec._vinc.._-_aquis._onibus_escolar_tc_no_986645-4_-_r_496.65534_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1448/projeto_de_lei_1792_2025_-_abre_credito_especial_anul._dot._-_contrapartida_aquis._onibus_escolar_tc_no_986645-4_-_r_49715_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1450/projeto_de_lei_1793_2025_-_altera_a_meta_do_resultado_primario.ass.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1213/projeto_resolucao_no_12-2025_altera_a_resolucao_n.o_4_de_2023_no_que_diz_respeito_a_carga_horaria_remuneracao_dos_cargos_tecnicos_e_da_outras_providencias.docx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1263/projeto_de_resolucao_no_14.2025_-_diarias.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1400/15_projeto_de_resolucao_regulamento_lgpd.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2023/1260/01199_24_decisao-463_apl-tc_00241_24.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1391/projeto_de_decreto_legislativo_2_-_titulo_cidadao_honorario_sao_felipe.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1226/ata_eletronica_da_1a_extraordinaria_da_1a_sessao_legislativa_da_8a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1227/ata_eletronica_da_2a_extraordinaria_da_1a_sessao_legislativa_da_8a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1304/ata_eletronica_da_5a_extraordinaria_da_1a_sessao_legislativa_da_8a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1327/ata_eletronica_da_6a_extraordinaria_da_1a_sessao_legislativa_da_8a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1329/ata_eletronica_da_7a_extraordinaria_da_1a_sessao_legislativa_da_8a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1363/ata_eletronica_da_8a_extraordinaria_da_2a_sessao_legislativa_da_8a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1364/ata_eletronica_da_9a_extraordinaria_da_2a_sessao_legislativa_da_8a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1402/ata_eletronica_da_10a_extraordinaria_da_2a_sessao_legislativa_da_8a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1411/ata_eletronica_da_11a_extraordinaria_da_2a_sessao_legislativa_da_8a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1421/ata_eletronica_da_12a_extraordinaria_da_2a_sessao_legislativa_da_8a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1276/ata_ordinaria_11.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1275/ata_ordinaria_12.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1282/ata_ordinaria_14.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1289/ata_ordinaria_15.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1299/ata_ordinaria_16.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1303/ata_ordinaria_17.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1305/ata_ordinaria_18.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1326/ata_ordinaria_19.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1328/ata_ordinaria_20.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1334/ata_ordinaria_21.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1358/ata_ordinaria_22.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1362/ata_ordinaria_23.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1368/ata_ordinaria_24.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1382/ata_ordinaria_25.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1388/ata_ordinaria_27.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1390/ata_ordinaria_28.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1399/ata_ordinaria_29.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1401/ata_ordinaria_30.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1409/ata_ordinaria_31.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1410/ata_ordinaria_32.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1420/ata_ordinaria_33.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1435/ata_ordinaria_34.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1436/ata_ordinaria_35.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1434/ata_ordinaria_37.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1446/ata_ordinaria_38.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1234/autografo_012_projeto__1626.2025.docx" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1236/autografo_014_projeto__1628.2025.docx" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1237/autografo_015_projeto__1629.2025.docx" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1238/autografo_016_projeto__1630.2025.docx" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1239/autografo_017_projeto__1631.2025.docx" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1243/autografo_018_projeto__1633.2025.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1244/autografo_019_projeto__1634.2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1445/indicacao_no_01-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1365/01-_mocao_de_aplausos_para_alfredo.docx.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1432/02-_mocao_de_aplausos_telmicio.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1433/03-_mocao_de_escola_orlindo_goncalves_rocha.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1224/projeto_de_lei__1615_2025_-_abre_credito_esp._por_superavit_financeiro_-_programa_ir_e_vir_devol_saldo_-_r_38.63071_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1215/projeto_de_lei__1616_2025_-_abre_credito_esp._por_recurso_vinculado_-_constr._predio_cons._tut._-_r_600.00000_-_gabinete.ass.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1216/projeto_de_lei__1617_2025_-_abre_credito_esp._por_anulacao_de_dotacao_-_contrapartida_const._predio_cons._tutelar_-_r_35.86088_-_gabinete.ass.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1217/projeto_de_lei__1618_2025_-_abre_credito_esp._por_superavit_financeiro_-_aquis._de_ambulancia_-_port._ms-gm_1483-2021_-_r_293.69963_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1218/projeto_de_lei__1619_2025_-_abre_credito_esp._por_superavit_financeiro_-_aquis._equip._-_port._gm-ms_3764-2024_-_r_89.98600_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1219/projeto_de_lei__1620_2025_-_abre_credito_esp._por_superavit_financeiro_-_aquis._equipam._port._ms-gm_3817-2024_-_r_28.45600_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1220/projeto_de_lei__1621_2025_-_abre_credito_esp._por_superavit_financeiro_-_increm._temp._custeio_serv._aps_-_port._ms-gm_3594-2024_-_r_503.96281_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1221/projeto_de_lei__1622_2025_-_abre_credito_esp._por_superavit_financeiro_-_increm._temp._custeio_mac_-_port._ms-gm_3604-2024_-_r_206.79300_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1222/projeto_de_lei__1623_2025_-_abre_credito_esp._por_superavit_financeiro_-_increm._temp._custeio_mac_-_port._ms-gm_4999-2024_-_r_12.94900_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1223/projeto_de_lei__1624_2025_-_abre_credito_adic._suplem._por_superavit_financ._manut._desp._fundeb_30_-_r_253.76900_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1225/projeto_de_lei_1625-2025_-_cria_o_cargo_efetivo_de_pregoeiro-agente_de_contratacao.ass.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1228/projeto_de_lei__1626_2025_-_abre_credito_esp._por_superavit_financeiro_-_transf._esp._constr._inst._med._seg._incendio_e_panico_hospital_mun._-_r_254.95479_-_semusa.ass.pdf.crdownload" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1229/projeto_de_lei__1627_2025_-_abre_credito_esp._por_superavit_financeiro_-_reforma_ubs_sao_felipe_-_r_47.34157_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1230/projeto_de_lei__1628_2025_-_abre_credito_adic._suplem._por_superavit_financ._-_manut._ilum._publica_-_r_198.00000_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1231/projeto_de_lei__1629_2025_-_abre_credito_esp._por_superavit_financeiro_-_locacao_de_horas_maquinas_-_r_500.00000_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1240/projeto_de_lei__1632_2025_-_abre_credito_esp._por_recurso_vinculado_-_prog._ir_e_vir_-_transporte_escolar_-_r_2.560.44443_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1241/projeto_de_lei_1633_2025_-_autoriza_a_reestruturacao_de_vencimentos_-_salario_minimo_como_base.ass.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1242/projeto_de_lei_1634_2025_-_autoriza_o_pagamento_piso_nacional_professores.ass.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1245/projeto_de_lei__1635_2025_-_abre_credito_esp._por_superavit_financeiro_-_transf._esp._constr._inst._med._seg._incendio_e_panico_hospital_mun._-_r_279.10900_-_semusa.ass.pdf.crdownload" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1246/projeto_de_lei__1636_2025_-_abre_credito_esp._por_anulacao_de_dotacao_-_devol._saldo_conv._10a_expofelipe_-_r_32.24318_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1248/projeto_de_lei__1637_2025_-_abre_credito_esp._por_superavit_financeiro_-_transf._esp._constr._inst._med._seg._incendio_e_panico_hospital_mun._-_r_24.15421_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1249/projeto_de_lei__1638_2025_-_criacao_e_extincao_de_cargos_fixa_novos_valores_e_outras_providencias_assinado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1250/projeto_de_lei_1639__2025_-_dispoe_sobre_a_concessaoo_de_diarias_e_ajuda_de_custo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1251/projeto_de_lei__1640_2025_-_abre_credito_esp._por_superavit_financeiro_-_conv._097seduc-pge2023_-_equip._-_semed_-_r_75.26340_-_semed.mesc..pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1252/projeto_de_lei__1641_2025_-_abre_credito_adic._suplem._por_superavit_financ._-_manut._estr._vic._pontes_e_bueiros_-_r_300.00000_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1254/projeto_de_lei__1642_2025_-_dispoe_sobre_reformulacao_adm._-_remanejamento_-_manut._fms_-_15_-_r_391.00000_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1255/projeto_de_lei__1643_2025_-_dispoe_sobre_reformulacao_adm._-_remanejamento_-_desp._adm._legislativas_-_r_145.44584_-_camara.ass.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1258/projeto_de_lei__1644_2025_-_abre_credito_esp._por_superavit_financeiro_-_transf._esp._reforma_e_ampl._predio_semed_-_r_322.30917_-_semed.mesc..pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1256/projeto_de_lei__1645_2025_-_adesivo_de_veiculo_-_2025.ass.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1257/projeto_de_lei__1646_2025__-_altera_o_valor_da_hora_maquina.ass.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1259/projeto_de_lei__1647_2025__-_altera_salario_base_da_categoria_de_agentes_comunitarios.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1261/projeto_de_lei__1649_2025_-_dispoe_ref._adm._-_transp._-_manut._fundeb_30_-_r_386.68000_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1262/projeto_de_lei__1650_2025_-_abre_credito_esp._por_superavit_financeiro_-_esc._em_tempo_integ._lei_14.640-fnde_-_r_136.48298_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1264/projeto_de_lei__1651_2025_-_abre_credito_esp._por_recurso_vinculado_-_conv._fed._mapa_-_972081-24_-_r_227.67200_-_semap.ass.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1265/projeto_de_lei__1652_2025_-_abre_cred._esp._por_anul._de_dot._-_contrapartida_conv._mapa_-_r_10.72800_-_semaf.ass.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1266/projeto_de_lei__1653_2025_-_abre_credito_esp._por_superavit_financeiro_-_conv._est._282seagri_-_trator_devol_saldo_-_r_23.17239_-_semap.ass.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1267/projeto_de_lei__1654_2025_-_dispoe_sobre_refor._adm._-_transferencia_-_ppcip_-_geone_-_r_25.94118_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1268/projeto_de_lei__1655_2025_-_dispoe_sobre_refor._adm._-_transferencia_-_ppcip_orlindo_-_r_26.73404_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1269/projeto_de_lei__1656_2025_-_abre_cred._esp._sup._fin._-_transf._esp._cust._-_prop._202226330005_-_ofic._cursos_-_r_26.55216_-_semaf.ass.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1270/projeto_de_lei__1657_2025_-_abre_credito_adic._suplem._por_sup._fin._manut._semospe_-_r_350.00000_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1271/projeto_de_lei__1658_2025_-_abre_credito_esp._por_super._fin._-_conv._194-2024-pge-seagri_-_agric._familiar_-_r_103.44302_-_semap.ass.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1272/projeto_de_lei__1659_2025_-_abre_credito_esp._por_super._fin._-_cust._estr._rede_suas_-_r_62.42549_-_semast.ass.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1273/projeto_de_lei__1660_2025_-_abre_credito_adic._suplem._por_sup._fin._-_expofelipe_-_r_490.00000_-_semcelt.ass.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1274/projeto_de_lei__1661_2025_-_abre_credito_por_rec._vinc._-_lei_aldir_blanc_-_r_49.44621_-_semcelt.ass.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1277/projeto_de_lei__1662_2025_-_autoriza_diarias_de_campo_-_campanhas_de_vacinacao.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1278/projeto_de_lei__1663_2025__-_dispoe_sobre_a_concessao_de_diarias_de_campo_-_obras.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1279/projeto_de_lei__1664_2025_-_abre_credito_esp._por_super._fin._-_conv._054-24-pge-2022der_-_bueiros_met._-_r_16.25900_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1280/projeto_de_lei__1665_2025_-_abre_cred._esp._por_super._fin._-_transf._esp._-_galeria_-_r_235.70687_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1281/projeto_de_lei__1666_2025__-_dispoe_sobre_o_cargo_de_procurador-geral.ass.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1283/projeto_de_lei__1667_2025_-_dispoe_sobre_refor._adm._-_remanejamento_-_man._semcelt_-_r_127.00000_-_semcelt.ass.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1284/projeto_de_lei__1668_2025_-_dispoe_sobre_refor._adm._-_remanejamento_-_abert._man._pontes_-_r_140.00000_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1285/projeto_de_lei__1669_2025_-_dispoe_sobre_refor._adm._-_remanejamento_-_man._semospe_-_r_80.00000_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1286/projeto_de_lei__1670_2025_-_dispoe_sobre_refor._adm._-_transposicao_-_mer._escolar_rec._propr._-_r_70.00000_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1288/projeto_de_lei__1671_2025_-_dispoe_s_abono_correcoes_e_folga_aniversario.ass.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1290/projeto_de_lei_1672-2025_-_denomina_o_predio_da_capela_mortuaria.ass.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1291/projeto_de_lei__1673_2025_-_dispoe_sobre_refor._adm._-_remanejamento_-_man._semap_-_r_20.00000_-_semap.ass.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1292/projeto_de_lei__1674_2025_-_dispoe_sobre_refor._adm._-_remanejamento_-_man._cons._tutel._-_r_40.00000_-_gabin.ass.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1293/projeto_de_lei__1675_2025_-_abre_cred._esp._por_super._fin._-_transf._esp._-_calcadas_-_r_2.700.00000_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1294/projeto_de_lei__1676_2025_-_dispoe_sobre_refor._adm._-_remanejamento_-_man._pres._e_cons._amb._-_r_13.00000_-_semap.ass.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1295/projeto_de_lei__1677_2025_-_abre_cred._esp._por_super._fin._-_aquis._notebooks_-_r_63.06564_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1296/projeto_de_lei__1678_2025_-_abre_cred._esp._por_super._fin._-_aquis._q._cacau_-_r_3.60319_-_semap.ass.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1297/projeto_de_lei__1679_2025_-_abre_cred._esp._por_super._fin._-_aquis._equip._agric._-_r_38.49407_-_semap.ass.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1298/projeto_de_lei__1680_2025_-_dispoe_s_multas_de_transitos_e_respons._dos_condutores.ass.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1300/projeto_de_lei__1681_2025_-_abre_cred._esp._rec._vinc._-_conv._est._11_expofelipe_-_r_300.00000_-_semcelt.ass.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1301/projeto_de_lei__1682_2025_-_abre_cred._esp._anul._dot.._-_contrap._conv._est._11_expofelipe_-_r_1.11100_-_semcelt.ass.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1302/projeto_de_lei__1683_2025_-_abre_cred._esp._rec._vinc._-_sus_fed._invest._estrut._at._esp._-_r_57.74000_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1310/projeto_de_lei_1684_2025_-_atualiza_o_programa_mais_producao.ass.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1307/projeto_de_lei_1685_2025_-_cria_a_funcao_gratificada_de_supervisao_escolar_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1308/projeto_de_lei__1686_2025_-_dispoe_sobre_refor._adm._-_remanejamento_-_man._semap_e_semcelt_-_r_30.00000_-_semap_e_semcelt.ass.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1309/projeto_de_lei__1687_2025_-_dispoe_sobre_refor._adm._-_transferencia_-_man._semaf_-_r_19.00000_-_semaf.ass.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1311/projeto_de_lei_1688-2025_-_autoriza_teste_seletivo_-_area_saude_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1312/projeto_de_lei_1689_2025_-_institui_a_cipaass.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1313/projeto_de_lei__1690_2025_-_abre_credito_adic._suplem._por_anul._dot._-_man._fms_15__-_r_395.00000_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1314/projeto_de_lei__1691_2025_-_dispoe_sobre_refor._adm._-_remanejamento_-_man._fms_15__-_r_250.00000_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1315/projeto_de_lei__1692_2025_-_dispoe_sobre_refor._adm._-_remanejamento_-_man._log._parques_jardins_-_r_90.00000_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1316/projeto_de_lei__1693_2025_-_abre_cred._esp._por_super._fin._-_transf._esp._const._pista_caminhada_-_r_1.102.94281_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1317/projeto_de_lei__1694_2025_-_abre_credito_esp._por_excesso_arrec._-_transf._esp._contrap._constr._pista_caminhada_-_r_57.03860_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1318/projeto_de_lei__1695_2025_-_abre_credito_adic._suplem._por_sup._fin._-_man._semospe_-_r_297.95912_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1319/projeto_de_lei__1696_2025_-_abre_cred._esp._por_rec._vinc._-_aquis._medic._-_resol._244-2025_sesau-cib_-_r_300.00000_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1320/projeto_de_lei_1697-2025_-_estabelece_ppa_2026-2029.ass.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1321/projeto_de_lei__1698_2025_-_abre_cred._esp._por_super._fin._-_cons._med._esp._conv._295-sesau-pge-2023_-_r_381.21030_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1322/projeto_de_lei__1699_2025_-_abre_credito_esp._exc._arrec._-_contrapartida_cons._med._esp.__-_r_5.65614_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1323/projeto_de_lei__1700_2025_-_abre_cred._esp._anul._dot._-_comp._conv._cons._med._esp._-_r_361.24022_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1325/projeto_de_lei__1701_2025_-_dispoe_sobre_refor._adm._-_transposicao_-_desp._adm._pessoal_-_r_20.00000_-_camara.ass.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1330/projeto_de_lei_1702-2025_-_cria_o_conselho_municipal_de_turismo_-_comtur.ass.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1332/projeto_de_lei_1703_2025_-_revoga_a_lei_municipal_1578-2025_e_autoriza_teste_seletivo_-_area_saude_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1333/projeto_de_lei_1704-2025_-_dispoe_sobre_desconto_e_parcelamento_iptu_2025.ass.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1335/projeto_de_lei__1705_2025_-_abre_cred._esp._por_super._fin._-_devol._aquis._med._resol._642-2023sesau-cib_-_r_8.47219_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1355/projeto_de_lei__1706_2025_-_abre_cred._esp._por_super._fin._-_devol._aquis._med._resol._509-2024sesau_-_r_1.84881_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1337/projeto_de_lei__1707_2025_-_abre_cred._esp._por_super._fin._-_devol._aquis._med._resol._509-2024sesau_-_r_1.52545_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1338/projeto_de_lei__1708_2025_-_abre_cred._esp._por_super._fin._-_devol._aquis._med._resol._509-2024sesau_-_r_1.81647_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1339/projeto_de_lei__1709_2025_-_dispoe_sobre_refor._adm._-_transposicao_-_desp._fundeb_30_-_r_131.00000_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1340/projeto_de_lei__1710_2025_-_abre_credito_esp._por_exc._arrec._-_compl._uniao_fundeb_vaar_-_r_70.00000_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1341/projeto_de_lei__1711_2025_-_abre_credito_adic._suplem._anul._dot._-_man._semece_5_e_25_-_r_325.00000_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1342/projeto_de_lei__1712_2025_-_dispoe_sobre_refor._adm._-_remanejamento_-_man._semast_-_r_200.00000_-_semast.ass.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1343/projeto_de_lei__1713_2025_-_abre_cred._esp._por_super._fin._-_custeio_est._rede_suas_-_port._886-23_mds_-_r_70.61848_-_semast.ass.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1344/projeto_de_lei__1714_2025_-_abre_cred._esp._por_super._fin._-_custeio_est._rede_suas_-_port._886-23_mds_-_r_131.27036_-_semast.ass.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1345/projeto_de_lei__1715_2025_-_abre_cred._esp._por_super._fin._-_porg._fort._cad._emerg._procad-suas_-_r_14.05642_-_semast.ass.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1346/projeto_de_lei__1716_2025_-_abre_credito_adic._suplem._sup._fin._-_indic._gestao_descentr._-_r_42.25200_-_semast.ass.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1347/projeto_de_lei__1717_2025_-_abre_cred._esp._por_super._fin._-_transf._esp._invest._ampl._estadio_-_r_646.64738_-_semcelt.ass.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1348/projeto_de_lei__1718_2025_-_abre_credito_esp._exc._arrec._-_transf._esp._invest._ampl._estadio__-_r_39.40161_-_semcelt.ass.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1349/projeto_de_lei__1719_2025_-_abre_cred._esp._por_super._fin._-_devol._saldo_letreiro_cidade_-_r_18.25336_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1350/projeto_de_lei__1720_2025_-_abre_credito_adic._suplem._anul._dot._-_man._semospe_-_r_100.00000_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1351/projeto_de_lei__1721_2025_-_abre_cred._esp._rec._vinc._-_conv._253-2025-pge-der-adm_-_rec._estr._vic._-_r_500.00000_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1352/projeto_de_lei__1722_2025_-_abre_cred._esp._anul._dot._-_contrap._conv._253-2025-pge-der-adm_-_rec._estr._vic._-_r_5.20274_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1353/projeto_de_lei__1723_2025_-_abre_cred._esp._rec._vinc._-_transf._esp._invest._aquis._trator_agricola_-_r_396.00000_-_semap.ass.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1354/projeto_de_lei__1724_2025_-_abre_cred._esp._por_super._fin._-_devol._aquis._kits_saude_bucal_-_pse_-_r_29.20858_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1356/projeto_de_lei__1725_2025_-_cria_o_fundo_mun._dos_direitos_da_pessoa_idosa.ass.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1357/projeto_de_lei_1726-2025__-_autoriza_leilao_bens_inserviveis.ass.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1359/projeto_de_lei__1727_2025_-_abre_cred._esp._rec._vinc._-_increm._temp._custeio_sv_aps_-_r_400.00000_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1360/projeto_de_lei__1728_2025_-_abre_cred._esp._rec._vinc._-_sus_fed._invest._estrut._unid._at._prim._-_r_114.10400_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1361/projeto_de_lei_-1729-2025_-_lei_de_diretrizes_orcamentarias_-_ldo_2026.ass.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1366/projeto_de_lei__1730-2025_-_dispoe_sobre_estagio_remunerado.ass.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1367/projeto_de_lei_1731_2025_-_autoriza_o_prog._de_regul._fiscal_-_refis_-_2025.ass.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1369/projeto_de_lei__1732_2025_-_abre_credito_adic._suplem._sup._fin._-_semospe_e_semap_-_r_250.00000_-_semospe_e_semap.ass.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1370/projeto_de_lei_1733-2025__-_cria_o_conselho_municipal_de_esporte.ass.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1371/projeto_de_lei_1734-2025__-_cria_o_conselho_municipal_de_cultura_e_o_fmc.ass.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1372/projeto_de_lei__1735_2025_-_abre_cred._esp._rec._vinc._-_conv._292-2025-pge-der-adm_-_rec._estr._vic._-_fitha_r_251.30299_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1373/projeto_de_lei__1736_2025_-_abre_cred._esp._anul._dot._-_contr._conv._292-2025-pge-der-adm_-_rec._estr._vic._-_fitha_r_2.65241_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1374/projeto_de_lei__1737_2025_-_abre_cred._ref._adm._transp._-_rest._e_ampl._camara_r_60.00000_-_camara.ass.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1375/projeto_de_lei__1738_2025_-_abre_cred._esp._anul._dot._-_reest._ampl._camara_r_53.45031_-_camara.ass.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1376/projeto_de_lei__1739_2025_-_abre_cred._ref._adm._reamnej._-_manut._semast_r_22.00000_-_semast.ass.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1377/projeto_de_lei__1740_2025_-_abre_credito_adic._suplem._sup._fin._-_gabinete_e_semaf_-_r_957.00000.ass.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1378/projeto_de_lei__1741_2025_-_abre_cred._esp._rec._vinc._-_aps_estrat._saude_bucal_-_psf_r_96.53743_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1379/projeto_de_lei__1742_2025_-_abre_cred._esp._rec._vinc._-_conv._291-2025-pge-der-adm_-_rec._estr._vic._-_r_400.00000_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1380/projeto_de_lei__1743_2025_-_abre_cred._esp._anul._dot._-_contr._conv._291-2025-pge-der-adm_-_rec._estr._vic._r_9.57782_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1381/projeto_de_lei_1744_2025_-_revoga_a_lei_municipal_1592-2025_e_autoriza_teste_seletivo_-_area_saude_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1383/projeto_de_lei_1745_2025_-_abre_credito_abre_credito_adic._suplem._por_anu._dot._manut._logradouros_r80.00000_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1384/projeto_de_lei_1746_2025_-_abre_credito_especial_superavit_financeiro._aquis._imobiliario_auditorio._r164.00000_-_gabinete._ass.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1385/projeto_de_lei_1747_2025_-_abre_credito_especial_recurso_vinculado._mat._bem_ou_servico_distrib._gratuita_r400.00000_-_semusa._ass.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1386/projeto_de_lei_1748_2025_-_dispoe_sobre__reformulacao_administrativa_ao_orcamento_vigente_por_tansposicao_r4.50000_-_camara_munic._ass.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1389/projeto_de_lei_1749-2025_-_dispoe_sobre_a_loa_2026.ass.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1392/projeto_de_lei_1750_2025_-_dispoe_refor._adm._-_transposicao_-_prog._ben._event._-_r_25.00000_-_semast.ass.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1393/projeto_de_lei_1751_2025_-_dispoe_refor._adm._-_remanejamento_-_man._cons._tut._-_r_27.00000_-_gabinete.ass.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1394/projeto_de_lei_1752_2025_-_abre_credito_adic._suplem._por_anu._dot._-_manut._fms_-_r_294.69200_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1395/projeto_de_lei_1753_2025_-_abre_credito_especial_sup._fin._-_loc._hora_maq_e_cam._-_r_1.65527_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1396/projeto_de_lei_1754_2025_-_abre_credito_especial_exc._arrec._-__loc._hora_maq._cam._-_r_18.91993_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1397/projeto_de_lei_1755_2025_-_abre_credito_especial_rec._vinc._-_esc._tempo_integ._-_r_7.71200_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1398/projeto_de_lei_1756_2025_-_abre_credito_especial_rec._vinc._-_conv_306-2025_-_fitha_2025_-_r_236.02320_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1403/projeto_de_lei_1758_2025_-_abre_credito_especial_anul._dot._-_rest._rec._expofelipe_-_r_18.05629_-_semcelt.ass.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1404/projeto_de_lei_1759_2025_-_abre_credito_adic._suplem._por_anu._dot._-_manut._ativ._semed_-_r_335.00000_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1405/projeto_de_lei_1760_2025_-_dispoe_refor._adm._-_remanejamento_-_man._semast_-_r_118.00000_-_semast.ass.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1406/projeto_de_lei_1761_2025_-_abre_credito_adic._suplem._por_anu._dot._-_manut._ativ._semospe_-_r_126.00000_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1407/projeto_de_lei_1762_2025_-_abre_credito_adic._suplem._por_sup._fin._-_abert._manut._est._-_r_150.00000_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1408/projeto_de_lei_1763_2025_-_abre_credito_adic._suplem._por_anu._dot._-_manut._ativ._semap_-_r_48.00000_-_semap.ass.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1412/projeto_de_lei_1764_2025_-_abre_credito_especial_superavit_finan._-_semece_-_r_16.65824_-_semece._ass.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1413/projeto_de_lei_1765_2025_-_abre_credito_especial_superavit_financ._-_sec._saude_-_r_5.06377_-_sec._saude._ass.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1414/projeto_de_lei_1766_2025_-_abre_credito_esp._exc._arrecad._fundeb_vaar_-_r_31.41841_-_semece._ass.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1415/projeto_de_lei_1767_2025_-_dispoe_sobre_refor._adm._-_transposicao_-_r_69.45250_-_semece._ass.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1416/projeto_de_lei_1768_2025_-_abre_credito_esp._por_superavit_financeiro_-_r111.00000_-__gabinete_prefeito._ass.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1417/projeto_de_lei_municipal_n_1769_2025_-_autoriza_o_poder_executivo_municipal_a_disciplinar_as_ferias_e_recesso_escolar_da_educacao_basica_.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1418/projeto_de_lei__1770_2025_-_abre_cred._esp._rec._vinc._-_3a_mandionana_-_r_50.00000_-_semcelt.ass.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1419/projeto_de_lei_1771_2025_-_abre_credito_especial_anul._dot._-_contrap._3a_mandionana_-_r_23589_-_semcelt.ass.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1422/projeto_de_lei_1772_2025_-_dispoe_sobre_refor._adm._-_transposicao_-_man._estr._ponte_bueiros_-_r_90.00000_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1423/projeto_de_lei_1773_2025_-_dispoe_sobre_refor._adm._-_transposicao_-_man._desp._fundeb_30_e_70_-_r_179.00000_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1424/projeto_de_lei_1774_2025_-_abre_credito_adic._suplem._por_anul_dot._-_manut._semed_5_e_25_-_r_177.00000_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1425/projeto_de_lei_1775_2025_-_abre_credito_adic._suplem._exc._arrec._-_manut._gabinete_-_r_335.00000_-_gab.ass.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1426/projeto_de_lei_1776_2025_-_abre_credito_especial_rec._vinc.._-_custeio_piso_at._prim._port._7447_-_r_200.00000_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1427/projeto_de_lei_1777_2025_-_dispoe_sobre_refor._adm._-_transposicao_-_desp._adm._legisl._-_r_5.46542_-_camara.ass.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1428/projeto_de_lei_1778_2025_-_abre_credito_adic._suplem._por_anul_dot._-_desp._adm._legisl._-_r_8.38458_-_camara.ass.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1429/projeto_de_lei_1779_2025_-_dispoe_sobre_refor._adm._-_transposicao_-_natal_luz_-_r_55.30042_-_semcelt.ass.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1430/projeto_de_lei_1780_2025_-_cria_a_vaga_de_psicologo_semusa_e_autoriza_exclusao_vaga_proc._seletivo_simplificado.ass.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1431/projeto_de_lei_1781_2025_-_abre_credito_adic._suplem._por_sup._fin._-_contrib_pasep_-_r_100.00000_-_semaf.ass.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1437/projeto_de_lei_1782_2025_-_dispoe_sobre_refor._adm._-_transposicao_-_abert._estr._vic._pontes_e_bueiros_-_r_93.05600_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1438/projeto_de_lei_1783_2025_-_abre_credito_especial_sup._fin._-_reprogram._saldos_port._gmms_7897-2025_-_r_236.90191_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1439/projeto_de_lei_1784_2025_-_abre_credito_especial_sup._fin._-_reprogram._saldos_port._gmms_7897-2025_-_r_72.52783_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1440/projeto_de_lei_1785_2025_-_abre_credito_especial_sup._fin._-_reprogram._saldos_port._gmms_7897-2025_-_r_270.56504_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1441/projeto_de_lei_1786_2025_-_dispoe_sobre_refor._adm._-_transposicao_-_realiz._reveillon_-_r_35.48622_-_semcelt.ass.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1442/projeto_de_lei_1787_2025_-_dispoe_sobre_refor._adm._-_transposicao_-_desp._adm._legisl._-_r_7.47600_-_camara.ass.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1443/projeto_de_lei_1788_2025_-_abre_credito_especial_sup._fin._-_ref._e_ampl._esc._orlindo_-_r_63.38473_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1444/projeto_de_lei_1789_2025_-_abre_credito_especial_exc._arrecad._-_ref._e_ampl._esc._orlindo_-_r_13.87364_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1449/projeto_de_lei_1790_2025_-_dispoe_sobre_uso_de_veiculos_oficiais.ass.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1447/projeto_de_lei_1791_2025_-_abre_credito_especial_rec._vinc.._-_aquis._onibus_escolar_tc_no_986645-4_-_r_496.65534_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1448/projeto_de_lei_1792_2025_-_abre_credito_especial_anul._dot._-_contrapartida_aquis._onibus_escolar_tc_no_986645-4_-_r_49715_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1450/projeto_de_lei_1793_2025_-_altera_a_meta_do_resultado_primario.ass.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1213/projeto_resolucao_no_12-2025_altera_a_resolucao_n.o_4_de_2023_no_que_diz_respeito_a_carga_horaria_remuneracao_dos_cargos_tecnicos_e_da_outras_providencias.docx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1263/projeto_de_resolucao_no_14.2025_-_diarias.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1400/15_projeto_de_resolucao_regulamento_lgpd.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2023/1260/01199_24_decisao-463_apl-tc_00241_24.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1391/projeto_de_decreto_legislativo_2_-_titulo_cidadao_honorario_sao_felipe.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1226/ata_eletronica_da_1a_extraordinaria_da_1a_sessao_legislativa_da_8a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1227/ata_eletronica_da_2a_extraordinaria_da_1a_sessao_legislativa_da_8a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1304/ata_eletronica_da_5a_extraordinaria_da_1a_sessao_legislativa_da_8a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1327/ata_eletronica_da_6a_extraordinaria_da_1a_sessao_legislativa_da_8a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1329/ata_eletronica_da_7a_extraordinaria_da_1a_sessao_legislativa_da_8a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1363/ata_eletronica_da_8a_extraordinaria_da_2a_sessao_legislativa_da_8a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1364/ata_eletronica_da_9a_extraordinaria_da_2a_sessao_legislativa_da_8a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1402/ata_eletronica_da_10a_extraordinaria_da_2a_sessao_legislativa_da_8a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1411/ata_eletronica_da_11a_extraordinaria_da_2a_sessao_legislativa_da_8a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1421/ata_eletronica_da_12a_extraordinaria_da_2a_sessao_legislativa_da_8a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1276/ata_ordinaria_11.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1275/ata_ordinaria_12.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1282/ata_ordinaria_14.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1289/ata_ordinaria_15.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1299/ata_ordinaria_16.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1303/ata_ordinaria_17.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1305/ata_ordinaria_18.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1326/ata_ordinaria_19.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1328/ata_ordinaria_20.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1334/ata_ordinaria_21.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1358/ata_ordinaria_22.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1362/ata_ordinaria_23.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1368/ata_ordinaria_24.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1382/ata_ordinaria_25.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1388/ata_ordinaria_27.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1390/ata_ordinaria_28.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1399/ata_ordinaria_29.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1401/ata_ordinaria_30.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1409/ata_ordinaria_31.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1410/ata_ordinaria_32.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1420/ata_ordinaria_33.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1435/ata_ordinaria_34.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1436/ata_ordinaria_35.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1434/ata_ordinaria_37.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1446/ata_ordinaria_38.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1234/autografo_012_projeto__1626.2025.docx" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1236/autografo_014_projeto__1628.2025.docx" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1237/autografo_015_projeto__1629.2025.docx" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1238/autografo_016_projeto__1630.2025.docx" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1239/autografo_017_projeto__1631.2025.docx" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1243/autografo_018_projeto__1633.2025.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1244/autografo_019_projeto__1634.2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H232"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="45.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="252" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="251.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>