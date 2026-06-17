--- v2 (2026-04-30)
+++ v3 (2026-06-17)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1813" uniqueCount="931">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1812" uniqueCount="931">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -2310,54 +2310,54 @@
   <si>
     <t>O presente Projeto de Resolução tem por objetivo vincular os valores das diárias ao parâmetro econômico da Unidade Padrão Fiscal (UPF) do Estado de Rondônia, estabelecendo um critério mais dinâmico e atualizado para a sua fixação. A medida visa conferir maior previsibilidade, transparência e equilíbrio financeiro na gestão dos recursos públicos, além de garantir a justa compensação das despesas incorridas pelos agentes públicos no desempenho de suas atribuições.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1400/15_projeto_de_resolucao_regulamento_lgpd.pdf</t>
   </si>
   <si>
     <t>EMENTA: "Regulamenta a aplicação da Lei Federal nº 13.709, de 14 de agosto de 2018 – Lei Geral de Proteção de Dados Pessoais (LGPD) – no âmbito da Câmara Municipal de São Felipe D’Oeste".</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
     <t>DEC</t>
   </si>
   <si>
     <t>Decreto Legislativo</t>
   </si>
   <si>
-    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2023/1260/01199_24_decisao-463_apl-tc_00241_24.pdf</t>
-[...2 lines deleted...]
-    <t>Prestação  de Conta Referente ao Exercício de 2023.</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1260/projeto_de_decreto_legislativo_01.2025.pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre o julgamento das Contas de Governo do Município de São Felipe do Oeste, referentes ao exercício financeiro de 2023."</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
     <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1391/projeto_de_decreto_legislativo_2_-_titulo_cidadao_honorario_sao_felipe.pdf</t>
   </si>
   <si>
     <t>DECRETO LEGISLATIVO Nº 2/2025- Concede Título de Cidadã Honorária do Município de SÃO FELIPE D’OESTE a Excelentíssima Senhora Deputada Federal, Silvia Cristina Amâncio Chagas.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>ATA DE REUNIÃO EXTRAORDINÁRIA</t>
   </si>
   <si>
     <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1226/ata_eletronica_da_1a_extraordinaria_da_1a_sessao_legislativa_da_8a_legislatura.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 1ª Extraordinária da 1ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
@@ -3173,51 +3173,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1445/indicacao_no_01-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1365/01-_mocao_de_aplausos_para_alfredo.docx.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1432/02-_mocao_de_aplausos_telmicio.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1433/03-_mocao_de_escola_orlindo_goncalves_rocha.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1224/projeto_de_lei__1615_2025_-_abre_credito_esp._por_superavit_financeiro_-_programa_ir_e_vir_devol_saldo_-_r_38.63071_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1215/projeto_de_lei__1616_2025_-_abre_credito_esp._por_recurso_vinculado_-_constr._predio_cons._tut._-_r_600.00000_-_gabinete.ass.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1216/projeto_de_lei__1617_2025_-_abre_credito_esp._por_anulacao_de_dotacao_-_contrapartida_const._predio_cons._tutelar_-_r_35.86088_-_gabinete.ass.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1217/projeto_de_lei__1618_2025_-_abre_credito_esp._por_superavit_financeiro_-_aquis._de_ambulancia_-_port._ms-gm_1483-2021_-_r_293.69963_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1218/projeto_de_lei__1619_2025_-_abre_credito_esp._por_superavit_financeiro_-_aquis._equip._-_port._gm-ms_3764-2024_-_r_89.98600_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1219/projeto_de_lei__1620_2025_-_abre_credito_esp._por_superavit_financeiro_-_aquis._equipam._port._ms-gm_3817-2024_-_r_28.45600_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1220/projeto_de_lei__1621_2025_-_abre_credito_esp._por_superavit_financeiro_-_increm._temp._custeio_serv._aps_-_port._ms-gm_3594-2024_-_r_503.96281_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1221/projeto_de_lei__1622_2025_-_abre_credito_esp._por_superavit_financeiro_-_increm._temp._custeio_mac_-_port._ms-gm_3604-2024_-_r_206.79300_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1222/projeto_de_lei__1623_2025_-_abre_credito_esp._por_superavit_financeiro_-_increm._temp._custeio_mac_-_port._ms-gm_4999-2024_-_r_12.94900_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1223/projeto_de_lei__1624_2025_-_abre_credito_adic._suplem._por_superavit_financ._manut._desp._fundeb_30_-_r_253.76900_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1225/projeto_de_lei_1625-2025_-_cria_o_cargo_efetivo_de_pregoeiro-agente_de_contratacao.ass.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1228/projeto_de_lei__1626_2025_-_abre_credito_esp._por_superavit_financeiro_-_transf._esp._constr._inst._med._seg._incendio_e_panico_hospital_mun._-_r_254.95479_-_semusa.ass.pdf.crdownload" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1229/projeto_de_lei__1627_2025_-_abre_credito_esp._por_superavit_financeiro_-_reforma_ubs_sao_felipe_-_r_47.34157_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1230/projeto_de_lei__1628_2025_-_abre_credito_adic._suplem._por_superavit_financ._-_manut._ilum._publica_-_r_198.00000_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1231/projeto_de_lei__1629_2025_-_abre_credito_esp._por_superavit_financeiro_-_locacao_de_horas_maquinas_-_r_500.00000_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1240/projeto_de_lei__1632_2025_-_abre_credito_esp._por_recurso_vinculado_-_prog._ir_e_vir_-_transporte_escolar_-_r_2.560.44443_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1241/projeto_de_lei_1633_2025_-_autoriza_a_reestruturacao_de_vencimentos_-_salario_minimo_como_base.ass.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1242/projeto_de_lei_1634_2025_-_autoriza_o_pagamento_piso_nacional_professores.ass.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1245/projeto_de_lei__1635_2025_-_abre_credito_esp._por_superavit_financeiro_-_transf._esp._constr._inst._med._seg._incendio_e_panico_hospital_mun._-_r_279.10900_-_semusa.ass.pdf.crdownload" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1246/projeto_de_lei__1636_2025_-_abre_credito_esp._por_anulacao_de_dotacao_-_devol._saldo_conv._10a_expofelipe_-_r_32.24318_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1248/projeto_de_lei__1637_2025_-_abre_credito_esp._por_superavit_financeiro_-_transf._esp._constr._inst._med._seg._incendio_e_panico_hospital_mun._-_r_24.15421_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1249/projeto_de_lei__1638_2025_-_criacao_e_extincao_de_cargos_fixa_novos_valores_e_outras_providencias_assinado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1250/projeto_de_lei_1639__2025_-_dispoe_sobre_a_concessaoo_de_diarias_e_ajuda_de_custo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1251/projeto_de_lei__1640_2025_-_abre_credito_esp._por_superavit_financeiro_-_conv._097seduc-pge2023_-_equip._-_semed_-_r_75.26340_-_semed.mesc..pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1252/projeto_de_lei__1641_2025_-_abre_credito_adic._suplem._por_superavit_financ._-_manut._estr._vic._pontes_e_bueiros_-_r_300.00000_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1254/projeto_de_lei__1642_2025_-_dispoe_sobre_reformulacao_adm._-_remanejamento_-_manut._fms_-_15_-_r_391.00000_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1255/projeto_de_lei__1643_2025_-_dispoe_sobre_reformulacao_adm._-_remanejamento_-_desp._adm._legislativas_-_r_145.44584_-_camara.ass.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1258/projeto_de_lei__1644_2025_-_abre_credito_esp._por_superavit_financeiro_-_transf._esp._reforma_e_ampl._predio_semed_-_r_322.30917_-_semed.mesc..pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1256/projeto_de_lei__1645_2025_-_adesivo_de_veiculo_-_2025.ass.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1257/projeto_de_lei__1646_2025__-_altera_o_valor_da_hora_maquina.ass.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1259/projeto_de_lei__1647_2025__-_altera_salario_base_da_categoria_de_agentes_comunitarios.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1261/projeto_de_lei__1649_2025_-_dispoe_ref._adm._-_transp._-_manut._fundeb_30_-_r_386.68000_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1262/projeto_de_lei__1650_2025_-_abre_credito_esp._por_superavit_financeiro_-_esc._em_tempo_integ._lei_14.640-fnde_-_r_136.48298_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1264/projeto_de_lei__1651_2025_-_abre_credito_esp._por_recurso_vinculado_-_conv._fed._mapa_-_972081-24_-_r_227.67200_-_semap.ass.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1265/projeto_de_lei__1652_2025_-_abre_cred._esp._por_anul._de_dot._-_contrapartida_conv._mapa_-_r_10.72800_-_semaf.ass.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1266/projeto_de_lei__1653_2025_-_abre_credito_esp._por_superavit_financeiro_-_conv._est._282seagri_-_trator_devol_saldo_-_r_23.17239_-_semap.ass.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1267/projeto_de_lei__1654_2025_-_dispoe_sobre_refor._adm._-_transferencia_-_ppcip_-_geone_-_r_25.94118_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1268/projeto_de_lei__1655_2025_-_dispoe_sobre_refor._adm._-_transferencia_-_ppcip_orlindo_-_r_26.73404_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1269/projeto_de_lei__1656_2025_-_abre_cred._esp._sup._fin._-_transf._esp._cust._-_prop._202226330005_-_ofic._cursos_-_r_26.55216_-_semaf.ass.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1270/projeto_de_lei__1657_2025_-_abre_credito_adic._suplem._por_sup._fin._manut._semospe_-_r_350.00000_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1271/projeto_de_lei__1658_2025_-_abre_credito_esp._por_super._fin._-_conv._194-2024-pge-seagri_-_agric._familiar_-_r_103.44302_-_semap.ass.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1272/projeto_de_lei__1659_2025_-_abre_credito_esp._por_super._fin._-_cust._estr._rede_suas_-_r_62.42549_-_semast.ass.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1273/projeto_de_lei__1660_2025_-_abre_credito_adic._suplem._por_sup._fin._-_expofelipe_-_r_490.00000_-_semcelt.ass.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1274/projeto_de_lei__1661_2025_-_abre_credito_por_rec._vinc._-_lei_aldir_blanc_-_r_49.44621_-_semcelt.ass.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1277/projeto_de_lei__1662_2025_-_autoriza_diarias_de_campo_-_campanhas_de_vacinacao.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1278/projeto_de_lei__1663_2025__-_dispoe_sobre_a_concessao_de_diarias_de_campo_-_obras.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1279/projeto_de_lei__1664_2025_-_abre_credito_esp._por_super._fin._-_conv._054-24-pge-2022der_-_bueiros_met._-_r_16.25900_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1280/projeto_de_lei__1665_2025_-_abre_cred._esp._por_super._fin._-_transf._esp._-_galeria_-_r_235.70687_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1281/projeto_de_lei__1666_2025__-_dispoe_sobre_o_cargo_de_procurador-geral.ass.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1283/projeto_de_lei__1667_2025_-_dispoe_sobre_refor._adm._-_remanejamento_-_man._semcelt_-_r_127.00000_-_semcelt.ass.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1284/projeto_de_lei__1668_2025_-_dispoe_sobre_refor._adm._-_remanejamento_-_abert._man._pontes_-_r_140.00000_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1285/projeto_de_lei__1669_2025_-_dispoe_sobre_refor._adm._-_remanejamento_-_man._semospe_-_r_80.00000_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1286/projeto_de_lei__1670_2025_-_dispoe_sobre_refor._adm._-_transposicao_-_mer._escolar_rec._propr._-_r_70.00000_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1288/projeto_de_lei__1671_2025_-_dispoe_s_abono_correcoes_e_folga_aniversario.ass.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1290/projeto_de_lei_1672-2025_-_denomina_o_predio_da_capela_mortuaria.ass.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1291/projeto_de_lei__1673_2025_-_dispoe_sobre_refor._adm._-_remanejamento_-_man._semap_-_r_20.00000_-_semap.ass.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1292/projeto_de_lei__1674_2025_-_dispoe_sobre_refor._adm._-_remanejamento_-_man._cons._tutel._-_r_40.00000_-_gabin.ass.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1293/projeto_de_lei__1675_2025_-_abre_cred._esp._por_super._fin._-_transf._esp._-_calcadas_-_r_2.700.00000_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1294/projeto_de_lei__1676_2025_-_dispoe_sobre_refor._adm._-_remanejamento_-_man._pres._e_cons._amb._-_r_13.00000_-_semap.ass.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1295/projeto_de_lei__1677_2025_-_abre_cred._esp._por_super._fin._-_aquis._notebooks_-_r_63.06564_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1296/projeto_de_lei__1678_2025_-_abre_cred._esp._por_super._fin._-_aquis._q._cacau_-_r_3.60319_-_semap.ass.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1297/projeto_de_lei__1679_2025_-_abre_cred._esp._por_super._fin._-_aquis._equip._agric._-_r_38.49407_-_semap.ass.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1298/projeto_de_lei__1680_2025_-_dispoe_s_multas_de_transitos_e_respons._dos_condutores.ass.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1300/projeto_de_lei__1681_2025_-_abre_cred._esp._rec._vinc._-_conv._est._11_expofelipe_-_r_300.00000_-_semcelt.ass.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1301/projeto_de_lei__1682_2025_-_abre_cred._esp._anul._dot.._-_contrap._conv._est._11_expofelipe_-_r_1.11100_-_semcelt.ass.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1302/projeto_de_lei__1683_2025_-_abre_cred._esp._rec._vinc._-_sus_fed._invest._estrut._at._esp._-_r_57.74000_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1310/projeto_de_lei_1684_2025_-_atualiza_o_programa_mais_producao.ass.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1307/projeto_de_lei_1685_2025_-_cria_a_funcao_gratificada_de_supervisao_escolar_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1308/projeto_de_lei__1686_2025_-_dispoe_sobre_refor._adm._-_remanejamento_-_man._semap_e_semcelt_-_r_30.00000_-_semap_e_semcelt.ass.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1309/projeto_de_lei__1687_2025_-_dispoe_sobre_refor._adm._-_transferencia_-_man._semaf_-_r_19.00000_-_semaf.ass.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1311/projeto_de_lei_1688-2025_-_autoriza_teste_seletivo_-_area_saude_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1312/projeto_de_lei_1689_2025_-_institui_a_cipaass.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1313/projeto_de_lei__1690_2025_-_abre_credito_adic._suplem._por_anul._dot._-_man._fms_15__-_r_395.00000_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1314/projeto_de_lei__1691_2025_-_dispoe_sobre_refor._adm._-_remanejamento_-_man._fms_15__-_r_250.00000_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1315/projeto_de_lei__1692_2025_-_dispoe_sobre_refor._adm._-_remanejamento_-_man._log._parques_jardins_-_r_90.00000_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1316/projeto_de_lei__1693_2025_-_abre_cred._esp._por_super._fin._-_transf._esp._const._pista_caminhada_-_r_1.102.94281_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1317/projeto_de_lei__1694_2025_-_abre_credito_esp._por_excesso_arrec._-_transf._esp._contrap._constr._pista_caminhada_-_r_57.03860_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1318/projeto_de_lei__1695_2025_-_abre_credito_adic._suplem._por_sup._fin._-_man._semospe_-_r_297.95912_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1319/projeto_de_lei__1696_2025_-_abre_cred._esp._por_rec._vinc._-_aquis._medic._-_resol._244-2025_sesau-cib_-_r_300.00000_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1320/projeto_de_lei_1697-2025_-_estabelece_ppa_2026-2029.ass.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1321/projeto_de_lei__1698_2025_-_abre_cred._esp._por_super._fin._-_cons._med._esp._conv._295-sesau-pge-2023_-_r_381.21030_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1322/projeto_de_lei__1699_2025_-_abre_credito_esp._exc._arrec._-_contrapartida_cons._med._esp.__-_r_5.65614_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1323/projeto_de_lei__1700_2025_-_abre_cred._esp._anul._dot._-_comp._conv._cons._med._esp._-_r_361.24022_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1325/projeto_de_lei__1701_2025_-_dispoe_sobre_refor._adm._-_transposicao_-_desp._adm._pessoal_-_r_20.00000_-_camara.ass.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1330/projeto_de_lei_1702-2025_-_cria_o_conselho_municipal_de_turismo_-_comtur.ass.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1332/projeto_de_lei_1703_2025_-_revoga_a_lei_municipal_1578-2025_e_autoriza_teste_seletivo_-_area_saude_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1333/projeto_de_lei_1704-2025_-_dispoe_sobre_desconto_e_parcelamento_iptu_2025.ass.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1335/projeto_de_lei__1705_2025_-_abre_cred._esp._por_super._fin._-_devol._aquis._med._resol._642-2023sesau-cib_-_r_8.47219_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1355/projeto_de_lei__1706_2025_-_abre_cred._esp._por_super._fin._-_devol._aquis._med._resol._509-2024sesau_-_r_1.84881_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1337/projeto_de_lei__1707_2025_-_abre_cred._esp._por_super._fin._-_devol._aquis._med._resol._509-2024sesau_-_r_1.52545_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1338/projeto_de_lei__1708_2025_-_abre_cred._esp._por_super._fin._-_devol._aquis._med._resol._509-2024sesau_-_r_1.81647_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1339/projeto_de_lei__1709_2025_-_dispoe_sobre_refor._adm._-_transposicao_-_desp._fundeb_30_-_r_131.00000_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1340/projeto_de_lei__1710_2025_-_abre_credito_esp._por_exc._arrec._-_compl._uniao_fundeb_vaar_-_r_70.00000_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1341/projeto_de_lei__1711_2025_-_abre_credito_adic._suplem._anul._dot._-_man._semece_5_e_25_-_r_325.00000_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1342/projeto_de_lei__1712_2025_-_dispoe_sobre_refor._adm._-_remanejamento_-_man._semast_-_r_200.00000_-_semast.ass.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1343/projeto_de_lei__1713_2025_-_abre_cred._esp._por_super._fin._-_custeio_est._rede_suas_-_port._886-23_mds_-_r_70.61848_-_semast.ass.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1344/projeto_de_lei__1714_2025_-_abre_cred._esp._por_super._fin._-_custeio_est._rede_suas_-_port._886-23_mds_-_r_131.27036_-_semast.ass.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1345/projeto_de_lei__1715_2025_-_abre_cred._esp._por_super._fin._-_porg._fort._cad._emerg._procad-suas_-_r_14.05642_-_semast.ass.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1346/projeto_de_lei__1716_2025_-_abre_credito_adic._suplem._sup._fin._-_indic._gestao_descentr._-_r_42.25200_-_semast.ass.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1347/projeto_de_lei__1717_2025_-_abre_cred._esp._por_super._fin._-_transf._esp._invest._ampl._estadio_-_r_646.64738_-_semcelt.ass.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1348/projeto_de_lei__1718_2025_-_abre_credito_esp._exc._arrec._-_transf._esp._invest._ampl._estadio__-_r_39.40161_-_semcelt.ass.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1349/projeto_de_lei__1719_2025_-_abre_cred._esp._por_super._fin._-_devol._saldo_letreiro_cidade_-_r_18.25336_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1350/projeto_de_lei__1720_2025_-_abre_credito_adic._suplem._anul._dot._-_man._semospe_-_r_100.00000_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1351/projeto_de_lei__1721_2025_-_abre_cred._esp._rec._vinc._-_conv._253-2025-pge-der-adm_-_rec._estr._vic._-_r_500.00000_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1352/projeto_de_lei__1722_2025_-_abre_cred._esp._anul._dot._-_contrap._conv._253-2025-pge-der-adm_-_rec._estr._vic._-_r_5.20274_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1353/projeto_de_lei__1723_2025_-_abre_cred._esp._rec._vinc._-_transf._esp._invest._aquis._trator_agricola_-_r_396.00000_-_semap.ass.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1354/projeto_de_lei__1724_2025_-_abre_cred._esp._por_super._fin._-_devol._aquis._kits_saude_bucal_-_pse_-_r_29.20858_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1356/projeto_de_lei__1725_2025_-_cria_o_fundo_mun._dos_direitos_da_pessoa_idosa.ass.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1357/projeto_de_lei_1726-2025__-_autoriza_leilao_bens_inserviveis.ass.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1359/projeto_de_lei__1727_2025_-_abre_cred._esp._rec._vinc._-_increm._temp._custeio_sv_aps_-_r_400.00000_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1360/projeto_de_lei__1728_2025_-_abre_cred._esp._rec._vinc._-_sus_fed._invest._estrut._unid._at._prim._-_r_114.10400_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1361/projeto_de_lei_-1729-2025_-_lei_de_diretrizes_orcamentarias_-_ldo_2026.ass.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1366/projeto_de_lei__1730-2025_-_dispoe_sobre_estagio_remunerado.ass.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1367/projeto_de_lei_1731_2025_-_autoriza_o_prog._de_regul._fiscal_-_refis_-_2025.ass.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1369/projeto_de_lei__1732_2025_-_abre_credito_adic._suplem._sup._fin._-_semospe_e_semap_-_r_250.00000_-_semospe_e_semap.ass.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1370/projeto_de_lei_1733-2025__-_cria_o_conselho_municipal_de_esporte.ass.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1371/projeto_de_lei_1734-2025__-_cria_o_conselho_municipal_de_cultura_e_o_fmc.ass.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1372/projeto_de_lei__1735_2025_-_abre_cred._esp._rec._vinc._-_conv._292-2025-pge-der-adm_-_rec._estr._vic._-_fitha_r_251.30299_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1373/projeto_de_lei__1736_2025_-_abre_cred._esp._anul._dot._-_contr._conv._292-2025-pge-der-adm_-_rec._estr._vic._-_fitha_r_2.65241_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1374/projeto_de_lei__1737_2025_-_abre_cred._ref._adm._transp._-_rest._e_ampl._camara_r_60.00000_-_camara.ass.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1375/projeto_de_lei__1738_2025_-_abre_cred._esp._anul._dot._-_reest._ampl._camara_r_53.45031_-_camara.ass.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1376/projeto_de_lei__1739_2025_-_abre_cred._ref._adm._reamnej._-_manut._semast_r_22.00000_-_semast.ass.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1377/projeto_de_lei__1740_2025_-_abre_credito_adic._suplem._sup._fin._-_gabinete_e_semaf_-_r_957.00000.ass.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1378/projeto_de_lei__1741_2025_-_abre_cred._esp._rec._vinc._-_aps_estrat._saude_bucal_-_psf_r_96.53743_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1379/projeto_de_lei__1742_2025_-_abre_cred._esp._rec._vinc._-_conv._291-2025-pge-der-adm_-_rec._estr._vic._-_r_400.00000_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1380/projeto_de_lei__1743_2025_-_abre_cred._esp._anul._dot._-_contr._conv._291-2025-pge-der-adm_-_rec._estr._vic._r_9.57782_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1381/projeto_de_lei_1744_2025_-_revoga_a_lei_municipal_1592-2025_e_autoriza_teste_seletivo_-_area_saude_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1383/projeto_de_lei_1745_2025_-_abre_credito_abre_credito_adic._suplem._por_anu._dot._manut._logradouros_r80.00000_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1384/projeto_de_lei_1746_2025_-_abre_credito_especial_superavit_financeiro._aquis._imobiliario_auditorio._r164.00000_-_gabinete._ass.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1385/projeto_de_lei_1747_2025_-_abre_credito_especial_recurso_vinculado._mat._bem_ou_servico_distrib._gratuita_r400.00000_-_semusa._ass.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1386/projeto_de_lei_1748_2025_-_dispoe_sobre__reformulacao_administrativa_ao_orcamento_vigente_por_tansposicao_r4.50000_-_camara_munic._ass.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1389/projeto_de_lei_1749-2025_-_dispoe_sobre_a_loa_2026.ass.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1392/projeto_de_lei_1750_2025_-_dispoe_refor._adm._-_transposicao_-_prog._ben._event._-_r_25.00000_-_semast.ass.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1393/projeto_de_lei_1751_2025_-_dispoe_refor._adm._-_remanejamento_-_man._cons._tut._-_r_27.00000_-_gabinete.ass.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1394/projeto_de_lei_1752_2025_-_abre_credito_adic._suplem._por_anu._dot._-_manut._fms_-_r_294.69200_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1395/projeto_de_lei_1753_2025_-_abre_credito_especial_sup._fin._-_loc._hora_maq_e_cam._-_r_1.65527_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1396/projeto_de_lei_1754_2025_-_abre_credito_especial_exc._arrec._-__loc._hora_maq._cam._-_r_18.91993_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1397/projeto_de_lei_1755_2025_-_abre_credito_especial_rec._vinc._-_esc._tempo_integ._-_r_7.71200_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1398/projeto_de_lei_1756_2025_-_abre_credito_especial_rec._vinc._-_conv_306-2025_-_fitha_2025_-_r_236.02320_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1403/projeto_de_lei_1758_2025_-_abre_credito_especial_anul._dot._-_rest._rec._expofelipe_-_r_18.05629_-_semcelt.ass.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1404/projeto_de_lei_1759_2025_-_abre_credito_adic._suplem._por_anu._dot._-_manut._ativ._semed_-_r_335.00000_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1405/projeto_de_lei_1760_2025_-_dispoe_refor._adm._-_remanejamento_-_man._semast_-_r_118.00000_-_semast.ass.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1406/projeto_de_lei_1761_2025_-_abre_credito_adic._suplem._por_anu._dot._-_manut._ativ._semospe_-_r_126.00000_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1407/projeto_de_lei_1762_2025_-_abre_credito_adic._suplem._por_sup._fin._-_abert._manut._est._-_r_150.00000_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1408/projeto_de_lei_1763_2025_-_abre_credito_adic._suplem._por_anu._dot._-_manut._ativ._semap_-_r_48.00000_-_semap.ass.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1412/projeto_de_lei_1764_2025_-_abre_credito_especial_superavit_finan._-_semece_-_r_16.65824_-_semece._ass.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1413/projeto_de_lei_1765_2025_-_abre_credito_especial_superavit_financ._-_sec._saude_-_r_5.06377_-_sec._saude._ass.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1414/projeto_de_lei_1766_2025_-_abre_credito_esp._exc._arrecad._fundeb_vaar_-_r_31.41841_-_semece._ass.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1415/projeto_de_lei_1767_2025_-_dispoe_sobre_refor._adm._-_transposicao_-_r_69.45250_-_semece._ass.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1416/projeto_de_lei_1768_2025_-_abre_credito_esp._por_superavit_financeiro_-_r111.00000_-__gabinete_prefeito._ass.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1417/projeto_de_lei_municipal_n_1769_2025_-_autoriza_o_poder_executivo_municipal_a_disciplinar_as_ferias_e_recesso_escolar_da_educacao_basica_.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1418/projeto_de_lei__1770_2025_-_abre_cred._esp._rec._vinc._-_3a_mandionana_-_r_50.00000_-_semcelt.ass.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1419/projeto_de_lei_1771_2025_-_abre_credito_especial_anul._dot._-_contrap._3a_mandionana_-_r_23589_-_semcelt.ass.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1422/projeto_de_lei_1772_2025_-_dispoe_sobre_refor._adm._-_transposicao_-_man._estr._ponte_bueiros_-_r_90.00000_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1423/projeto_de_lei_1773_2025_-_dispoe_sobre_refor._adm._-_transposicao_-_man._desp._fundeb_30_e_70_-_r_179.00000_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1424/projeto_de_lei_1774_2025_-_abre_credito_adic._suplem._por_anul_dot._-_manut._semed_5_e_25_-_r_177.00000_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1425/projeto_de_lei_1775_2025_-_abre_credito_adic._suplem._exc._arrec._-_manut._gabinete_-_r_335.00000_-_gab.ass.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1426/projeto_de_lei_1776_2025_-_abre_credito_especial_rec._vinc.._-_custeio_piso_at._prim._port._7447_-_r_200.00000_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1427/projeto_de_lei_1777_2025_-_dispoe_sobre_refor._adm._-_transposicao_-_desp._adm._legisl._-_r_5.46542_-_camara.ass.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1428/projeto_de_lei_1778_2025_-_abre_credito_adic._suplem._por_anul_dot._-_desp._adm._legisl._-_r_8.38458_-_camara.ass.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1429/projeto_de_lei_1779_2025_-_dispoe_sobre_refor._adm._-_transposicao_-_natal_luz_-_r_55.30042_-_semcelt.ass.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1430/projeto_de_lei_1780_2025_-_cria_a_vaga_de_psicologo_semusa_e_autoriza_exclusao_vaga_proc._seletivo_simplificado.ass.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1431/projeto_de_lei_1781_2025_-_abre_credito_adic._suplem._por_sup._fin._-_contrib_pasep_-_r_100.00000_-_semaf.ass.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1437/projeto_de_lei_1782_2025_-_dispoe_sobre_refor._adm._-_transposicao_-_abert._estr._vic._pontes_e_bueiros_-_r_93.05600_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1438/projeto_de_lei_1783_2025_-_abre_credito_especial_sup._fin._-_reprogram._saldos_port._gmms_7897-2025_-_r_236.90191_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1439/projeto_de_lei_1784_2025_-_abre_credito_especial_sup._fin._-_reprogram._saldos_port._gmms_7897-2025_-_r_72.52783_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1440/projeto_de_lei_1785_2025_-_abre_credito_especial_sup._fin._-_reprogram._saldos_port._gmms_7897-2025_-_r_270.56504_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1441/projeto_de_lei_1786_2025_-_dispoe_sobre_refor._adm._-_transposicao_-_realiz._reveillon_-_r_35.48622_-_semcelt.ass.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1442/projeto_de_lei_1787_2025_-_dispoe_sobre_refor._adm._-_transposicao_-_desp._adm._legisl._-_r_7.47600_-_camara.ass.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1443/projeto_de_lei_1788_2025_-_abre_credito_especial_sup._fin._-_ref._e_ampl._esc._orlindo_-_r_63.38473_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1444/projeto_de_lei_1789_2025_-_abre_credito_especial_exc._arrecad._-_ref._e_ampl._esc._orlindo_-_r_13.87364_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1449/projeto_de_lei_1790_2025_-_dispoe_sobre_uso_de_veiculos_oficiais.ass.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1447/projeto_de_lei_1791_2025_-_abre_credito_especial_rec._vinc.._-_aquis._onibus_escolar_tc_no_986645-4_-_r_496.65534_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1448/projeto_de_lei_1792_2025_-_abre_credito_especial_anul._dot._-_contrapartida_aquis._onibus_escolar_tc_no_986645-4_-_r_49715_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1450/projeto_de_lei_1793_2025_-_altera_a_meta_do_resultado_primario.ass.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1213/projeto_resolucao_no_12-2025_altera_a_resolucao_n.o_4_de_2023_no_que_diz_respeito_a_carga_horaria_remuneracao_dos_cargos_tecnicos_e_da_outras_providencias.docx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1263/projeto_de_resolucao_no_14.2025_-_diarias.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1400/15_projeto_de_resolucao_regulamento_lgpd.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2023/1260/01199_24_decisao-463_apl-tc_00241_24.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1391/projeto_de_decreto_legislativo_2_-_titulo_cidadao_honorario_sao_felipe.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1226/ata_eletronica_da_1a_extraordinaria_da_1a_sessao_legislativa_da_8a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1227/ata_eletronica_da_2a_extraordinaria_da_1a_sessao_legislativa_da_8a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1304/ata_eletronica_da_5a_extraordinaria_da_1a_sessao_legislativa_da_8a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1327/ata_eletronica_da_6a_extraordinaria_da_1a_sessao_legislativa_da_8a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1329/ata_eletronica_da_7a_extraordinaria_da_1a_sessao_legislativa_da_8a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1363/ata_eletronica_da_8a_extraordinaria_da_2a_sessao_legislativa_da_8a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1364/ata_eletronica_da_9a_extraordinaria_da_2a_sessao_legislativa_da_8a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1402/ata_eletronica_da_10a_extraordinaria_da_2a_sessao_legislativa_da_8a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1411/ata_eletronica_da_11a_extraordinaria_da_2a_sessao_legislativa_da_8a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1421/ata_eletronica_da_12a_extraordinaria_da_2a_sessao_legislativa_da_8a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1276/ata_ordinaria_11.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1275/ata_ordinaria_12.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1282/ata_ordinaria_14.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1289/ata_ordinaria_15.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1299/ata_ordinaria_16.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1303/ata_ordinaria_17.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1305/ata_ordinaria_18.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1326/ata_ordinaria_19.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1328/ata_ordinaria_20.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1334/ata_ordinaria_21.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1358/ata_ordinaria_22.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1362/ata_ordinaria_23.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1368/ata_ordinaria_24.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1382/ata_ordinaria_25.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1388/ata_ordinaria_27.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1390/ata_ordinaria_28.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1399/ata_ordinaria_29.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1401/ata_ordinaria_30.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1409/ata_ordinaria_31.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1410/ata_ordinaria_32.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1420/ata_ordinaria_33.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1435/ata_ordinaria_34.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1436/ata_ordinaria_35.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1434/ata_ordinaria_37.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1446/ata_ordinaria_38.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1234/autografo_012_projeto__1626.2025.docx" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1236/autografo_014_projeto__1628.2025.docx" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1237/autografo_015_projeto__1629.2025.docx" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1238/autografo_016_projeto__1630.2025.docx" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1239/autografo_017_projeto__1631.2025.docx" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1243/autografo_018_projeto__1633.2025.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1244/autografo_019_projeto__1634.2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1445/indicacao_no_01-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1365/01-_mocao_de_aplausos_para_alfredo.docx.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1432/02-_mocao_de_aplausos_telmicio.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1433/03-_mocao_de_escola_orlindo_goncalves_rocha.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1224/projeto_de_lei__1615_2025_-_abre_credito_esp._por_superavit_financeiro_-_programa_ir_e_vir_devol_saldo_-_r_38.63071_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1215/projeto_de_lei__1616_2025_-_abre_credito_esp._por_recurso_vinculado_-_constr._predio_cons._tut._-_r_600.00000_-_gabinete.ass.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1216/projeto_de_lei__1617_2025_-_abre_credito_esp._por_anulacao_de_dotacao_-_contrapartida_const._predio_cons._tutelar_-_r_35.86088_-_gabinete.ass.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1217/projeto_de_lei__1618_2025_-_abre_credito_esp._por_superavit_financeiro_-_aquis._de_ambulancia_-_port._ms-gm_1483-2021_-_r_293.69963_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1218/projeto_de_lei__1619_2025_-_abre_credito_esp._por_superavit_financeiro_-_aquis._equip._-_port._gm-ms_3764-2024_-_r_89.98600_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1219/projeto_de_lei__1620_2025_-_abre_credito_esp._por_superavit_financeiro_-_aquis._equipam._port._ms-gm_3817-2024_-_r_28.45600_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1220/projeto_de_lei__1621_2025_-_abre_credito_esp._por_superavit_financeiro_-_increm._temp._custeio_serv._aps_-_port._ms-gm_3594-2024_-_r_503.96281_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1221/projeto_de_lei__1622_2025_-_abre_credito_esp._por_superavit_financeiro_-_increm._temp._custeio_mac_-_port._ms-gm_3604-2024_-_r_206.79300_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1222/projeto_de_lei__1623_2025_-_abre_credito_esp._por_superavit_financeiro_-_increm._temp._custeio_mac_-_port._ms-gm_4999-2024_-_r_12.94900_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1223/projeto_de_lei__1624_2025_-_abre_credito_adic._suplem._por_superavit_financ._manut._desp._fundeb_30_-_r_253.76900_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1225/projeto_de_lei_1625-2025_-_cria_o_cargo_efetivo_de_pregoeiro-agente_de_contratacao.ass.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1228/projeto_de_lei__1626_2025_-_abre_credito_esp._por_superavit_financeiro_-_transf._esp._constr._inst._med._seg._incendio_e_panico_hospital_mun._-_r_254.95479_-_semusa.ass.pdf.crdownload" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1229/projeto_de_lei__1627_2025_-_abre_credito_esp._por_superavit_financeiro_-_reforma_ubs_sao_felipe_-_r_47.34157_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1230/projeto_de_lei__1628_2025_-_abre_credito_adic._suplem._por_superavit_financ._-_manut._ilum._publica_-_r_198.00000_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1231/projeto_de_lei__1629_2025_-_abre_credito_esp._por_superavit_financeiro_-_locacao_de_horas_maquinas_-_r_500.00000_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1240/projeto_de_lei__1632_2025_-_abre_credito_esp._por_recurso_vinculado_-_prog._ir_e_vir_-_transporte_escolar_-_r_2.560.44443_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1241/projeto_de_lei_1633_2025_-_autoriza_a_reestruturacao_de_vencimentos_-_salario_minimo_como_base.ass.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1242/projeto_de_lei_1634_2025_-_autoriza_o_pagamento_piso_nacional_professores.ass.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1245/projeto_de_lei__1635_2025_-_abre_credito_esp._por_superavit_financeiro_-_transf._esp._constr._inst._med._seg._incendio_e_panico_hospital_mun._-_r_279.10900_-_semusa.ass.pdf.crdownload" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1246/projeto_de_lei__1636_2025_-_abre_credito_esp._por_anulacao_de_dotacao_-_devol._saldo_conv._10a_expofelipe_-_r_32.24318_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1248/projeto_de_lei__1637_2025_-_abre_credito_esp._por_superavit_financeiro_-_transf._esp._constr._inst._med._seg._incendio_e_panico_hospital_mun._-_r_24.15421_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1249/projeto_de_lei__1638_2025_-_criacao_e_extincao_de_cargos_fixa_novos_valores_e_outras_providencias_assinado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1250/projeto_de_lei_1639__2025_-_dispoe_sobre_a_concessaoo_de_diarias_e_ajuda_de_custo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1251/projeto_de_lei__1640_2025_-_abre_credito_esp._por_superavit_financeiro_-_conv._097seduc-pge2023_-_equip._-_semed_-_r_75.26340_-_semed.mesc..pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1252/projeto_de_lei__1641_2025_-_abre_credito_adic._suplem._por_superavit_financ._-_manut._estr._vic._pontes_e_bueiros_-_r_300.00000_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1254/projeto_de_lei__1642_2025_-_dispoe_sobre_reformulacao_adm._-_remanejamento_-_manut._fms_-_15_-_r_391.00000_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1255/projeto_de_lei__1643_2025_-_dispoe_sobre_reformulacao_adm._-_remanejamento_-_desp._adm._legislativas_-_r_145.44584_-_camara.ass.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1258/projeto_de_lei__1644_2025_-_abre_credito_esp._por_superavit_financeiro_-_transf._esp._reforma_e_ampl._predio_semed_-_r_322.30917_-_semed.mesc..pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1256/projeto_de_lei__1645_2025_-_adesivo_de_veiculo_-_2025.ass.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1257/projeto_de_lei__1646_2025__-_altera_o_valor_da_hora_maquina.ass.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1259/projeto_de_lei__1647_2025__-_altera_salario_base_da_categoria_de_agentes_comunitarios.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1261/projeto_de_lei__1649_2025_-_dispoe_ref._adm._-_transp._-_manut._fundeb_30_-_r_386.68000_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1262/projeto_de_lei__1650_2025_-_abre_credito_esp._por_superavit_financeiro_-_esc._em_tempo_integ._lei_14.640-fnde_-_r_136.48298_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1264/projeto_de_lei__1651_2025_-_abre_credito_esp._por_recurso_vinculado_-_conv._fed._mapa_-_972081-24_-_r_227.67200_-_semap.ass.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1265/projeto_de_lei__1652_2025_-_abre_cred._esp._por_anul._de_dot._-_contrapartida_conv._mapa_-_r_10.72800_-_semaf.ass.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1266/projeto_de_lei__1653_2025_-_abre_credito_esp._por_superavit_financeiro_-_conv._est._282seagri_-_trator_devol_saldo_-_r_23.17239_-_semap.ass.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1267/projeto_de_lei__1654_2025_-_dispoe_sobre_refor._adm._-_transferencia_-_ppcip_-_geone_-_r_25.94118_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1268/projeto_de_lei__1655_2025_-_dispoe_sobre_refor._adm._-_transferencia_-_ppcip_orlindo_-_r_26.73404_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1269/projeto_de_lei__1656_2025_-_abre_cred._esp._sup._fin._-_transf._esp._cust._-_prop._202226330005_-_ofic._cursos_-_r_26.55216_-_semaf.ass.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1270/projeto_de_lei__1657_2025_-_abre_credito_adic._suplem._por_sup._fin._manut._semospe_-_r_350.00000_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1271/projeto_de_lei__1658_2025_-_abre_credito_esp._por_super._fin._-_conv._194-2024-pge-seagri_-_agric._familiar_-_r_103.44302_-_semap.ass.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1272/projeto_de_lei__1659_2025_-_abre_credito_esp._por_super._fin._-_cust._estr._rede_suas_-_r_62.42549_-_semast.ass.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1273/projeto_de_lei__1660_2025_-_abre_credito_adic._suplem._por_sup._fin._-_expofelipe_-_r_490.00000_-_semcelt.ass.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1274/projeto_de_lei__1661_2025_-_abre_credito_por_rec._vinc._-_lei_aldir_blanc_-_r_49.44621_-_semcelt.ass.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1277/projeto_de_lei__1662_2025_-_autoriza_diarias_de_campo_-_campanhas_de_vacinacao.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1278/projeto_de_lei__1663_2025__-_dispoe_sobre_a_concessao_de_diarias_de_campo_-_obras.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1279/projeto_de_lei__1664_2025_-_abre_credito_esp._por_super._fin._-_conv._054-24-pge-2022der_-_bueiros_met._-_r_16.25900_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1280/projeto_de_lei__1665_2025_-_abre_cred._esp._por_super._fin._-_transf._esp._-_galeria_-_r_235.70687_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1281/projeto_de_lei__1666_2025__-_dispoe_sobre_o_cargo_de_procurador-geral.ass.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1283/projeto_de_lei__1667_2025_-_dispoe_sobre_refor._adm._-_remanejamento_-_man._semcelt_-_r_127.00000_-_semcelt.ass.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1284/projeto_de_lei__1668_2025_-_dispoe_sobre_refor._adm._-_remanejamento_-_abert._man._pontes_-_r_140.00000_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1285/projeto_de_lei__1669_2025_-_dispoe_sobre_refor._adm._-_remanejamento_-_man._semospe_-_r_80.00000_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1286/projeto_de_lei__1670_2025_-_dispoe_sobre_refor._adm._-_transposicao_-_mer._escolar_rec._propr._-_r_70.00000_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1288/projeto_de_lei__1671_2025_-_dispoe_s_abono_correcoes_e_folga_aniversario.ass.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1290/projeto_de_lei_1672-2025_-_denomina_o_predio_da_capela_mortuaria.ass.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1291/projeto_de_lei__1673_2025_-_dispoe_sobre_refor._adm._-_remanejamento_-_man._semap_-_r_20.00000_-_semap.ass.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1292/projeto_de_lei__1674_2025_-_dispoe_sobre_refor._adm._-_remanejamento_-_man._cons._tutel._-_r_40.00000_-_gabin.ass.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1293/projeto_de_lei__1675_2025_-_abre_cred._esp._por_super._fin._-_transf._esp._-_calcadas_-_r_2.700.00000_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1294/projeto_de_lei__1676_2025_-_dispoe_sobre_refor._adm._-_remanejamento_-_man._pres._e_cons._amb._-_r_13.00000_-_semap.ass.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1295/projeto_de_lei__1677_2025_-_abre_cred._esp._por_super._fin._-_aquis._notebooks_-_r_63.06564_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1296/projeto_de_lei__1678_2025_-_abre_cred._esp._por_super._fin._-_aquis._q._cacau_-_r_3.60319_-_semap.ass.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1297/projeto_de_lei__1679_2025_-_abre_cred._esp._por_super._fin._-_aquis._equip._agric._-_r_38.49407_-_semap.ass.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1298/projeto_de_lei__1680_2025_-_dispoe_s_multas_de_transitos_e_respons._dos_condutores.ass.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1300/projeto_de_lei__1681_2025_-_abre_cred._esp._rec._vinc._-_conv._est._11_expofelipe_-_r_300.00000_-_semcelt.ass.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1301/projeto_de_lei__1682_2025_-_abre_cred._esp._anul._dot.._-_contrap._conv._est._11_expofelipe_-_r_1.11100_-_semcelt.ass.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1302/projeto_de_lei__1683_2025_-_abre_cred._esp._rec._vinc._-_sus_fed._invest._estrut._at._esp._-_r_57.74000_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1310/projeto_de_lei_1684_2025_-_atualiza_o_programa_mais_producao.ass.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1307/projeto_de_lei_1685_2025_-_cria_a_funcao_gratificada_de_supervisao_escolar_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1308/projeto_de_lei__1686_2025_-_dispoe_sobre_refor._adm._-_remanejamento_-_man._semap_e_semcelt_-_r_30.00000_-_semap_e_semcelt.ass.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1309/projeto_de_lei__1687_2025_-_dispoe_sobre_refor._adm._-_transferencia_-_man._semaf_-_r_19.00000_-_semaf.ass.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1311/projeto_de_lei_1688-2025_-_autoriza_teste_seletivo_-_area_saude_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1312/projeto_de_lei_1689_2025_-_institui_a_cipaass.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1313/projeto_de_lei__1690_2025_-_abre_credito_adic._suplem._por_anul._dot._-_man._fms_15__-_r_395.00000_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1314/projeto_de_lei__1691_2025_-_dispoe_sobre_refor._adm._-_remanejamento_-_man._fms_15__-_r_250.00000_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1315/projeto_de_lei__1692_2025_-_dispoe_sobre_refor._adm._-_remanejamento_-_man._log._parques_jardins_-_r_90.00000_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1316/projeto_de_lei__1693_2025_-_abre_cred._esp._por_super._fin._-_transf._esp._const._pista_caminhada_-_r_1.102.94281_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1317/projeto_de_lei__1694_2025_-_abre_credito_esp._por_excesso_arrec._-_transf._esp._contrap._constr._pista_caminhada_-_r_57.03860_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1318/projeto_de_lei__1695_2025_-_abre_credito_adic._suplem._por_sup._fin._-_man._semospe_-_r_297.95912_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1319/projeto_de_lei__1696_2025_-_abre_cred._esp._por_rec._vinc._-_aquis._medic._-_resol._244-2025_sesau-cib_-_r_300.00000_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1320/projeto_de_lei_1697-2025_-_estabelece_ppa_2026-2029.ass.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1321/projeto_de_lei__1698_2025_-_abre_cred._esp._por_super._fin._-_cons._med._esp._conv._295-sesau-pge-2023_-_r_381.21030_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1322/projeto_de_lei__1699_2025_-_abre_credito_esp._exc._arrec._-_contrapartida_cons._med._esp.__-_r_5.65614_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1323/projeto_de_lei__1700_2025_-_abre_cred._esp._anul._dot._-_comp._conv._cons._med._esp._-_r_361.24022_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1325/projeto_de_lei__1701_2025_-_dispoe_sobre_refor._adm._-_transposicao_-_desp._adm._pessoal_-_r_20.00000_-_camara.ass.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1330/projeto_de_lei_1702-2025_-_cria_o_conselho_municipal_de_turismo_-_comtur.ass.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1332/projeto_de_lei_1703_2025_-_revoga_a_lei_municipal_1578-2025_e_autoriza_teste_seletivo_-_area_saude_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1333/projeto_de_lei_1704-2025_-_dispoe_sobre_desconto_e_parcelamento_iptu_2025.ass.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1335/projeto_de_lei__1705_2025_-_abre_cred._esp._por_super._fin._-_devol._aquis._med._resol._642-2023sesau-cib_-_r_8.47219_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1355/projeto_de_lei__1706_2025_-_abre_cred._esp._por_super._fin._-_devol._aquis._med._resol._509-2024sesau_-_r_1.84881_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1337/projeto_de_lei__1707_2025_-_abre_cred._esp._por_super._fin._-_devol._aquis._med._resol._509-2024sesau_-_r_1.52545_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1338/projeto_de_lei__1708_2025_-_abre_cred._esp._por_super._fin._-_devol._aquis._med._resol._509-2024sesau_-_r_1.81647_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1339/projeto_de_lei__1709_2025_-_dispoe_sobre_refor._adm._-_transposicao_-_desp._fundeb_30_-_r_131.00000_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1340/projeto_de_lei__1710_2025_-_abre_credito_esp._por_exc._arrec._-_compl._uniao_fundeb_vaar_-_r_70.00000_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1341/projeto_de_lei__1711_2025_-_abre_credito_adic._suplem._anul._dot._-_man._semece_5_e_25_-_r_325.00000_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1342/projeto_de_lei__1712_2025_-_dispoe_sobre_refor._adm._-_remanejamento_-_man._semast_-_r_200.00000_-_semast.ass.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1343/projeto_de_lei__1713_2025_-_abre_cred._esp._por_super._fin._-_custeio_est._rede_suas_-_port._886-23_mds_-_r_70.61848_-_semast.ass.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1344/projeto_de_lei__1714_2025_-_abre_cred._esp._por_super._fin._-_custeio_est._rede_suas_-_port._886-23_mds_-_r_131.27036_-_semast.ass.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1345/projeto_de_lei__1715_2025_-_abre_cred._esp._por_super._fin._-_porg._fort._cad._emerg._procad-suas_-_r_14.05642_-_semast.ass.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1346/projeto_de_lei__1716_2025_-_abre_credito_adic._suplem._sup._fin._-_indic._gestao_descentr._-_r_42.25200_-_semast.ass.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1347/projeto_de_lei__1717_2025_-_abre_cred._esp._por_super._fin._-_transf._esp._invest._ampl._estadio_-_r_646.64738_-_semcelt.ass.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1348/projeto_de_lei__1718_2025_-_abre_credito_esp._exc._arrec._-_transf._esp._invest._ampl._estadio__-_r_39.40161_-_semcelt.ass.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1349/projeto_de_lei__1719_2025_-_abre_cred._esp._por_super._fin._-_devol._saldo_letreiro_cidade_-_r_18.25336_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1350/projeto_de_lei__1720_2025_-_abre_credito_adic._suplem._anul._dot._-_man._semospe_-_r_100.00000_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1351/projeto_de_lei__1721_2025_-_abre_cred._esp._rec._vinc._-_conv._253-2025-pge-der-adm_-_rec._estr._vic._-_r_500.00000_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1352/projeto_de_lei__1722_2025_-_abre_cred._esp._anul._dot._-_contrap._conv._253-2025-pge-der-adm_-_rec._estr._vic._-_r_5.20274_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1353/projeto_de_lei__1723_2025_-_abre_cred._esp._rec._vinc._-_transf._esp._invest._aquis._trator_agricola_-_r_396.00000_-_semap.ass.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1354/projeto_de_lei__1724_2025_-_abre_cred._esp._por_super._fin._-_devol._aquis._kits_saude_bucal_-_pse_-_r_29.20858_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1356/projeto_de_lei__1725_2025_-_cria_o_fundo_mun._dos_direitos_da_pessoa_idosa.ass.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1357/projeto_de_lei_1726-2025__-_autoriza_leilao_bens_inserviveis.ass.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1359/projeto_de_lei__1727_2025_-_abre_cred._esp._rec._vinc._-_increm._temp._custeio_sv_aps_-_r_400.00000_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1360/projeto_de_lei__1728_2025_-_abre_cred._esp._rec._vinc._-_sus_fed._invest._estrut._unid._at._prim._-_r_114.10400_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1361/projeto_de_lei_-1729-2025_-_lei_de_diretrizes_orcamentarias_-_ldo_2026.ass.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1366/projeto_de_lei__1730-2025_-_dispoe_sobre_estagio_remunerado.ass.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1367/projeto_de_lei_1731_2025_-_autoriza_o_prog._de_regul._fiscal_-_refis_-_2025.ass.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1369/projeto_de_lei__1732_2025_-_abre_credito_adic._suplem._sup._fin._-_semospe_e_semap_-_r_250.00000_-_semospe_e_semap.ass.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1370/projeto_de_lei_1733-2025__-_cria_o_conselho_municipal_de_esporte.ass.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1371/projeto_de_lei_1734-2025__-_cria_o_conselho_municipal_de_cultura_e_o_fmc.ass.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1372/projeto_de_lei__1735_2025_-_abre_cred._esp._rec._vinc._-_conv._292-2025-pge-der-adm_-_rec._estr._vic._-_fitha_r_251.30299_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1373/projeto_de_lei__1736_2025_-_abre_cred._esp._anul._dot._-_contr._conv._292-2025-pge-der-adm_-_rec._estr._vic._-_fitha_r_2.65241_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1374/projeto_de_lei__1737_2025_-_abre_cred._ref._adm._transp._-_rest._e_ampl._camara_r_60.00000_-_camara.ass.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1375/projeto_de_lei__1738_2025_-_abre_cred._esp._anul._dot._-_reest._ampl._camara_r_53.45031_-_camara.ass.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1376/projeto_de_lei__1739_2025_-_abre_cred._ref._adm._reamnej._-_manut._semast_r_22.00000_-_semast.ass.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1377/projeto_de_lei__1740_2025_-_abre_credito_adic._suplem._sup._fin._-_gabinete_e_semaf_-_r_957.00000.ass.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1378/projeto_de_lei__1741_2025_-_abre_cred._esp._rec._vinc._-_aps_estrat._saude_bucal_-_psf_r_96.53743_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1379/projeto_de_lei__1742_2025_-_abre_cred._esp._rec._vinc._-_conv._291-2025-pge-der-adm_-_rec._estr._vic._-_r_400.00000_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1380/projeto_de_lei__1743_2025_-_abre_cred._esp._anul._dot._-_contr._conv._291-2025-pge-der-adm_-_rec._estr._vic._r_9.57782_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1381/projeto_de_lei_1744_2025_-_revoga_a_lei_municipal_1592-2025_e_autoriza_teste_seletivo_-_area_saude_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1383/projeto_de_lei_1745_2025_-_abre_credito_abre_credito_adic._suplem._por_anu._dot._manut._logradouros_r80.00000_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1384/projeto_de_lei_1746_2025_-_abre_credito_especial_superavit_financeiro._aquis._imobiliario_auditorio._r164.00000_-_gabinete._ass.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1385/projeto_de_lei_1747_2025_-_abre_credito_especial_recurso_vinculado._mat._bem_ou_servico_distrib._gratuita_r400.00000_-_semusa._ass.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1386/projeto_de_lei_1748_2025_-_dispoe_sobre__reformulacao_administrativa_ao_orcamento_vigente_por_tansposicao_r4.50000_-_camara_munic._ass.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1389/projeto_de_lei_1749-2025_-_dispoe_sobre_a_loa_2026.ass.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1392/projeto_de_lei_1750_2025_-_dispoe_refor._adm._-_transposicao_-_prog._ben._event._-_r_25.00000_-_semast.ass.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1393/projeto_de_lei_1751_2025_-_dispoe_refor._adm._-_remanejamento_-_man._cons._tut._-_r_27.00000_-_gabinete.ass.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1394/projeto_de_lei_1752_2025_-_abre_credito_adic._suplem._por_anu._dot._-_manut._fms_-_r_294.69200_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1395/projeto_de_lei_1753_2025_-_abre_credito_especial_sup._fin._-_loc._hora_maq_e_cam._-_r_1.65527_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1396/projeto_de_lei_1754_2025_-_abre_credito_especial_exc._arrec._-__loc._hora_maq._cam._-_r_18.91993_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1397/projeto_de_lei_1755_2025_-_abre_credito_especial_rec._vinc._-_esc._tempo_integ._-_r_7.71200_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1398/projeto_de_lei_1756_2025_-_abre_credito_especial_rec._vinc._-_conv_306-2025_-_fitha_2025_-_r_236.02320_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1403/projeto_de_lei_1758_2025_-_abre_credito_especial_anul._dot._-_rest._rec._expofelipe_-_r_18.05629_-_semcelt.ass.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1404/projeto_de_lei_1759_2025_-_abre_credito_adic._suplem._por_anu._dot._-_manut._ativ._semed_-_r_335.00000_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1405/projeto_de_lei_1760_2025_-_dispoe_refor._adm._-_remanejamento_-_man._semast_-_r_118.00000_-_semast.ass.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1406/projeto_de_lei_1761_2025_-_abre_credito_adic._suplem._por_anu._dot._-_manut._ativ._semospe_-_r_126.00000_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1407/projeto_de_lei_1762_2025_-_abre_credito_adic._suplem._por_sup._fin._-_abert._manut._est._-_r_150.00000_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1408/projeto_de_lei_1763_2025_-_abre_credito_adic._suplem._por_anu._dot._-_manut._ativ._semap_-_r_48.00000_-_semap.ass.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1412/projeto_de_lei_1764_2025_-_abre_credito_especial_superavit_finan._-_semece_-_r_16.65824_-_semece._ass.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1413/projeto_de_lei_1765_2025_-_abre_credito_especial_superavit_financ._-_sec._saude_-_r_5.06377_-_sec._saude._ass.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1414/projeto_de_lei_1766_2025_-_abre_credito_esp._exc._arrecad._fundeb_vaar_-_r_31.41841_-_semece._ass.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1415/projeto_de_lei_1767_2025_-_dispoe_sobre_refor._adm._-_transposicao_-_r_69.45250_-_semece._ass.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1416/projeto_de_lei_1768_2025_-_abre_credito_esp._por_superavit_financeiro_-_r111.00000_-__gabinete_prefeito._ass.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1417/projeto_de_lei_municipal_n_1769_2025_-_autoriza_o_poder_executivo_municipal_a_disciplinar_as_ferias_e_recesso_escolar_da_educacao_basica_.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1418/projeto_de_lei__1770_2025_-_abre_cred._esp._rec._vinc._-_3a_mandionana_-_r_50.00000_-_semcelt.ass.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1419/projeto_de_lei_1771_2025_-_abre_credito_especial_anul._dot._-_contrap._3a_mandionana_-_r_23589_-_semcelt.ass.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1422/projeto_de_lei_1772_2025_-_dispoe_sobre_refor._adm._-_transposicao_-_man._estr._ponte_bueiros_-_r_90.00000_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1423/projeto_de_lei_1773_2025_-_dispoe_sobre_refor._adm._-_transposicao_-_man._desp._fundeb_30_e_70_-_r_179.00000_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1424/projeto_de_lei_1774_2025_-_abre_credito_adic._suplem._por_anul_dot._-_manut._semed_5_e_25_-_r_177.00000_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1425/projeto_de_lei_1775_2025_-_abre_credito_adic._suplem._exc._arrec._-_manut._gabinete_-_r_335.00000_-_gab.ass.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1426/projeto_de_lei_1776_2025_-_abre_credito_especial_rec._vinc.._-_custeio_piso_at._prim._port._7447_-_r_200.00000_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1427/projeto_de_lei_1777_2025_-_dispoe_sobre_refor._adm._-_transposicao_-_desp._adm._legisl._-_r_5.46542_-_camara.ass.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1428/projeto_de_lei_1778_2025_-_abre_credito_adic._suplem._por_anul_dot._-_desp._adm._legisl._-_r_8.38458_-_camara.ass.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1429/projeto_de_lei_1779_2025_-_dispoe_sobre_refor._adm._-_transposicao_-_natal_luz_-_r_55.30042_-_semcelt.ass.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1430/projeto_de_lei_1780_2025_-_cria_a_vaga_de_psicologo_semusa_e_autoriza_exclusao_vaga_proc._seletivo_simplificado.ass.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1431/projeto_de_lei_1781_2025_-_abre_credito_adic._suplem._por_sup._fin._-_contrib_pasep_-_r_100.00000_-_semaf.ass.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1437/projeto_de_lei_1782_2025_-_dispoe_sobre_refor._adm._-_transposicao_-_abert._estr._vic._pontes_e_bueiros_-_r_93.05600_-_semospe.ass.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1438/projeto_de_lei_1783_2025_-_abre_credito_especial_sup._fin._-_reprogram._saldos_port._gmms_7897-2025_-_r_236.90191_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1439/projeto_de_lei_1784_2025_-_abre_credito_especial_sup._fin._-_reprogram._saldos_port._gmms_7897-2025_-_r_72.52783_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1440/projeto_de_lei_1785_2025_-_abre_credito_especial_sup._fin._-_reprogram._saldos_port._gmms_7897-2025_-_r_270.56504_-_semusa.ass.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1441/projeto_de_lei_1786_2025_-_dispoe_sobre_refor._adm._-_transposicao_-_realiz._reveillon_-_r_35.48622_-_semcelt.ass.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1442/projeto_de_lei_1787_2025_-_dispoe_sobre_refor._adm._-_transposicao_-_desp._adm._legisl._-_r_7.47600_-_camara.ass.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1443/projeto_de_lei_1788_2025_-_abre_credito_especial_sup._fin._-_ref._e_ampl._esc._orlindo_-_r_63.38473_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1444/projeto_de_lei_1789_2025_-_abre_credito_especial_exc._arrecad._-_ref._e_ampl._esc._orlindo_-_r_13.87364_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1449/projeto_de_lei_1790_2025_-_dispoe_sobre_uso_de_veiculos_oficiais.ass.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1447/projeto_de_lei_1791_2025_-_abre_credito_especial_rec._vinc.._-_aquis._onibus_escolar_tc_no_986645-4_-_r_496.65534_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1448/projeto_de_lei_1792_2025_-_abre_credito_especial_anul._dot._-_contrapartida_aquis._onibus_escolar_tc_no_986645-4_-_r_49715_-_semed.ass.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1450/projeto_de_lei_1793_2025_-_altera_a_meta_do_resultado_primario.ass.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1213/projeto_resolucao_no_12-2025_altera_a_resolucao_n.o_4_de_2023_no_que_diz_respeito_a_carga_horaria_remuneracao_dos_cargos_tecnicos_e_da_outras_providencias.docx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1263/projeto_de_resolucao_no_14.2025_-_diarias.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1400/15_projeto_de_resolucao_regulamento_lgpd.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1260/projeto_de_decreto_legislativo_01.2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1391/projeto_de_decreto_legislativo_2_-_titulo_cidadao_honorario_sao_felipe.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1226/ata_eletronica_da_1a_extraordinaria_da_1a_sessao_legislativa_da_8a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1227/ata_eletronica_da_2a_extraordinaria_da_1a_sessao_legislativa_da_8a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1304/ata_eletronica_da_5a_extraordinaria_da_1a_sessao_legislativa_da_8a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1327/ata_eletronica_da_6a_extraordinaria_da_1a_sessao_legislativa_da_8a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1329/ata_eletronica_da_7a_extraordinaria_da_1a_sessao_legislativa_da_8a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1363/ata_eletronica_da_8a_extraordinaria_da_2a_sessao_legislativa_da_8a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1364/ata_eletronica_da_9a_extraordinaria_da_2a_sessao_legislativa_da_8a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1402/ata_eletronica_da_10a_extraordinaria_da_2a_sessao_legislativa_da_8a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1411/ata_eletronica_da_11a_extraordinaria_da_2a_sessao_legislativa_da_8a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1421/ata_eletronica_da_12a_extraordinaria_da_2a_sessao_legislativa_da_8a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1276/ata_ordinaria_11.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1275/ata_ordinaria_12.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1282/ata_ordinaria_14.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1289/ata_ordinaria_15.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1299/ata_ordinaria_16.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1303/ata_ordinaria_17.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1305/ata_ordinaria_18.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1326/ata_ordinaria_19.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1328/ata_ordinaria_20.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1334/ata_ordinaria_21.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1358/ata_ordinaria_22.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1362/ata_ordinaria_23.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1368/ata_ordinaria_24.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1382/ata_ordinaria_25.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1388/ata_ordinaria_27.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1390/ata_ordinaria_28.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1399/ata_ordinaria_29.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1401/ata_ordinaria_30.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1409/ata_ordinaria_31.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1410/ata_ordinaria_32.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1420/ata_ordinaria_33.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1435/ata_ordinaria_34.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1436/ata_ordinaria_35.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1434/ata_ordinaria_37.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1446/ata_ordinaria_38.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1234/autografo_012_projeto__1626.2025.docx" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1236/autografo_014_projeto__1628.2025.docx" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1237/autografo_015_projeto__1629.2025.docx" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1238/autografo_016_projeto__1630.2025.docx" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1239/autografo_017_projeto__1631.2025.docx" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1243/autografo_018_projeto__1633.2025.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1244/autografo_019_projeto__1634.2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H232"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="45.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="251.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
@@ -8029,53 +8029,50 @@
       <c r="E186" t="s">
         <v>743</v>
       </c>
       <c r="G186" s="1" t="s">
         <v>757</v>
       </c>
       <c r="H186" t="s">
         <v>758</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
         <v>759</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
         <v>10</v>
       </c>
       <c r="D187" t="s">
         <v>760</v>
       </c>
       <c r="E187" t="s">
         <v>761</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="G187" s="1" t="s">
         <v>762</v>
       </c>
       <c r="H187" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
         <v>764</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
         <v>23</v>
       </c>
       <c r="D188" t="s">
         <v>760</v>
       </c>
       <c r="E188" t="s">
         <v>761</v>
       </c>
       <c r="G188" s="1" t="s">