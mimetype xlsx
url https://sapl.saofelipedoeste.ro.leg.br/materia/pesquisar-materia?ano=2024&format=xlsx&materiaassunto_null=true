--- v0 (2025-10-28)
+++ v1 (2026-04-29)
@@ -54,2807 +54,2807 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
     <t>Câmara Municipal de São Felipe D'Oeste - CMSF</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/989/parecer_projeto_de_lei__1449_de_2024_-_horas_maquinas_mais_producao_diesel_s_10.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/989/parecer_projeto_de_lei__1449_de_2024_-_horas_maquinas_mais_producao_diesel_s_10.pdf</t>
   </si>
   <si>
     <t>Parecer jurídico referente ao projeto de lei 1449/2024</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>CÂMARA MUNICIPAL DE SÃO FELIPE D'OESTE - CMSF</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1133/parecer_021_-_revisao_do_ppa_2025_-_2025_1.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1133/parecer_021_-_revisao_do_ppa_2025_-_2025_1.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI nº. 1529/2024 de 31 de julho de 2024.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1132/parecer_022_-_parcelamento_de_iptu.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1132/parecer_022_-_parcelamento_de_iptu.pdf</t>
   </si>
   <si>
     <t>PARECER JURÍDICO Nº 022/2024 de 29 de agosto de 2024</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1131/parecer_023_-_lei_orcamentaria_2025_-_ldo.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1131/parecer_023_-_lei_orcamentaria_2025_-_ldo.pdf</t>
   </si>
   <si>
     <t>PARECER JURIDICO Nº23/2024 DE 05 DE SETEMBRO DE 2024</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1057/projeto_de_lei_001_2024_fixa_subsidio_vereadores..pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1057/projeto_de_lei_001_2024_fixa_subsidio_vereadores..pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSÍDIOS DOS VEREADORES E DO PRESIDENTE DA CÂMARA MUNICIPAL, DE SÃO FELIPE D’OESTE PARA A 8ª LEGISLATURA (2025-2028).</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1058/projeto_de_lei_002_2024_fixa_subsidio_prefeito_vice_e_secretario.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1058/projeto_de_lei_002_2024_fixa_subsidio_prefeito_vice_e_secretario.pdf</t>
   </si>
   <si>
     <t>Fixa o subsídio do Prefeito, Vice-Prefeito e Secretários Municipais de SÃO FELIPE D’OESTE PARA A LEGISLATURA 2025-2028 e dá outras providências.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
     <t>Sidney Borges de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/967/projeto_de_lei_no_1425.2024.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/967/projeto_de_lei_no_1425.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre CRÉDITO ESPECIAL Superávit Financeiro ao Orçamento vigente conforme art. 7º, 41 e 42, da Lei 4.320/64 e Dá Outras Providências.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/968/projeto_de_lei_no_1426.2024.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/968/projeto_de_lei_no_1426.2024.pdf</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/969/projeto_de_lei_no_1427.2024.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/969/projeto_de_lei_no_1427.2024.pdf</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/970/projeto_de_lei_no_1428.2024.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/970/projeto_de_lei_no_1428.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre CRÉDITO ESPECIAL Recurso Vinculado ao Orçamento vigente conforme art. 7º, 41 e 42, da Lei 4.320/64 e Dá Outras Providências.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/971/projeto_de_lei_no_1429.2024.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/971/projeto_de_lei_no_1429.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre CRÉDITO ESPECIAL Anulação de Dotação ao Orçamento vigente conforme art. 7º, 41 e 42, da Lei 4.320/64 e Dá Outras Providências.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/972/projeto_de_lei_no_1430.2024.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/972/projeto_de_lei_no_1430.2024.pdf</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/973/projeto_de_lei_no_1431.2024.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/973/projeto_de_lei_no_1431.2024.pdf</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/974/projeto_de_lei_no_1432.2024.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/974/projeto_de_lei_no_1432.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre CRÉDITO ESPECIAL ao Orçamento vigente conforme art. 7º, 41 e 42, da Lei 4.320/64 e Dá Outras Providências.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/975/projeto_de_lei_no_1433.2024.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/975/projeto_de_lei_no_1433.2024.pdf</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/976/projeto_de_lei_no_1434.2024.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/976/projeto_de_lei_no_1434.2024.pdf</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/981/projeto_de_lei_no_1435.2024.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/981/projeto_de_lei_no_1435.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre CRÉDITO ADICIONAL SUPLEMENTAR Superávit Financeiro ao Orçamento vigente conforme art. 7º, 41 e 42, da Lei 4.320/64 e Dá Outras Providências.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/980/projeto_de_lei_no._1436.2024.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/980/projeto_de_lei_no._1436.2024.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a autorização de desconto no pagamento do IPTU de 2024 e demais taxas vinculadas e dá outras_x000D_
 providências.”</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/983/projeto_de_lei_no._1437.2024.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/983/projeto_de_lei_no._1437.2024.pdf</t>
   </si>
   <si>
     <t>"Esta Lei altera o “caput” do artigo 1º da Lei Municipal n° 1304/2023 de 12 de dezembro de _x000D_
 2023, que institui a gratificação especial aos motoristas vinculados ao Conselho Tutelar e dá _x000D_
 outras providências</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/977/projeto_de_lei_no._1438.2024.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/977/projeto_de_lei_no._1438.2024.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o valor da complementação remuneratória a que têm direito os servidores da administração pública municipal que _x000D_
 recebem vencimento inferior ao salário mínimo nacional vigente”.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/984/projeto_de_lei_no._1439.2024.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/984/projeto_de_lei_no._1439.2024.pdf</t>
   </si>
   <si>
     <t>“Cria o Setor Urbano nº 06 – Setor Trombini - Composto de Imóveis particulares na área_x000D_
 Urbana de São Felipe d’Oeste” e dá outras providências</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/985/projeto_de_lei_no._1440.2024.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/985/projeto_de_lei_no._1440.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar Teste Seletivo Simplificado para a contratação_x000D_
 de Operadores de Máquinas Pesadas incluindo Trator de Pneus e dá outras providências</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/978/projeto_de_lei_no._1441.2024.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/978/projeto_de_lei_no._1441.2024.pdf</t>
   </si>
   <si>
     <t>"Esta Lei altera dispositivos da Lei Municipal n° 1293/2023 de 12 de dezembro de 2023, que criou a Diária de Ajuda de Custo para o Prefeito _x000D_
 Municipal, Vice-Prefeito, Secretários Municipais e demais servidores públicos subordinados ao Poder Executivo e dá outras providências”.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/979/projeto_de_lei_no._1442.2024.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/979/projeto_de_lei_no._1442.2024.pdf</t>
   </si>
   <si>
     <t>"Esta Lei cria a diária para realização de curso/treinamento/capacitação em localidades não inseridas na Lei Municipal n° 285/2007 e dá outras _x000D_
 providências”.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/982/projeto_de_lei_no._1443.2024.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/982/projeto_de_lei_no._1443.2024.pdf</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/986/projeto_de_lei_-1445-2024_credito_adicional_especial_por_recurso_vinculado_-_transporte_escolar_-_programa_ir_e_vir_-_r_3.006.88078_-_semece.assinado.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/986/projeto_de_lei_-1445-2024_credito_adicional_especial_por_recurso_vinculado_-_transporte_escolar_-_programa_ir_e_vir_-_r_3.006.88078_-_semece.assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre CRÉDITO ESPECIAL Recurso Vinculado ao Orçamento vigente conforme art. 7º, 41 e 42, _x000D_
 da Lei 4.320/64 e Dá Outras Providências.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/987/projeto_de_lei_no._1446.2024.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/987/projeto_de_lei_no._1446.2024.pdf</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/990/projeto_de_lei_no._1447.2024.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/990/projeto_de_lei_no._1447.2024.pdf</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/994/projeto_de_lei_no._14448.2024_credito_especial.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/994/projeto_de_lei_no._14448.2024_credito_especial.pdf</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/991/projeto_de_lei_no._1449.2024.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/991/projeto_de_lei_no._1449.2024.pdf</t>
   </si>
   <si>
     <t>Altera o Artigo 4º da Lei Municipal 1018/2022 – que Cria o Programa Mais Produção e dá outras providências.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/996/projeto_de_lei_no._1450.2024_dispoe_sobre_credito_especial.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/996/projeto_de_lei_no._1450.2024_dispoe_sobre_credito_especial.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre CRÉDITO ESPECIAL Anulação Parcial ao Orçamento vigente conforme art. 7º, 41 e 42, da Lei 4.320/64 e Dá Outras Providências.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/997/projeto_de_lei_no._1451.2024_credito_especial_anulacao.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/997/projeto_de_lei_no._1451.2024_credito_especial_anulacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre CRÉDITO ESPECIAL Anulação Parcial ao Orçamento vigente conforme art. 7º, 41 e 42, da_x000D_
 Lei 4.320/64 e Dá Outras Providências.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/998/projeto_de_lei_no._1452.2024_credito_especial.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/998/projeto_de_lei_no._1452.2024_credito_especial.pdf</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/999/projeto_de_lei_no._1453.2024_credito_especial.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/999/projeto_de_lei_no._1453.2024_credito_especial.pdf</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1000/projeto_de_lei_no._1454.2024_credito_especial.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1000/projeto_de_lei_no._1454.2024_credito_especial.pdf</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1001/projeto_de_lei_no._1455.2024_credito_especial.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1001/projeto_de_lei_no._1455.2024_credito_especial.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre CRÉDITO ADICIONAL Superávit Financeiro SUPLEMENTAR ao Orçamento vigente conforme art. 7º, 41 e 42, da Lei 4.320/64 e Dá Outras Providências.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1002/projeto_de_lei_no._1456.2024_credito_especial.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1002/projeto_de_lei_no._1456.2024_credito_especial.pdf</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1003/projeto_de_lei_no._1457.2024_credito_especial.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1003/projeto_de_lei_no._1457.2024_credito_especial.pdf</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1004/projeto_de_lei_no._1458.2024_credito_especial.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1004/projeto_de_lei_no._1458.2024_credito_especial.pdf</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1005/projeto_de_lei_no._1459.2024_credito_especial.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1005/projeto_de_lei_no._1459.2024_credito_especial.pdf</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1013/projeto_de_lei_no._1460.2024_dispoe_sobre_a_criacao_do_conselho_municipal_de_seguranca_alimentar_e_nutricional_sustentavel.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1013/projeto_de_lei_no._1460.2024_dispoe_sobre_a_criacao_do_conselho_municipal_de_seguranca_alimentar_e_nutricional_sustentavel.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre A Criação Do Conselho Municipal De Segurança Alimentar E Nutricional Sustentável De São Felipe D’oeste E Da Outras Providências”</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1006/projeto_de_lei_no._144612024_dispoe_sobre_a_autorizacao_de_transferencia_por_doacao_de_area_urbana_para_o_estado.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1006/projeto_de_lei_no._144612024_dispoe_sobre_a_autorizacao_de_transferencia_por_doacao_de_area_urbana_para_o_estado.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a autorização de transferência, por doação, de área urbana, de propriedade da municipalidade de São Felipe D’Oeste para o Estado de Rondônia tendo como interveniente anuente o Tribunal de Justiça do Estado de Rondônia e dá outras providências.”</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1014/projeto_de_lei_no._1462-2024__cria_funcao_gratificada_de_gerente_de_enfermagem_medico_autorizad_de_aihs.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1014/projeto_de_lei_no._1462-2024__cria_funcao_gratificada_de_gerente_de_enfermagem_medico_autorizad_de_aihs.pdf</t>
   </si>
   <si>
     <t>Cria As Função Gratificadas De Gerente De Enfermagem, Médico Autorizador De Aih`S E Médico Diretor Técnico Do Hospital Na Estrutura Administrativa Do Município De São Felipe D’oeste E Dá Outras Providências</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1008/projeto_de_lei_no._1463-2024__sobre_o_novo_piso_salarial_dos_cargos_de_agente_comunitarios_de_saude_acs_e_agente_de_combate_a_endemias_ace.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1008/projeto_de_lei_no._1463-2024__sobre_o_novo_piso_salarial_dos_cargos_de_agente_comunitarios_de_saude_acs_e_agente_de_combate_a_endemias_ace.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE O NOVO PISO SALARIAL DOS CARGOS DE AGENTE COMUNITÁRIO DE SAÚDE (ACS) E AGENTE DE COMBATE A ENDEMIAS (ACE).</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1009/projeto_de_lei_no._1464-2024_adota_a_educacao_em_tempo_integral_nas_rede_municipal_de_ensino_do_municipio_de_sao_felipe.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1009/projeto_de_lei_no._1464-2024_adota_a_educacao_em_tempo_integral_nas_rede_municipal_de_ensino_do_municipio_de_sao_felipe.pdf</t>
   </si>
   <si>
     <t>Adota a Educação em Tempo Integral nas Instituições da Rede Municipal de Ensino do Município de São Felipe d’Oeste - Estado de Rondônia e dá outras_x000D_
 providências.”</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1015/projeto_de_lei_no._1465-2024__novo_salario_dos_conselheiro_tutelares.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1015/projeto_de_lei_no._1465-2024__novo_salario_dos_conselheiro_tutelares.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre O Novo Salario-Base Dos Cargos De Conselheiros Tutelares.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1012/projeto_de_lei_no._1466-2024__abertura_de_credito.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1012/projeto_de_lei_no._1466-2024__abertura_de_credito.pdf</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1017/projeto_de_lei_no._1467.2024_dispoe_sobre_credito_especial_superavit.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1017/projeto_de_lei_no._1467.2024_dispoe_sobre_credito_especial_superavit.pdf</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1018/projeto_de_lei_no._1468.2024_dispoe_sobre_credito_especial_superavit.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1018/projeto_de_lei_no._1468.2024_dispoe_sobre_credito_especial_superavit.pdf</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1019/projeto_de_lei_no._1469.2024_dispoe_sobre_credito_especial_anulacao.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1019/projeto_de_lei_no._1469.2024_dispoe_sobre_credito_especial_anulacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre CRÉDITO ESPECIAL Anulação Parcial ao Orçamento vigente conforme art. 7º, 41 e 42, da Lei 4.320/64 e Dá Outras Providências</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1020/projeto_de_lei_no._1470.2024_dispoe_sobre_credito_especial_superavit.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1020/projeto_de_lei_no._1470.2024_dispoe_sobre_credito_especial_superavit.pdf</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1021/projeto_de_lei_no._1471.2024_dispoe_sobre_credito_especial_superavit.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1021/projeto_de_lei_no._1471.2024_dispoe_sobre_credito_especial_superavit.pdf</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1022/projeto_de_lei_no._1472.2024_dispoe_sobre_reformulacao.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1022/projeto_de_lei_no._1472.2024_dispoe_sobre_reformulacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre REFORMULAÇÃO ADMINISTRATIVA ao Orçamento vigente por meio de REMANEJAMENTO, e Dá Outras Providências.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1023/projeto_de_lei_no._1473.2024_dispoe_sobre_credito_especial_superavit.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1023/projeto_de_lei_no._1473.2024_dispoe_sobre_credito_especial_superavit.pdf</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1024/projeto_de_lei_no._1474.2024_dispoe_sobre_credito_especial_superavit.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1024/projeto_de_lei_no._1474.2024_dispoe_sobre_credito_especial_superavit.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre CRÉDITO ESPECIAL Superávit Financeiro ao Orçamento vigente conforme art. 7º, 41 e 42, da Lei 4.320/64 e Dá Outras Providências</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1026/projeto_de_lei_1475-2024_-_reestrutura_salario_base_servidores_publicos_municipais_-_minimo_r_1.41200.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1026/projeto_de_lei_1475-2024_-_reestrutura_salario_base_servidores_publicos_municipais_-_minimo_r_1.41200.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a efetuar a Reestruturação de vencimentos básicos dos servidores públicos do município de São Felipe d’Oeste e dá_x000D_
 outras providências</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1027/projeto_de_lei_1476-2024_-_altera_o_vencimento_basico_professor_-_piso_nacional_2024.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1027/projeto_de_lei_1476-2024_-_altera_o_vencimento_basico_professor_-_piso_nacional_2024.pdf</t>
   </si>
   <si>
     <t>ALTERA O VENCIMENTO BÁSICO PROFESSOR - PISO NACIONAL 2024</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1029/projeto_de_lei_1477-2024_-_dispoe_sobre_credito_especial_superavit.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1029/projeto_de_lei_1477-2024_-_dispoe_sobre_credito_especial_superavit.pdf</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1030/projeto_de_lei_1478-2024_-_dispoe_sobre_credito_especial_recurso.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1030/projeto_de_lei_1478-2024_-_dispoe_sobre_credito_especial_recurso.pdf</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1031/projeto_de_lei_1479-2024_-_dispoe_sobre_credito_especial_anulacao.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1031/projeto_de_lei_1479-2024_-_dispoe_sobre_credito_especial_anulacao.pdf</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1032/projeto_de_lei_1480-2024_-___dispoe_sobre_credito_especial_superavit.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1032/projeto_de_lei_1480-2024_-___dispoe_sobre_credito_especial_superavit.pdf</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1033/projeto_de_lei_1481-2024_-___dispoe_sobre_credito_especial_superavit.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1033/projeto_de_lei_1481-2024_-___dispoe_sobre_credito_especial_superavit.pdf</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1034/projeto_de_lei_1482-2024_-__dispoe_sobre_reformulacao.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1034/projeto_de_lei_1482-2024_-__dispoe_sobre_reformulacao.pdf</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1035/projeto_de_lei_1483-2024_-__dispoe_sobre_credito_especial_superavit.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1035/projeto_de_lei_1483-2024_-__dispoe_sobre_credito_especial_superavit.pdf</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1036/projeto_de_lei_1484-2024_-__denomina_o_predio_da_feira_municipal_de_sao_felipe_doeste_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1036/projeto_de_lei_1484-2024_-__denomina_o_predio_da_feira_municipal_de_sao_felipe_doeste_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Denomina o prédio da Feira Municipal de São Felipe d’Oeste e dá outras providências</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1040/projeto_de_lei_no._1485.2024_dispoe_sobre_credito_especial_recurso.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1040/projeto_de_lei_no._1485.2024_dispoe_sobre_credito_especial_recurso.pdf</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1041/projeto_de_lei_no._1486.2024_dispoe_sobre_credito_especial_anulacao.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1041/projeto_de_lei_no._1486.2024_dispoe_sobre_credito_especial_anulacao.pdf</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1042/projeto_de_lei_no._1487.2024_dispoe_sobre_credito_especial_superavit.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1042/projeto_de_lei_no._1487.2024_dispoe_sobre_credito_especial_superavit.pdf</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1043/projeto_de_lei_no._1488.2024_dispoe_sobre_credito_especial_excesso_de.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1043/projeto_de_lei_no._1488.2024_dispoe_sobre_credito_especial_excesso_de.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre CRÉDITO ESPECIAL Excesso de Arrecadação ao Orçamento vigente conforme art. 7º, 41 e 42, da Lei 4.320/64 e Dá Outras Providências.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1044/projeto_de_lei_no._1489.2024_dispoe_sobre_credito_especial_anulacao.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1044/projeto_de_lei_no._1489.2024_dispoe_sobre_credito_especial_anulacao.pdf</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1045/projeto_de_lei_no._1490.2024_dispoe_sobre_credito_especial_superavit.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1045/projeto_de_lei_no._1490.2024_dispoe_sobre_credito_especial_superavit.pdf</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1046/projeto_de_lei_no._1491.2024_dispoe_sobre_credito_especial_anulacao.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1046/projeto_de_lei_no._1491.2024_dispoe_sobre_credito_especial_anulacao.pdf</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1047/projeto_de_lei_no._1492.2024_dispoe_sobre_credito_especial_recurso.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1047/projeto_de_lei_no._1492.2024_dispoe_sobre_credito_especial_recurso.pdf</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1048/projeto_de_lei_no._1493.2024_dispoe_sobre_credito_especial_recurso.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1048/projeto_de_lei_no._1493.2024_dispoe_sobre_credito_especial_recurso.pdf</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1049/projeto_de_lei_no._1494.2024_dispoe_sobre_credito_especial_recurso.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1049/projeto_de_lei_no._1494.2024_dispoe_sobre_credito_especial_recurso.pdf</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1050/projeto_de_lei_no._1495.2024_dispoe_sobre_credito_especial_anulacao.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1050/projeto_de_lei_no._1495.2024_dispoe_sobre_credito_especial_anulacao.pdf</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1051/projeto_de_lei_no._1496.2024_dispoe_sobre_credito_especial_recurso.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1051/projeto_de_lei_no._1496.2024_dispoe_sobre_credito_especial_recurso.pdf</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1052/projeto_de_lei_no._1497.2024_dispoe_sobre_credito_especial_anulacao.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1052/projeto_de_lei_no._1497.2024_dispoe_sobre_credito_especial_anulacao.pdf</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1054/projeto_de_lei_no._1498.2024__dispoe_sobre_credito_especial_recurso.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1054/projeto_de_lei_no._1498.2024__dispoe_sobre_credito_especial_recurso.pdf</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1053/projeto_de_lei_no._1499.2024__dispoe_sobre_credito_especial_anulacao.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1053/projeto_de_lei_no._1499.2024__dispoe_sobre_credito_especial_anulacao.pdf</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1056/projeto_de_lei_no._1500.2024_dispoe_sobre_credito_adicional.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1056/projeto_de_lei_no._1500.2024_dispoe_sobre_credito_adicional.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre CRÉDITO ADICIONAL SUPLEMENTAR Superávit Financeiro ao Orçamento vigente conforme art. 7º, 41 e 42, da Lei 4.320/64 e Dá_x000D_
 Outras Providências.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1039/projeto_de_lei_1501_-_2024_-_regulamenta_as_atividades_e_o_processo_de_escolha_dos_membros_do_conselho_tutelar.docx</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1039/projeto_de_lei_1501_-_2024_-_regulamenta_as_atividades_e_o_processo_de_escolha_dos_membros_do_conselho_tutelar.docx</t>
   </si>
   <si>
     <t>REGULAMENTA AS ATIVIDADES E O PROCESSO DE ESCOLHA DOS MEMBROS DO CONSELHO TUTELA DE SÃO FELIPE D’OESTE – RO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1062/projeto_de_lei_1502-2024_-_altera_a_o_artigo_1_da_lei_no._1356_de_02_de_abril_de_2024_1.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1062/projeto_de_lei_1502-2024_-_altera_a_o_artigo_1_da_lei_no._1356_de_02_de_abril_de_2024_1.pdf</t>
   </si>
   <si>
     <t>ESTA LEI ALTERA O “CAPUT” DOARTIGO 1º DA LEI MUNICIPAL Nº. 1356 DE 02 DE ABRIL DE 2024, QUE CRIOU AS FUNÇÕES/CARGOS GRATIFICADAS(OS) DE GERENTE DE ENFERMAGEM, MÉDICO AUTORIZADOR DE AIH`S E MÉDICO DIRETOR TÉCNICO DO HOSPITAL NA ESTRUTURA ADMINISTRATIVA DO MUNICÍPIO DE SÃO FELIPE D’OESTE E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1059/projeto_de_lei_no._1503.2024_dispoe_sobre__credito_especial_recurso_vinculado.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1059/projeto_de_lei_no._1503.2024_dispoe_sobre__credito_especial_recurso_vinculado.pdf</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1060/projeto_de_lei_no._1504.2024_dispoe_sobre__credito_especial_anulacao_parcial.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1060/projeto_de_lei_no._1504.2024_dispoe_sobre__credito_especial_anulacao_parcial.pdf</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1066/projeto_de_lei_-_1505-2024_abre_credito_especial_por_superavit_financeiro_-_devol._saldo_convenio_georreferenciamento_-_r_40.75205_-_semaf.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1066/projeto_de_lei_-_1505-2024_abre_credito_especial_por_superavit_financeiro_-_devol._saldo_convenio_georreferenciamento_-_r_40.75205_-_semaf.pdf</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1067/projeto_de_lei_-_1506-2024_credito_especial_por_recurso_vinculado_-_conv._fed._fomento_a_cult._-_lei_aldir_blanc_-_r_49.44621_-_semece.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1067/projeto_de_lei_-_1506-2024_credito_especial_por_recurso_vinculado_-_conv._fed._fomento_a_cult._-_lei_aldir_blanc_-_r_49.44621_-_semece.pdf</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1063/projeto_de_lei_-_1507-2024_autoriza_teste_seletivo_simplificado_-_eletricista.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1063/projeto_de_lei_-_1507-2024_autoriza_teste_seletivo_simplificado_-_eletricista.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR TESTE SELETIVO SIMPLIFICADO PARA A CONTRATAÇÃO DE ELETRICISTA E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1069/projeto_de_lei_-_1508-2024_abre_credito_especial_por_recurso_vinculado_-_aquis._alim._agric._familiar_-_r_100.00000_-_semap.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1069/projeto_de_lei_-_1508-2024_abre_credito_especial_por_recurso_vinculado_-_aquis._alim._agric._familiar_-_r_100.00000_-_semap.pdf</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1070/projeto_de_lei_-_1509-2024_abre_credito_especial_por_anul._parcial_de_dotacao_-_contrapartida_-_aquis._alim._agric._familiar_-_r_3.44302_-_semap.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1070/projeto_de_lei_-_1509-2024_abre_credito_especial_por_anul._parcial_de_dotacao_-_contrapartida_-_aquis._alim._agric._familiar_-_r_3.44302_-_semap.pdf</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1071/projeto_de_lei_-_1510-2024_abre_credito_especial_por_recurso_vinculado_-_aquis._quebrador_de_cacau_-_r_74.00000_-_semap.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1071/projeto_de_lei_-_1510-2024_abre_credito_especial_por_recurso_vinculado_-_aquis._quebrador_de_cacau_-_r_74.00000_-_semap.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre CRÉDITO ESPECIAL Recurso Vinculado ao Orçamento vigente conforme art. 7º, 41 e 42, da Lei 4.320/64 e Dá Outras Providências</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1072/projeto_de_lei_-_1511-2024_abre_credito_especial_por_anul._parcial_de_dotacao_-_contrapartida_-_aquis._quebrador_de_cacau_-_r_69933_-_semap.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1072/projeto_de_lei_-_1511-2024_abre_credito_especial_por_anul._parcial_de_dotacao_-_contrapartida_-_aquis._quebrador_de_cacau_-_r_69933_-_semap.pdf</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1073/projeto_de_lei_-_1512-2024_abre_credito_especial_por_superavit_financeiro_-_transf._especial_invest._-_aquisicao_terrenos_-_const._praca_linha_45_-_r_260.00000_-_semospe.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1073/projeto_de_lei_-_1512-2024_abre_credito_especial_por_superavit_financeiro_-_transf._especial_invest._-_aquisicao_terrenos_-_const._praca_linha_45_-_r_260.00000_-_semospe.pdf</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1074/projeto_de_lei_-_1513-2024_dispoe_sobre_reformulacao_administrativa_-_remanejamento_-_manut._fundo_mun._saude_-_15_-_r_70.00000_-_semaf_p_semusa.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1074/projeto_de_lei_-_1513-2024_dispoe_sobre_reformulacao_administrativa_-_remanejamento_-_manut._fundo_mun._saude_-_15_-_r_70.00000_-_semaf_p_semusa.pdf</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1075/projeto_de_lei_-_1514-2024_abre_credito_especial_por_superavit_financeiro_-_manut._iluminacao_publica_-_r_63.92200_-_semospe.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1075/projeto_de_lei_-_1514-2024_abre_credito_especial_por_superavit_financeiro_-_manut._iluminacao_publica_-_r_63.92200_-_semospe.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre CRÉDITO ADICIONAL SUPLEMENTAR Superávit Financeiro ao Orçamento_x000D_
 vigente conforme art. 7º, 41 e 42, da Lei 4.320/64 e Dá Outras Providências</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1076/projeto_de_lei_1515-2024_-_autoriza_o_poder_executivo_adquirir_area_urbana_-_construcao_de_praca_municipal_-_linha_45.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1076/projeto_de_lei_1515-2024_-_autoriza_o_poder_executivo_adquirir_area_urbana_-_construcao_de_praca_municipal_-_linha_45.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a adquirir área de terra urbana destinada a construção de Praça_x000D_
 Municipal, e dá outras providências”.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1078/projeto_de_lei_-_1516-2024_dispoe_sobre_reformulacao_administrativa_-_remanejamento_-_reest._e_ampl._camara_mun._e_manut._do_fundo_mun._de_saude_-_15_-_r_227.47668_-_camara_e_semusa.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1078/projeto_de_lei_-_1516-2024_dispoe_sobre_reformulacao_administrativa_-_remanejamento_-_reest._e_ampl._camara_mun._e_manut._do_fundo_mun._de_saude_-_15_-_r_227.47668_-_camara_e_semusa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA - REMANEJAMENTO - REEST. E AMPL. CÂMARA MUN. E MANUT. DO FUNDO MUN. DE SAÚDE - 15% - R$ 227.476,68 - CÂMARA E SEMUSA</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1080/projeto_de_lei_-_1517-2024_credito_especial_por_superavit_financeiro_-_reforma_e_ampl._escola_orlindo_-_conv._457pge2022seduc_-_r_41.94079_-_semece.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1080/projeto_de_lei_-_1517-2024_credito_especial_por_superavit_financeiro_-_reforma_e_ampl._escola_orlindo_-_conv._457pge2022seduc_-_r_41.94079_-_semece.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI - 1517-2024 CRÉDITO ESPECIAL POR SUPERÁVIT FINANCEIRO - REFORMA E AMPL. ESCOLA ORLINDO - CONV. 457PGE2022SEDUC - R$ 41.940,79 - SEMECE</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1081/projeto_de_lei_-_1518-2024_credito_especial_por_superavit_financeiro_-_inv._prop._11295.659000-1210-13_-_aquis_ambulancia_-_r_280.79155_-_semusa.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1081/projeto_de_lei_-_1518-2024_credito_especial_por_superavit_financeiro_-_inv._prop._11295.659000-1210-13_-_aquis_ambulancia_-_r_280.79155_-_semusa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI - 1518-2024 CRÉDITO ESPECIAL POR SUPERÁVIT FINANCEIRO - INV. PROP. 11295.659000-1210-13 - AQUIS AMBULÂNCIA - R$ 280.791,55 - SEMUSA</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1082/projeto_de_lei_-_1519-2024_-_credito_adicional_suplementar_por_excesso_de_arrecadacao_-_manut._sal._educacao_-_r_30.79400_-_semece.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1082/projeto_de_lei_-_1519-2024_-_credito_adicional_suplementar_por_excesso_de_arrecadacao_-_manut._sal._educacao_-_r_30.79400_-_semece.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI - 1519-2024 - CRÉDITO ADICIONAL SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO - MANUT. SAL. EDUCAÇÃO - R$ 30.794,00 - SEMECE</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1083/projeto_de_lei_-_1520-2024_credito_especial_por_recurso_vinculado_-_increm_temp._custeio_serv._aps_fns_port._gm-ms_3594-2024_-_r_587.05100_-_semusa.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1083/projeto_de_lei_-_1520-2024_credito_especial_por_recurso_vinculado_-_increm_temp._custeio_serv._aps_fns_port._gm-ms_3594-2024_-_r_587.05100_-_semusa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI - 1520-2024 CRÉDITO ESPECIAL POR RECURSO VINCULADO - INCREM, TEMP. CUSTEIO SERV. APS FNS PORT. GM-MS 3594-2024 - R$ 587.051,00 - SEMUSA</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1084/projeto_de_lei_-_1521-2024_-_credito_adicional_suplementar_por_superavit_financeiro_-_manut._da_semospe_-_r_170.00000_-_semospe.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1084/projeto_de_lei_-_1521-2024_-_credito_adicional_suplementar_por_superavit_financeiro_-_manut._da_semospe_-_r_170.00000_-_semospe.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI - 1521-2024 - CRÉDITO ADICIONAL SUPLEMENTAR POR SUPERÁVIT FINANCEIRO - MANUT. DA SEMOSPE - R$ 170.000,00 - SEMOSPE</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1085/projeto_de_lei_-_1522-2024_dispoe_sobre_reformulacao_administrativa_-_transposicao_-_merenda_escolar_recursos_proprios_r_100.00000_-_semece_p_semece.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1085/projeto_de_lei_-_1522-2024_dispoe_sobre_reformulacao_administrativa_-_transposicao_-_merenda_escolar_recursos_proprios_r_100.00000_-_semece_p_semece.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI - 1522-2024 DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA - TRANSPOSIÇÃO - MERENDA ESCOLAR RECURSOS PRÓPRIOS R$ 100.000,00 - SEMECE P SEMECE</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1086/projeto_de_lei_-_1523-2024_dispoe_sobre_reformulacao_administrativa_-_remanejamento_-_manut._fundo_mun._saude_-_15_r_125.00000_-_semaf_p_semusa.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1086/projeto_de_lei_-_1523-2024_dispoe_sobre_reformulacao_administrativa_-_remanejamento_-_manut._fundo_mun._saude_-_15_r_125.00000_-_semaf_p_semusa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI - 1523-2024 DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA - REMANEJAMENTO - MANUT. FUNDO MUN. SAÚDE - 15% R$ 125.000,00 - SEMAF P SEMUSA</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1089/projeto_de_lei_1524-2024_-_denomina_o_predio_da_subprefeitura_de_novo_paraiso.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1089/projeto_de_lei_1524-2024_-_denomina_o_predio_da_subprefeitura_de_novo_paraiso.pdf</t>
   </si>
   <si>
     <t>Denomina o prédio da Subprefeitura do Distrito de Novo Paraíso e dá outras providências.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1090/projeto_de_lei_-_1525-2024_abre_credito_especial_por_superavit_financeiro_-_devol._rec._lei_paulo_gustavo_-_r_59.03024_-_semece.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1090/projeto_de_lei_-_1525-2024_abre_credito_especial_por_superavit_financeiro_-_devol._rec._lei_paulo_gustavo_-_r_59.03024_-_semece.doc</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1091/projeto_de_lei_-_1526-2024_credito_especial_por_recurso_vinculado_-_transf._esp._custeio_-_locacao_de_hora_maquina_e_caminhoes_-_r_500.00000_-_semospe.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1091/projeto_de_lei_-_1526-2024_credito_especial_por_recurso_vinculado_-_transf._esp._custeio_-_locacao_de_hora_maquina_e_caminhoes_-_r_500.00000_-_semospe.doc</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1092/projeto_de_lei_-_1527_2024.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1092/projeto_de_lei_-_1527_2024.doc</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1095/projeto_de_lei_1528-2024_-_autoriza_teste_seletivo_-_psicologo_-_semece.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1095/projeto_de_lei_1528-2024_-_autoriza_teste_seletivo_-_psicologo_-_semece.pdf</t>
   </si>
   <si>
     <t>AUTORIZA TESTE SELETIVO - PSICÓLOGO - SEMECE</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1096/projeto_de_lei_1529-2024_-_lei_revisao_ppa_2025_2025.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1096/projeto_de_lei_1529-2024_-_lei_revisao_ppa_2025_2025.pdf</t>
   </si>
   <si>
     <t>LEI REVISÃO PPA 2025_2025</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1097/projeto_de_lei_-_1530-2024_-_credito_especial_por_superavit_financeiro_-_restituicao_fitha_2023_-_r_6.50583_-_semospe.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1097/projeto_de_lei_-_1530-2024_-_credito_especial_por_superavit_financeiro_-_restituicao_fitha_2023_-_r_6.50583_-_semospe.pdf</t>
   </si>
   <si>
     <t>CRÉDITO ESPECIAL POR SUPERÁVIT FINANCEIRO - RESTITUIÇÃO FITHA 2023 - R$ 6.505,83 - SEMOSPE</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1098/projeto_de_lei_-_1531-2024_credito_especial_por_recurso_vinculado_-_tc_pac_no_958134-4_-_aquis._onibus_escolar_-_fnde_r_469.49900_-_semece.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1098/projeto_de_lei_-_1531-2024_credito_especial_por_recurso_vinculado_-_tc_pac_no_958134-4_-_aquis._onibus_escolar_-_fnde_r_469.49900_-_semece.pdf</t>
   </si>
   <si>
     <t>CRÉDITO ESPECIAL POR RECURSO VINCULADO - TC PAC Nº 958134-4 - AQUIS. ÔNIBUS ESCOLAR - FNDE R$ 469.499,00 - SEMECE</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1099/projeto_de_lei_-_1532-2024_-_credito_especial_por_superavit_financeiro_-_aquisicao_veiculo_utilitario_-_conv._no_203-2021pj-der-ro_-_r_8.99314_-_semospe.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1099/projeto_de_lei_-_1532-2024_-_credito_especial_por_superavit_financeiro_-_aquisicao_veiculo_utilitario_-_conv._no_203-2021pj-der-ro_-_r_8.99314_-_semospe.pdf</t>
   </si>
   <si>
     <t>CRÉDITO ESPECIAL POR SUPERÁVIT FINANCEIRO - AQUISIÇÃO VEÍCULO UTILITÁRIO - CONV. Nº 203-2021PJ-DER-RO - R$ 8.993,14 - SEMOSPE</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1100/projeto_de_lei_-_1533-2024_credito_especial_por_anulacao_de_dotacao_-_aquis._veiculo_utilitario_e_aquis._cacamba_-_r_87.66667_-_semospe.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1100/projeto_de_lei_-_1533-2024_credito_especial_por_anulacao_de_dotacao_-_aquis._veiculo_utilitario_e_aquis._cacamba_-_r_87.66667_-_semospe.pdf</t>
   </si>
   <si>
     <t>CRÉDITO ESPECIAL POR ANULAÇÃO DE DOTAÇÃO - AQUIS. VEÍCULO UTILITÁRIO E AQUIS. CAÇAMBA - R$ 87.666,67 - SEMOSPE</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1101/projeto_de_lei_-_1534-2024_-_credito_especial_por_excesso_de_arrecadacao_-_aquis._veiculo_utilitario_-_r_7.34019_-_semospe.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1101/projeto_de_lei_-_1534-2024_-_credito_especial_por_excesso_de_arrecadacao_-_aquis._veiculo_utilitario_-_r_7.34019_-_semospe.pdf</t>
   </si>
   <si>
     <t>CRÉDITO ESPECIAL POR EXCESSO DE ARRECADAÇÃO - AQUIS. VEÍCULO UTILITÁRIO - R$ 7.340,19 - SEMOSPE</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1102/projeto_de_lei_-_1535-2024_credito_especial_por_anulacao_de_dotacao_-_devol._conv._10a_expofelipe_-_r_30.91091_-_semece.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1102/projeto_de_lei_-_1535-2024_credito_especial_por_anulacao_de_dotacao_-_devol._conv._10a_expofelipe_-_r_30.91091_-_semece.pdf</t>
   </si>
   <si>
     <t>CRÉDITO ESPECIAL POR ANULAÇÃO DE DOTAÇÃO - DEVOL. CONV. 10ª EXPOFELIPE - R$ 30.910,91 - SEMECE</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1103/projeto_de_lei_-_1536-2024_-_credito_especial_por_superavit_financeiro_-_transf._esp.invest._-_aquis._playground_-_r_96.00000_-_semospe.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1103/projeto_de_lei_-_1536-2024_-_credito_especial_por_superavit_financeiro_-_transf._esp.invest._-_aquis._playground_-_r_96.00000_-_semospe.pdf</t>
   </si>
   <si>
     <t>CRÉDITO ESPECIAL POR SUPERÁVIT FINANCEIRO - TRANSF. ESP.INVEST. - AQUIS. PLAYGROUND - R$ 96.000,00 - SEMOSPE</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1104/projeto_de_lei_-_1537-2024_credito_adicional_suplementar_por_anulacao_de_dotacao_-_manut._ativ._semaf_-_r_215.00000_-_semaf.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1104/projeto_de_lei_-_1537-2024_credito_adicional_suplementar_por_anulacao_de_dotacao_-_manut._ativ._semaf_-_r_215.00000_-_semaf.pdf</t>
   </si>
   <si>
     <t>CRÉDITO ADICIONAL SUPLEMENTAR POR ANULAÇÃO DE DOTAÇÃO - MANUT. ATIV. SEMAF - R$ 215.000,00 - SEMAF</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1105/projeto_de_lei_-_1538-2024_dispoe_sobre_reformulacao_administrativa_-_remanejamento_-_manut._da_semospe_-_r_350.00000_-_semaf_p_semospe.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1105/projeto_de_lei_-_1538-2024_dispoe_sobre_reformulacao_administrativa_-_remanejamento_-_manut._da_semospe_-_r_350.00000_-_semaf_p_semospe.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA - REMANEJAMENTO - MANUT. DA SEMOSPE - R$ 350.000,00 - SEMAF P SEMOSPE</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1106/projeto_de_lei_-_1539-2024_dispoe_sobre_reformulacao_administrativa_-_remanejamento_-_manut._do_fmas_-_r_33.30000_-_semaf_p_semast.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1106/projeto_de_lei_-_1539-2024_dispoe_sobre_reformulacao_administrativa_-_remanejamento_-_manut._do_fmas_-_r_33.30000_-_semaf_p_semast.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA - REMANEJAMENTO - MANUT. DO FMAS - R$ 33.300,00 - SEMAF P SEMAST</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1107/projeto_de_lei_-_1540-2024_credito_especial_por_recurso_vinculado_-_conv._est._403-2024-pge-seagri_-_aquis._equip._agricolas_-_r_200.00000_-_semap.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1107/projeto_de_lei_-_1540-2024_credito_especial_por_recurso_vinculado_-_conv._est._403-2024-pge-seagri_-_aquis._equip._agricolas_-_r_200.00000_-_semap.pdf</t>
   </si>
   <si>
     <t>CRÉDITO ESPECIAL POR RECURSO VINCULADO - CONV. EST. 403-2024-PGE-SEAGRI - AQUIS. EQUIP. AGRÍCOLAS - R$ 200.000,00 - SEMAP</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1108/projeto_de_lei_-_1541-2024_credito_especial_por_anulacao_de_dotacao_-_contrapartida_conv._est._403-2024-pge-seagri_-_aquis._equip._agric._-_r_30000_-_semap.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1108/projeto_de_lei_-_1541-2024_credito_especial_por_anulacao_de_dotacao_-_contrapartida_conv._est._403-2024-pge-seagri_-_aquis._equip._agric._-_r_30000_-_semap.pdf</t>
   </si>
   <si>
     <t>CRÉDITO ESPECIAL POR ANULAÇÃO DE DOTAÇÃO - CONTRAPARTIDA CONV. EST. 403-2024-PGE-SEAGRI - AQUIS. EQUIP. AGRÍC. - R$ 300,00 - SEMAP</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1109/projeto_de_lei_-_1542-2024_-_credito_especial_por_superavit_financeiro_-_prog._est._piso_fixo_incentivo_a_ppp_-_r_20.72373_-_semast.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1109/projeto_de_lei_-_1542-2024_-_credito_especial_por_superavit_financeiro_-_prog._est._piso_fixo_incentivo_a_ppp_-_r_20.72373_-_semast.pdf</t>
   </si>
   <si>
     <t>CRÉDITO ESPECIAL POR SUPERÁVIT FINANCEIRO - PROG. EST. PISO FIXO INCENTIVO A PPP - R$ 20.723,73 - SEMAST</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1110/projeto_de_lei_-_1543-2024_-_credito_especial_por_superavit_financeiro_-_reforma_e_ampliacao_escola_geone_-_conv._458-pge-2022-seduc_-_r_61.38300_-_semece.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1110/projeto_de_lei_-_1543-2024_-_credito_especial_por_superavit_financeiro_-_reforma_e_ampliacao_escola_geone_-_conv._458-pge-2022-seduc_-_r_61.38300_-_semece.pdf</t>
   </si>
   <si>
     <t>CRÉDITO ESPECIAL POR SUPERÁVIT FINANCEIRO - REFORMA E AMPLIAÇÃO ESCOLA GEONE - CONV. 458-PGE-2022-SEDUC - R$ 61.383,00 - SEMECE</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1111/projeto_de_lei_-_1544-2024_-_credito_especial_por_excesso_de_arrecadacao_-_reforma_e_ampliacao_escola_geone_-_r_8.61700_-_semece.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1111/projeto_de_lei_-_1544-2024_-_credito_especial_por_excesso_de_arrecadacao_-_reforma_e_ampliacao_escola_geone_-_r_8.61700_-_semece.pdf</t>
   </si>
   <si>
     <t>CRÉDITO ESPECIAL POR EXCESSO DE ARRECADAÇÃO - REFORMA E AMPLIAÇÃO ESCOLA GEONE - R$ 8.617,00 - SEMECE</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1112/projeto_de_lei_-_1545-2024_-_credito_especial_por_superavit_financeiro_-_reforma_e_ampliacao_da_escola_geone_-_r_209.66981_-_semece.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1112/projeto_de_lei_-_1545-2024_-_credito_especial_por_superavit_financeiro_-_reforma_e_ampliacao_da_escola_geone_-_r_209.66981_-_semece.pdf</t>
   </si>
   <si>
     <t>CRÉDITO ESPECIAL POR SUPERÁVIT FINANCEIRO - REFORMA E AMPLIAÇÃO DA ESCOLA GEONE - R$ 209.669,81 - SEMECE</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1116/projeto_de_lei_1546_2024.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1116/projeto_de_lei_1546_2024.doc</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1118/rojeto_de_lei_-_1547-2024_credito_adicional_suplementar_por_excesso_de_arrecadacao_-_manut._mac-faec_-_r_111.52244_-_semusa.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1118/rojeto_de_lei_-_1547-2024_credito_adicional_suplementar_por_excesso_de_arrecadacao_-_manut._mac-faec_-_r_111.52244_-_semusa.pdf</t>
   </si>
   <si>
     <t>CRÉDITO ADICIONAL SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO - MANUT. MAC-FAEC - R$ 111.522,44 - SEMUSA</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1119/projeto_de_lei_-_1548-2024_credito_especial_por_superavit_financeiro_-_prog._fort._emerg._atend._cadunico_suas_-_procad_suas_-_r_17.05642_-_semast.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1119/projeto_de_lei_-_1548-2024_credito_especial_por_superavit_financeiro_-_prog._fort._emerg._atend._cadunico_suas_-_procad_suas_-_r_17.05642_-_semast.pdf</t>
   </si>
   <si>
     <t>CRÉDITO ESPECIAL POR SUPERÁVIT FINANCEIRO - PROG. FORT. EMERG. ATEND. CADUNICO SUAS - PROCAD SUAS - R$ 17.056,42 - SEMAST</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1120/projeto_de_lei_-_1549-2024_-_credito_especial_por_excesso_de_arrecadacao_-_prog._est._piso_fixo_incentivo_ppp_-_r_14.97048_-_semast.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1120/projeto_de_lei_-_1549-2024_-_credito_especial_por_excesso_de_arrecadacao_-_prog._est._piso_fixo_incentivo_ppp_-_r_14.97048_-_semast.pdf</t>
   </si>
   <si>
     <t>CRÉDITO ESPECIAL POR EXCESSO DE ARRECADAÇÃO - PROG. EST. PISO FIXO INCENTIVO PPP - R$ 14.970,48 - SEMAST</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1121/projeto_de_lei_1550-2024_-_autoriza_parcelamento_do_iptu_2024.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1121/projeto_de_lei_1550-2024_-_autoriza_parcelamento_do_iptu_2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 1550-2024 - AUTORIZA PARCELAMENTO DO IPTU 2024</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1122/projeto_de_lei_-_1551-2024_-_credito_adicional_suplementar_por_anulacao_de_dotacao_-_manut._ativ._semece_5_e_25_-_r_140.00000_-_semece.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1122/projeto_de_lei_-_1551-2024_-_credito_adicional_suplementar_por_anulacao_de_dotacao_-_manut._ativ._semece_5_e_25_-_r_140.00000_-_semece.pdf</t>
   </si>
   <si>
     <t>CRÉDITO ADICIONAL SUPLEMENTAR POR ANULAÇÃO DE DOTAÇÃO - MANUT. ATIV. SEMECE 5% E 25% - R$ 140.000,00 - SEMECE</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1123/projeto_de_lei_-_1552-2024_abre_credito_especial_por_superavit_financeiro_-_transf._esp._invest._-_spda_-_med._seg._incend._e_pan._hospital_mun_-_r_240.00357_-_semusa.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1123/projeto_de_lei_-_1552-2024_abre_credito_especial_por_superavit_financeiro_-_transf._esp._invest._-_spda_-_med._seg._incend._e_pan._hospital_mun_-_r_240.00357_-_semusa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre CRÉDITO ESPECIAL Superávit  Financeiro ao Orçamento vigente conforme art. 7º, 41 e 42,  da Lei 4.320/64 e Dá Outras Providências</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1124/projeto_de_lei_-_1553-2024_-_credito_especial_por_excesso_de_arrecadacao_-_aquis._ambulanica_-_r_12.90808_-_semusa.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1124/projeto_de_lei_-_1553-2024_-_credito_especial_por_excesso_de_arrecadacao_-_aquis._ambulanica_-_r_12.90808_-_semusa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre CRÉDITO ESPECIAL Excesso de  Arrecadação ao Orçamento vigente conforme art. 7º, 41 e_x000D_
  42, da Lei 4.320/64 e Dá Outras Providências.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1125/projeto_de_lei_-_1554-2024_credito_especial_por_anulacao_de_dotacao_-_aquis._ambulancia_-_r_12.30037_-_semusa.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1125/projeto_de_lei_-_1554-2024_credito_especial_por_anulacao_de_dotacao_-_aquis._ambulancia_-_r_12.30037_-_semusa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre CRÉDITO ESPECIAL Anulação de  Dotação ao Orçamento vigente conforme art. 7º, 41 e 42, da_x000D_
  Lei 4.320/64 e Dá Outras Providências.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1126/projeto_de_lei_-_1555-2024_dispoe_sobre_reformulacao_administrativa_-_remanejamento_-_man._fms_15_-_r_250.00000_-_semaf_p_semusa.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1126/projeto_de_lei_-_1555-2024_dispoe_sobre_reformulacao_administrativa_-_remanejamento_-_man._fms_15_-_r_250.00000_-_semaf_p_semusa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre REFORMULAÇÃO  ADMINISTRATIVA ao Orçamento vigente por meio de  REMANEJAMENTO, e Dá Outras Providências</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1127/projeto_de_lei_-_1556-2024_-_credito_adicional_suplementar_por_excesso_de_arrecadacao_-_assit._fin._uniao_pgto_piso_prof._enferm._-_r_183.71000_-_semusa.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1127/projeto_de_lei_-_1556-2024_-_credito_adicional_suplementar_por_excesso_de_arrecadacao_-_assit._fin._uniao_pgto_piso_prof._enferm._-_r_183.71000_-_semusa.pdf</t>
   </si>
   <si>
     <t>Dispõe  sobre  CRÉDITO ADICIONAL  SUPLEMENTAR Excesso de Arrecadação ao Orçamento  vigente conforme art. 7º, 41 e 42, da Lei 4.320/64 e Dá_x000D_
  Outras Providências.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1130/projeto_de_lei_-_1558-2024_-_lei_de_diretrizes_orcamentarias_-_ldo_2025.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1130/projeto_de_lei_-_1558-2024_-_lei_de_diretrizes_orcamentarias_-_ldo_2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre as Diretrizes para a  elaboração da Lei Orçamentária de 2025 LDO, do  Município de São Felipe D´Oeste-RO e dá outras  providências.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1135/projeto_de_lei_-_1559-2024_cred._esp._p_rec._vinc._-_cust._increm._temp._serv._aps_fns_-_prop._36000582536202400_-_port._gmms_3594_-_2024_-_r_500.00000_-_semusa.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1135/projeto_de_lei_-_1559-2024_cred._esp._p_rec._vinc._-_cust._increm._temp._serv._aps_fns_-_prop._36000582536202400_-_port._gmms_3594_-_2024_-_r_500.00000_-_semusa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre CRÉDITO ESPECIAL Recurso  Vinculado ao Orçamento vigente conforme art. 7º, 41 e 42,  da Lei 4.320/64 e Dá Outras Providências</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1136/projeto_de_lei_-_1560-2024_credito_adicional_suplementar_por_excesso_de_arrecadacao_-_manut._salario_educacao_-_r_60.00000_-_semece.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1136/projeto_de_lei_-_1560-2024_credito_adicional_suplementar_por_excesso_de_arrecadacao_-_manut._salario_educacao_-_r_60.00000_-_semece.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre CRÉDITO ADICIONAL  SUPLEMENTAR Excesso de Arrecadação ao Orçamento_x000D_
  vigente conforme art. 7º, 41 e 42, da Lei 4.320/64 e Dá  Outras Providências.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1137/projeto_de_lei_-_1561-2024_dispoe_sobre_reformulacao_administrativa_-_remanejamento_-_manut._fundo_mun._saude_-_15_e_manut._fmas_-_r_28.37900_-_semece_p_semusa_e_semaf.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1137/projeto_de_lei_-_1561-2024_dispoe_sobre_reformulacao_administrativa_-_remanejamento_-_manut._fundo_mun._saude_-_15_e_manut._fmas_-_r_28.37900_-_semece_p_semusa_e_semaf.pdf</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1138/projeto_de_lei_-_1562-2024_cred._esp._p_rec._vinc._-_cust._estrut._rede_sv._suas_-_prog._110148420240001_-_r_200.00000_-_semast.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1138/projeto_de_lei_-_1562-2024_cred._esp._p_rec._vinc._-_cust._estrut._rede_sv._suas_-_prog._110148420240001_-_r_200.00000_-_semast.pdf</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1139/projeto_de_lei_-_1563-2024_dispoe_sobre_reformulacao_administrativa_-_transposicao_-_manut._da_semospe_-_r_86.35200_-_semospe.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1139/projeto_de_lei_-_1563-2024_dispoe_sobre_reformulacao_administrativa_-_transposicao_-_manut._da_semospe_-_r_86.35200_-_semospe.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre REFORMULAÇÃO ADMINISTRATIVA ao Orçamento vigente por meio de TRANSPOSIÇÃO, e Dá Outras Providências.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1140/projeto_de_lei_1564-2024_-_autoriza_parcelamento_do_iptu_2024.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1140/projeto_de_lei_1564-2024_-_autoriza_parcelamento_do_iptu_2024.pdf</t>
   </si>
   <si>
     <t>Altera o prazo para o  pagamento do IPTU autorizados pela  Lei Municipal nº 1328 de 25 de_x000D_
  janeiro de 2024 e dá outras providências”</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1143/projeto_de_lei_-_1565-2024_-_cria_a_secretaria_municipal_de_esporte_cultura_lazer_e_turismo.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1143/projeto_de_lei_-_1565-2024_-_cria_a_secretaria_municipal_de_esporte_cultura_lazer_e_turismo.pdf</t>
   </si>
   <si>
     <t>CRIA A SECRETARIA MUNICIPAL DE ESPORTE, CULTURA, LAZER E TURISMO.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1152/projeto_de_lei_1566-2024_-_dispoe_sobre_o_conselho_municipal_de_saude.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1152/projeto_de_lei_1566-2024_-_dispoe_sobre_o_conselho_municipal_de_saude.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CONSELHO MUNICIPAL DE SAÚDE DO MUNICÍPIO DE SÃO FELIPE D’OESTE E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1146/projeto_de_lei_1567-2024_-_dispoe_sobre_a_loa_2025.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1146/projeto_de_lei_1567-2024_-_dispoe_sobre_a_loa_2025.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa para o Orçamento Programa referente ao Exercício de 2025 – Lei Orçamentária Anual – LOA/2025 do Município de São Felipe D´Oeste/RO”.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1147/projeto_de_lei_-_1568-2024_cred._esp._p_rec._vinc._-_transf._esp._invest._prog._09032024_pa_064538_-_constr._calcadas_e_afins_-_r_2.700.00000_-_semospe.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1147/projeto_de_lei_-_1568-2024_cred._esp._p_rec._vinc._-_transf._esp._invest._prog._09032024_pa_064538_-_constr._calcadas_e_afins_-_r_2.700.00000_-_semospe.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Especial por Recurso Vinculado no valor de R$ 2.700.000,00 – Construção de Calçadas – SEMOSPE e dá outras providências”</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1148/projeto_de_lei_-_1569-2024_credito_especial_por_superavit_financeiro_-_transf._esp._invest._prog._09032023_-_pa_030826_-_constr._pista_camin._c_ilumin._-_r_1.000.00000_-_semospe.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1148/projeto_de_lei_-_1569-2024_credito_especial_por_superavit_financeiro_-_transf._esp._invest._prog._09032023_-_pa_030826_-_constr._pista_camin._c_ilumin._-_r_1.000.00000_-_semospe.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Especial por Superávit Financeiro no valor de R$ 1.000.000,00 – Construção de Pista de Caminhada com Iluminação SEMOSPE e dá outras providências”</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1149/projeto_de_lei_-_1570-2024_credito_especial_por_superavit_financeiro_-_transf._esp._invest._prog._09032023_pa_038694_-_ref._e_ampl._estadio_mun_-_r_500.00000_-_semece.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1149/projeto_de_lei_-_1570-2024_credito_especial_por_superavit_financeiro_-_transf._esp._invest._prog._09032023_pa_038694_-_ref._e_ampl._estadio_mun_-_r_500.00000_-_semece.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Especial por Superávit Financeiro no valor de R$ 500.000,00 – Reforma e Ampliação – Estádio Municipal – SEMECE e dá outras providências”</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1150/projeto_de_lei_-_1571-2024_credito_especial_por_superavit_financeiro_-_transf._esp._invest._prog._09032023_pa_038694_-_const._galeria_-_r_300.00000_-_semospe.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1150/projeto_de_lei_-_1571-2024_credito_especial_por_superavit_financeiro_-_transf._esp._invest._prog._09032023_pa_038694_-_const._galeria_-_r_300.00000_-_semospe.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Especial por Superávit Financeiro no valor de R$ 300.000,00 – Construção Galeria – SEMOSPE e dá outras providências”</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1151/projeto_de_lei_-_1572-2024_credito_especial_por_superavit_financeiro_-_transf._esp._invest._prog._09032023_pa_041751_-_ref._e_ampl._semece_-_r_300.00000_-_semece.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1151/projeto_de_lei_-_1572-2024_credito_especial_por_superavit_financeiro_-_transf._esp._invest._prog._09032023_pa_041751_-_ref._e_ampl._semece_-_r_300.00000_-_semece.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Especial por Superávit Financeiro no valor de R$ 300.000,00 – Reforma e Ampliação Secretaria de Educação SEMECE e dá outras providências”.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1153/projeto_de_lei_no._15732024_que_abre_credito_especial_por_superavit_financeiro_no_valor_de_r_400.00000__reforma_e_ampliacao_do_predio_da_camara_municipal__gabinete_e_da_outras_provi.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1153/projeto_de_lei_no._15732024_que_abre_credito_especial_por_superavit_financeiro_no_valor_de_r_400.00000__reforma_e_ampliacao_do_predio_da_camara_municipal__gabinete_e_da_outras_provi.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Especial por Superávit Financeiro no valor de R$ 400.000,00 – Reforma e Ampliação do Prédio da Câmara Municipal – Gabinete e dá outras providências”.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1154/projeto_de_lei_-_1574-2024_credito_especial_por_superavit_financeiro_-_transf._esp._invest._prog._09032023_pa_035824_-_aquis._equip._ti_-_r_190.00000_-_semaf.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1154/projeto_de_lei_-_1574-2024_credito_especial_por_superavit_financeiro_-_transf._esp._invest._prog._09032023_pa_035824_-_aquis._equip._ti_-_r_190.00000_-_semaf.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Especial por Superávit Financeiro no valor de R$ 190.000,00 – Aquisição de Equipamentos de Informática – SEMAF e dá outras providências”.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1155/projeto_de_lei_-_1575-2024_credito_especial_por_superavit_financeiro_-_transf._esp._invest._prog._09032023_pa_035824_-_aquis._mobilia_auditorio_-_r_200.00000_-_gabinete.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1155/projeto_de_lei_-_1575-2024_credito_especial_por_superavit_financeiro_-_transf._esp._invest._prog._09032023_pa_035824_-_aquis._mobilia_auditorio_-_r_200.00000_-_gabinete.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Especial por Superávit Financeiro no valor de R$ 200.000,00 – Aquisição de Mobiliário para o Auditório Municipal Gabinete e dá outras providências”.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1156/projeto_de_lei_1576-2024_-_altera_o_artigo_1o_da_lei_municipal_no_1351-2024_-_doacao_de_lote_urbano_-_governo_de_rondonia_-_tribunal_de_justica_-_forum_digital.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1156/projeto_de_lei_1576-2024_-_altera_o_artigo_1o_da_lei_municipal_no_1351-2024_-_doacao_de_lote_urbano_-_governo_de_rondonia_-_tribunal_de_justica_-_forum_digital.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1351/2024 que dispõe sobre a autorização de transferência, por doação, de área urbana, de propriedade da municipalidade de São Felipe D’Oeste para o Estado de Rondônia tendo como interveniente anuente o Tribunal de Justiça do Estado de Rondônia e dá outras providências.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1158/projeto_de_lei_-_1577-2024_dispoe_sobre_reformulacao_administrativa_-_remanejamento_-_gabinete_semusa_semospe_-_r_549.00000.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1158/projeto_de_lei_-_1577-2024_dispoe_sobre_reformulacao_administrativa_-_remanejamento_-_gabinete_semusa_semospe_-_r_549.00000.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA - REMANEJAMENTO - GABINETE, SEMUSA, SEMOSPE - R$ 549.000,00</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1159/projeto_de_lei_-_1578-2024_dispoe_sobre_reformulacao_administrativa_-_transposicao_-_reestrut._e_ampl._camara_e_merenda_escolar_-_r_202.02332_-_camara_e_semece.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1159/projeto_de_lei_-_1578-2024_dispoe_sobre_reformulacao_administrativa_-_transposicao_-_reestrut._e_ampl._camara_e_merenda_escolar_-_r_202.02332_-_camara_e_semece.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REFORMULAÇÃO ADMINISTRATIVA - TRANSPOSIÇÃO - REESTRUT. E AMPL. CÂMARA E MERENDA ESCOLAR - R$ 202.023,32 - CÂMARA E SEMECE</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1160/projeto_de_lei_-_1579-2024_credito_especial_por_anulacao_parcial_-_transporte_escolar_-_prog._ir_e_vir_-_r_137.25747_-_semece.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1160/projeto_de_lei_-_1579-2024_credito_especial_por_anulacao_parcial_-_transporte_escolar_-_prog._ir_e_vir_-_r_137.25747_-_semece.pdf</t>
   </si>
   <si>
     <t>CRÉDITO ESPECIAL POR ANULAÇÃO PARCIAL - TRANSPORTE ESCOLAR - PROG. IR E VIR - R$ 137.257,47 - SEMECE</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1163/projeto_de_lei_-_1580-2024_-_credito_especial_por_excesso_de_arrecadacao_-_devol_saldo_conv._110-2024pge-der-adm_-_rec._est._vicinais_-_r_6.36111_-_semospe.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1163/projeto_de_lei_-_1580-2024_-_credito_especial_por_excesso_de_arrecadacao_-_devol_saldo_conv._110-2024pge-der-adm_-_rec._est._vicinais_-_r_6.36111_-_semospe.pdf</t>
   </si>
   <si>
     <t>CRÉDITO ESPECIAL Excesso de  Arrecadação, nas dotações abaixo discriminadas, no valor de até 6.361,11 (seis mil trezentos e  sessenta e um reais e onze centavos)</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1164/projeto_de_lei_-_1581-2024_-_altera_meta_e_resultado_primario_e_nominal_-_ldo_2024.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1164/projeto_de_lei_-_1581-2024_-_altera_meta_e_resultado_primario_e_nominal_-_ldo_2024.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE a ALTERAÇÃO DA META DE  RESULTADO PRIMÁRIO e NOMINAL DISPOSTO PELA  LEI MUNICIPAL nº. 1259/2023 LEI DE DIRETRIZES  ORÇAMENTARIAS PARA O EXERCÍCIO DE 2024, E DÁ  OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1182/projeto_de_lei_-_1582-2024_-_estabelece_criterios_para_recebimento_de_diarias.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1182/projeto_de_lei_-_1582-2024_-_estabelece_criterios_para_recebimento_de_diarias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de diárias aos Agentes Políticos em exercício de mandato e aos Servidores Públicos do Município de São Felipe D´Oeste/RO e _x000D_
 outros, e dá outras providências</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1166/projeto_de_lei_-_1583-2024_-_credito_especial_por_superavit_financeiro_-_aquis._medicamentos_proc._0005.001717-2023_res._201-2023-sesau_-_r_6.89328_-_semusa.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1166/projeto_de_lei_-_1583-2024_-_credito_especial_por_superavit_financeiro_-_aquis._medicamentos_proc._0005.001717-2023_res._201-2023-sesau_-_r_6.89328_-_semusa.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Especial por Superávit Financeiro no valor de R$ 6.893,28 – Devolução de Recursos - SEMUSA e dá outras providências”.</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1167/projeto_de_lei_-_1584-2024_-_credito_especial_por_excesso_de_arrecadacao_-_aquis._medicamentos_-_proc._0005.1717-2023-23_-_r_3.02022_-_semusa.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1167/projeto_de_lei_-_1584-2024_-_credito_especial_por_excesso_de_arrecadacao_-_aquis._medicamentos_-_proc._0005.1717-2023-23_-_r_3.02022_-_semusa.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Especial por Excesso de Arrecadação no valor de R$ 3.020,22 – Devolução de Recursos - SEMUSA e dá outras providências”.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1168/projeto_de_lei_-_1585-2024_-_credito_especial_por_superavit_financeiro_-_aquis._medic._-_proc._0005.002107-2023-47_res._201-2023_-_sesau_-_r_2.28589_-_semusa.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1168/projeto_de_lei_-_1585-2024_-_credito_especial_por_superavit_financeiro_-_aquis._medic._-_proc._0005.002107-2023-47_res._201-2023_-_sesau_-_r_2.28589_-_semusa.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Especial por Superávit Financeiro no valor de R$ 2.285,89 – Devolução de Recursos - SEMUSA e dá outras providências”.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1169/projeto_de_lei_-_1586-2024_-_credito_especial_por_superavit_financeiro_-_aquis._medic._proc._0005.004417-2023-04_res._379-2023_sesau-cib_-_r_23.22142_-_semusa.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1169/projeto_de_lei_-_1586-2024_-_credito_especial_por_superavit_financeiro_-_aquis._medic._proc._0005.004417-2023-04_res._379-2023_sesau-cib_-_r_23.22142_-_semusa.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Especial por Superávit Financeiro no valor de R$ 23.221,42 – Devolução de Recursos - SEMUSA e dá outras providências”.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1170/projeto_de_lei_-_1587-2024_-_credito_especial_por_superavit_financeiro_-_man._prog._auxilio-brasil_mds_igd_pab_-_r_16.13975_-_semast.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1170/projeto_de_lei_-_1587-2024_-_credito_especial_por_superavit_financeiro_-_man._prog._auxilio-brasil_mds_igd_pab_-_r_16.13975_-_semast.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Especial por Superávit Financeiro no valor de R$ 16.139,75 – Manutenção do Programa Auxílio Brasil - SEMAST e dá outras providências”.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1171/projeto_de_lei_-_1588-2024_credito_especial_por_recurso_vinculado_-_aquis._medic._proc._0005.003692-2024-83_prop._07003-2024-01_res._509-24_sesau_-_r_300.00000_-_semusa.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1171/projeto_de_lei_-_1588-2024_credito_especial_por_recurso_vinculado_-_aquis._medic._proc._0005.003692-2024-83_prop._07003-2024-01_res._509-24_sesau_-_r_300.00000_-_semusa.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Especial por Recurso Vinculado no valor de R$ 300.000,00 – Aquisição de Medicamentos - SEMUSA e dá outras  providências”.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1172/projeto_de_lei_-_1589-2024_-_credito_especial_por_superavit_financeiro_-_aquis._veiculo_van_-_transf._espe._invest._prog._09032023_pa_035824-_r_90.00000_-_semaf.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1172/projeto_de_lei_-_1589-2024_-_credito_especial_por_superavit_financeiro_-_aquis._veiculo_van_-_transf._espe._invest._prog._09032023_pa_035824-_r_90.00000_-_semaf.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Especial por Superávit  Financeiro no valor de R$ 90.000,00 – Aquisição de Veículo Tipo Van - SEMAF e dá outras providências”</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1173/projeto_de_lei_-_1590-2024_-_credito_especial_por_excesso_de_arrecadacao_-_aquis._veiculo_van_-_saude_-_transf._esp._invest._prog._09032023_e_pa_035824_-_r_289.00000_-_semaf.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1173/projeto_de_lei_-_1590-2024_-_credito_especial_por_excesso_de_arrecadacao_-_aquis._veiculo_van_-_saude_-_transf._esp._invest._prog._09032023_e_pa_035824_-_r_289.00000_-_semaf.pdf</t>
   </si>
   <si>
     <t>CRÉDITO ESPECIAL POR EXCESSO DE ARRECADAÇÃO - AQUIS. VEÍCULO VAN - SAÚDE - TRANSF. ESP. INVEST. PROG. 09032023 E PA 035824 - R$ 289.000,00 - SEMAF</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1174/projeto_de_lei_-_1591-2024_dispoe_sobre_reformulacao_administrativa_-_remanejamento_-_man_semospe_semap_e_fmas_-_r_74.00000_-_semaf_p_semospe_semap_e_semast.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1174/projeto_de_lei_-_1591-2024_dispoe_sobre_reformulacao_administrativa_-_remanejamento_-_man_semospe_semap_e_fmas_-_r_74.00000_-_semaf_p_semospe_semap_e_semast.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Reformulação Administrativa - Remanejamento no valor de R$ 74.000,00 – Manuntenção da SEMOSPE, do  FMAS e da SEMAP e dá outras providências”.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1175/projeto_de_lei_-_1592-2024_-_credito_especial_por_superavit_financeiro_-_aquis._bueiros_metalicos_-_conv._054-pge-2022-der-ro_-_r_93.69900_-_semospe.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1175/projeto_de_lei_-_1592-2024_-_credito_especial_por_superavit_financeiro_-_aquis._bueiros_metalicos_-_conv._054-pge-2022-der-ro_-_r_93.69900_-_semospe.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Especial por Superávit Financeiro no valor de R$ 93.699,00 – Aquisição de Bueiros Metálicos - SEMOSPE e dá outras  providências”.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1176/projeto_de_lei_-_1593-2024_credito_especial_por_recurso_vinculado_-_aquis._medic._proc._0005.003737-2024-10_-prop._07005-2024-07_resol._509-2024sesau-cib_-_r_100.00000_-_semusa.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1176/projeto_de_lei_-_1593-2024_credito_especial_por_recurso_vinculado_-_aquis._medic._proc._0005.003737-2024-10_-prop._07005-2024-07_resol._509-2024sesau-cib_-_r_100.00000_-_semusa.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Especial por Recurso  Vinculado no valor de R$ 100.000,00 – Aquisição de Medicamentos - SEMOSPE e dá outras providências”.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1180/projeto_de_lei_no._1594-2024_que_abre_credito_especial_por_recurso.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1180/projeto_de_lei_no._1594-2024_que_abre_credito_especial_por_recurso.pdf</t>
   </si>
   <si>
     <t>“Abre Crédito Especial por Recurso Vinculado no valor de R$ 200.000,00 – Aquisição de Medicamentos - SEMUSA e dá outras_x000D_
 providências”.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1183/projeto_de_lei_1595-2024_-_revoga_a_lei_918-2021_e_dispoe_sobre_o_iptu_-_conforme_modelo_profaz_-_tce.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1183/projeto_de_lei_1595-2024_-_revoga_a_lei_918-2021_e_dispoe_sobre_o_iptu_-_conforme_modelo_profaz_-_tce.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 918/2021 e  dispõe sobre a nova regulamentação do Imposto Sobre  a Propriedade Predial e Territorial Urbana – IPTU no_x000D_
  âmbito do Município de São Felipe d’Oeste, e dá outras  providências”</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1188/projeto_de_lei_-_1596-2024_dispoe_sobre_reformulacao_administrativa_-_transposicao_-_manut._desp._fundeb_70_ens._fund._-_r_372.34500_-_semece.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1188/projeto_de_lei_-_1596-2024_dispoe_sobre_reformulacao_administrativa_-_transposicao_-_manut._desp._fundeb_70_ens._fund._-_r_372.34500_-_semece.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1596/2024 que “Dispõe sobre Reformulação Administrativa - Transposição no valor de R$ 372.345,00 – Manut. Despesas FUNDEB 70% -_x000D_
 SEMECE e dá outras providências”.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1189/projeto_de_lei_-_1597-2024_credito_adicional_suplementar_por_excesso_de_arrecadacao_-_manut._sal._educacao_-_r_60.40900_-_semece.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1189/projeto_de_lei_-_1597-2024_credito_adicional_suplementar_por_excesso_de_arrecadacao_-_manut._sal._educacao_-_r_60.40900_-_semece.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1597/2024 que “Abre Crédito Adicional Suplementar por Excesso de Arrecadação no valor de R$ 60.409,00 – Manutenção do Salário Educação - SEMECE e dá outras providências”.</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1190/projeto_de_lei_-_1598-2024_credito_especial_por_anulacao_de_dotacao_-_aquis._medic._contrapartida_proc._5147-2023-41_-_resol._439-2023_r_3.47992_-_semusa.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1190/projeto_de_lei_-_1598-2024_credito_especial_por_anulacao_de_dotacao_-_aquis._medic._contrapartida_proc._5147-2023-41_-_resol._439-2023_r_3.47992_-_semusa.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 1598/2024 que “Abre Crédito Especial por Anulação de Dotação no valor de R$ 3.479,92 – Contrapartida Aquisição de Medicamentos - SEMUSA e dá outras providências”.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1192/projeto_de_lei_-_1599-2024_dispoe_sobre_reformulacao_administrativa_-_transposicao_-_manut._fms_15_r_47.50000_-_semusa_p_semusa.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1192/projeto_de_lei_-_1599-2024_dispoe_sobre_reformulacao_administrativa_-_transposicao_-_manut._fms_15_r_47.50000_-_semusa_p_semusa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Reformulação  Administrativa - Transposição no valor de R$ 47.500,00 – Manutenção do FMS 15% -  SEMUSA  e dá outras providências”.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1193/projeto_de_lei_-_1600-2024_credito_especial_por_anulacao_parcial_de_dotacao_-_devol_saldo_de_conv._265-seagri-pge-2023_-_grade_aradora_-_r_18.08835_-_semap.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1193/projeto_de_lei_-_1600-2024_credito_especial_por_anulacao_parcial_de_dotacao_-_devol_saldo_de_conv._265-seagri-pge-2023_-_grade_aradora_-_r_18.08835_-_semap.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Especial por anulação  Parcial de Dotação no valor de R$ 18.088,35 – Devolução de saldo de Convênio – Grade Aradora-  SEMAP e dá outras providências”.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1194/projeto_de_lei_-_1601-2024_-_credito_especial_por_excesso_de_arrecadacao_-_aquis._grade_aradora_-_cnv265seagri-pge2023_-_r_2.21658_-_semap.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1194/projeto_de_lei_-_1601-2024_-_credito_especial_por_excesso_de_arrecadacao_-_aquis._grade_aradora_-_cnv265seagri-pge2023_-_r_2.21658_-_semap.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Especial por Excesso de  Arrecadação no valor de R$ 2.216,58 – Devolução de saldo de Convênio – Grade Aradora SEMAP e dá outras providências”.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1195/projeto_de_lei_-_1602-2024_credito_especial_por_anulacao_parcial_de_dotacao_-_conv._est._021-2024-pge-seduc_-_aquis._2_veiculos_populares_-_r_23.36666_-_semece.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1195/projeto_de_lei_-_1602-2024_credito_especial_por_anulacao_parcial_de_dotacao_-_conv._est._021-2024-pge-seduc_-_aquis._2_veiculos_populares_-_r_23.36666_-_semece.pdf</t>
   </si>
   <si>
     <t>“Abre Crédito Especial por Anulação  Parcial de Dotação no valor de R$ 23.366,66 – Devolução de saldo de Convênio – Aquisição de 02  veículos populares -  SEMECE e dá outras providências”.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1196/projeto_de_lei_-_1603-2024_-_credito_especial_por_excesso_de_arrecadacao_-_aquis._02_veiculo_pop._devol_saldo_-_r_8.06755_-_semece.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1196/projeto_de_lei_-_1603-2024_-_credito_especial_por_excesso_de_arrecadacao_-_aquis._02_veiculo_pop._devol_saldo_-_r_8.06755_-_semece.pdf</t>
   </si>
   <si>
     <t>“Abre Crédito Especial por Excesso de  Arrecadação no valor de R$ 8.067,55 – Devolução de saldo de aplicação de Convênio – Aquisição  de 02 veículos populares -  SEMECE e dá outras providências”.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1197/projeto_de_lei_-_1604-2024_abre_credito_especial_por_superavit_financeiro_-_aquis._manilhas_concreto_-_termo_conv._082-2022-pge-der_-_r_19.50902_-_semospe.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1197/projeto_de_lei_-_1604-2024_abre_credito_especial_por_superavit_financeiro_-_aquis._manilhas_concreto_-_termo_conv._082-2022-pge-der_-_r_19.50902_-_semospe.pdf</t>
   </si>
   <si>
     <t>“Abre Crédito Especial por Superávit  Financeiro no valor de R$ 19.509,02 – Aquisição de Manilhas em concreto -  SEMOSPE e dá outras providências”.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1198/projeto_de_lei_-_1605-2024_-_credito_especial_por_excesso_de_arrecadacao_-_aquis._manilhas_de_concreto_-_conv._082-2022-pge-der_-_r_1.28913_-_semospe.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1198/projeto_de_lei_-_1605-2024_-_credito_especial_por_excesso_de_arrecadacao_-_aquis._manilhas_de_concreto_-_conv._082-2022-pge-der_-_r_1.28913_-_semospe.pdf</t>
   </si>
   <si>
     <t>“Abre Crédito Especial por Excesso de  Arrecadação no valor de R$ 1.289,13 – Aquisição de Manilhas em concreto -  SEMOSPE e dá outras providências”.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1199/projeto_de_lei_-_1606-2024_credito_especial_por_anulacao_parcial_de_dotacao_-_aquis._manilhas_concreto_conv._est._082-2022-pge-der_-_r_16.81384_-_semospe.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1199/projeto_de_lei_-_1606-2024_credito_especial_por_anulacao_parcial_de_dotacao_-_aquis._manilhas_concreto_conv._est._082-2022-pge-der_-_r_16.81384_-_semospe.pdf</t>
   </si>
   <si>
     <t>“Abre Crédito Especial por Anulação  Parcial de Dotação no valor de R$ 16.813,84 – Aquisição de Manilhas em concreto -  SEMOSPE  e dá outras providências”.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1203/projeto_de_lei_-_1607-2024_credito_adicional_suplementar_por_anulacao_de_dotacao_-_manut._semece_-_fms_15_-_r_318.00000_-_semece_e_semusa.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1203/projeto_de_lei_-_1607-2024_credito_adicional_suplementar_por_anulacao_de_dotacao_-_manut._semece_-_fms_15_-_r_318.00000_-_semece_e_semusa.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar por Anulação Parcial de Dotação no valor de R$ 318.000,00 – SEMECE e SEMUSA e dá outras_x000D_
  providências”.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1204/projeto_de_lei_-_1608-2024_dispoe_sobre_reformulacao_administrativa_-_transposicao_-_manutencao_fms_15_-_r_44.00000_-_semusa.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1204/projeto_de_lei_-_1608-2024_dispoe_sobre_reformulacao_administrativa_-_transposicao_-_manutencao_fms_15_-_r_44.00000_-_semusa.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre Reformulação Administrativa - Transposição no valor de R$ 44.000,00 – SEMUSA e dá outras providências”.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1205/projeto_de_lei_-_1609-2024_dispoe_sobre_reformulacao_administrativa_-_remanejamento_-_manutencao_gabinete_-_r_117.00000_-_semaf_p_gabinete.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1205/projeto_de_lei_-_1609-2024_dispoe_sobre_reformulacao_administrativa_-_remanejamento_-_manutencao_gabinete_-_r_117.00000_-_semaf_p_gabinete.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Reformulação Administrativa - Remanejamento no valor de R$ 117.000,00 – Gabinete e dá outras_x000D_
  providências”.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1206/projeto_de_lei_-_1610-2024_dispoe_sobre_reformulacao_administrativa_-_transferencia_-_manutencao_gabinete_-_r_15.00000_-_gabinete.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1206/projeto_de_lei_-_1610-2024_dispoe_sobre_reformulacao_administrativa_-_transferencia_-_manutencao_gabinete_-_r_15.00000_-_gabinete.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre Reformulação Administrativa - Transferência no valor de R$ 15.000,00 – Gabinete e dá outras providências”.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1207/projeto_de_lei_1611-2024_-_revoga_a_lei_630-2016_e_estabelece_auxilio-moradia_e_auxilio-alimentacao_-_programa_mais_medico_sfo.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1207/projeto_de_lei_1611-2024_-_revoga_a_lei_630-2016_e_estabelece_auxilio-moradia_e_auxilio-alimentacao_-_programa_mais_medico_sfo.pdf</t>
   </si>
   <si>
     <t>“Revoga a Lei Municipal nº 630/20161 e  estabelece a concessão de auxílio-moradia e auxílio alimentação aos médicos vinculados ao Programa  Mais Médicos no âmbito do Município de São Felipe d’Oeste, e dá outras providências”</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1208/projeto_de_lei_-_1612-2024_dispoe_sobre_reformulacao_administrativa_-_transposicao_-_desp._adm._camara_-_r_11.45000_-_camara_municipal.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1208/projeto_de_lei_-_1612-2024_dispoe_sobre_reformulacao_administrativa_-_transposicao_-_desp._adm._camara_-_r_11.45000_-_camara_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Reformulação Administrativa - Transposição no valor de R$ 11.450,00 – Câmara Municipal e dá outras providências”.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1209/projeto_de_lei_-_1613-2024_credito_especial_por_anulacao_parcial_de_dotacao_-_devol_conv._plat.__brasil_937086-22_-_pavim._blocos_sextavados_-_r_3.39018_-_semospe.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1209/projeto_de_lei_-_1613-2024_credito_especial_por_anulacao_parcial_de_dotacao_-_devol_conv._plat.__brasil_937086-22_-_pavim._blocos_sextavados_-_r_3.39018_-_semospe.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Especial por Anulação Parcial de Dotação no valor de R$ 3.390,18 – SEMOSPE e dá outras providências”.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1210/projeto_de_lei_-_1614-2024_credito_especial_por_excesso_de_arrecadacao_-_devol_aplic._conv._plat.__brasil_937086-22_-_pavim._blocos_sextavados_-_r_18.87090_-_semospe.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1210/projeto_de_lei_-_1614-2024_credito_especial_por_excesso_de_arrecadacao_-_devol_aplic._conv._plat.__brasil_937086-22_-_pavim._blocos_sextavados_-_r_18.87090_-_semospe.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Especial por Excesso de Arrecadação no valor de R$ 18.870,90 – SEMOSPE e dá outras providências”.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1061/resolucao_001.2024_revoga-se_a_resolucao_06.2023_que__fixa_subsidio_de_vereadores__e_prefeitos..docx</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1061/resolucao_001.2024_revoga-se_a_resolucao_06.2023_que__fixa_subsidio_de_vereadores__e_prefeitos..docx</t>
   </si>
   <si>
     <t>REVOGA RESOLUÇÃO 006/2023 São Felipe D’Oeste, 04 de dezembro de 2023.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1162/projeto_de_resolucao_002_2024_revoga_a_resolucao_2022.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1162/projeto_de_resolucao_002_2024_revoga_a_resolucao_2022.pdf</t>
   </si>
   <si>
     <t>Revoga a Resolução nº 004/2022 de 25 de abril de 2022, que altera o artigo 5º e §1º do Regimento Interno da Câmara Municipal de São _x000D_
 Felipe D’Oeste - RO e dá outras providências.  _x000D_
 Autoria: Mesa Diretora</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1179/resolucao_03.2024_carga_horaria_controlador_e_advogado.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1179/resolucao_03.2024_carga_horaria_controlador_e_advogado.pdf</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO N.º 4 DE 2023 NO QUE DIZ RESPEITO À CARGA HORÁRIA DOS CARGOS DE CONTOLADOR _x000D_
 INTERNO E ADVOGADO.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1187/projeto_de_resolucao_010_2024_ajuste_salarial_secretario_e_tec_cont.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1187/projeto_de_resolucao_010_2024_ajuste_salarial_secretario_e_tec_cont.pdf</t>
   </si>
   <si>
     <t>Concede ajuste salarial a servidores da Câmara Municipal de São Felipe D’Oeste -RO e dá outras providências.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1201/projeto_de_resolucao_011_auxilio_alimentacao.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1201/projeto_de_resolucao_011_auxilio_alimentacao.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 1º DAS RESOLUÇÕES Nº 010/2019 E 005/2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/992/requerimento_no_001-_convocacao_do_secretario_de_saude.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/992/requerimento_no_001-_convocacao_do_secretario_de_saude.pdf</t>
   </si>
   <si>
     <t>Requerimento nº001/2024</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>ATA DE REUNIÃO EXTRAORDINÁRIA</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1088/ata-08-2024.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1088/ata-08-2024.pdf</t>
   </si>
   <si>
     <t>ATA DA OITAVA REUNIAO EXTRAORDINARIA</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1094/ata-09-2024.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1094/ata-09-2024.pdf</t>
   </si>
   <si>
     <t>ATA DA NONA REUNIAO EXTRAORDINARIA</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1114/ata-10-2024.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1114/ata-10-2024.pdf</t>
   </si>
   <si>
     <t>ATA DA DECIMA REUNIAO EXTRAORDINARIA.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1142/ata-11-2024.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1142/ata-11-2024.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 11ª Extraordinária</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/</t>
   </si>
   <si>
     <t>Ata Eletrônica da 12ª Extraordinária</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1185/ata-13-2024.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1185/ata-13-2024.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 13ª Extraordinária da 4ª Sessão Legislativa da 7ª Legislatura</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1212/ata-14-2024.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1212/ata-14-2024.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 14ª Extraordinária da 4ª Sessão Legislativa da 7ª Legislatura</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
     <t>ATA DE REUNIÃO ORDINÁRIA</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/988/ata_ordinaria_01.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/988/ata_ordinaria_01.pdf</t>
   </si>
   <si>
     <t>Ata da primeira reunião ordinária</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/993/ata_ordinaria_02.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/993/ata_ordinaria_02.pdf</t>
   </si>
   <si>
     <t>ATA DA SEGUNDA REUNIÃO ORDINARIA</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/995/ata_ordinaria_03.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/995/ata_ordinaria_03.pdf</t>
   </si>
   <si>
     <t>ATA DA TERCEIRA REUNIAO ORDINARIA</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1007/ata_ordinaria_04.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1007/ata_ordinaria_04.pdf</t>
   </si>
   <si>
     <t>ATA DA QUARTA REUNIÃO ORDINARIA</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1010/ata_ordinaria_05.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1010/ata_ordinaria_05.pdf</t>
   </si>
   <si>
     <t>ATA DA QUINTA REUNIÃO ORDINARIA</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1011/ata_ordinaria_06.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1011/ata_ordinaria_06.pdf</t>
   </si>
   <si>
     <t>ata da sexta reunião ordinária</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1016/ata_ordinaria_07.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1016/ata_ordinaria_07.pdf</t>
   </si>
   <si>
     <t>ATA DA SETIMA REUNIÃO ORDINARIA</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1025/ata_ordinaria_08.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1025/ata_ordinaria_08.pdf</t>
   </si>
   <si>
     <t>ATA DA OITAVA REUNIAO ORDINARIA</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1028/ata_ordinaria_09.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1028/ata_ordinaria_09.pdf</t>
   </si>
   <si>
     <t>ATA DA NONA REUNIAO ORDINARIA</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1037/ata_ordinaria_10.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1037/ata_ordinaria_10.pdf</t>
   </si>
   <si>
     <t>ATA DA DECIMA REUNIAO ORDINARIA</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1038/ata_ordinaria_11.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1038/ata_ordinaria_11.pdf</t>
   </si>
   <si>
     <t>ATA DA DECIMA PRIMEIRA REUNIAO ORDINARIA</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1055/ata_ordinaria_12.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1055/ata_ordinaria_12.pdf</t>
   </si>
   <si>
     <t>ata da decima segunda reunião ordinária</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1064/ata_ordinaria_13.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1064/ata_ordinaria_13.pdf</t>
   </si>
   <si>
     <t>ATA DA DECIMA TERCEIRA REUNIAO ORDINARIA</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1065/ata_ordinaria_14.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1065/ata_ordinaria_14.pdf</t>
   </si>
   <si>
     <t>ATA DA DECIMA QUARTA REUNIAO ORDINARIA</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1068/ata_ordinaria_15.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1068/ata_ordinaria_15.pdf</t>
   </si>
   <si>
     <t>ATA DA DECIMA QUINTA REUNIÃO ORDINARIA</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1077/ata_ordinaria_16.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1077/ata_ordinaria_16.pdf</t>
   </si>
   <si>
     <t>ATA DA DECIMA SEXTA REUNIAO ORDINARIA</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1079/ata_ordinaria_17.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1079/ata_ordinaria_17.pdf</t>
   </si>
   <si>
     <t>ATA DA DECIMA SETIMA REUNIAO ORDINARIA</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1087/ata_ordinaria_18.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1087/ata_ordinaria_18.pdf</t>
   </si>
   <si>
     <t>ATA DA DECIMA OTIVA REUNIAO ORDINARIA</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1093/ata_ordinaria_19.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1093/ata_ordinaria_19.pdf</t>
   </si>
   <si>
     <t>ATA DA DECIMA NONA REUNIAO ORDINARIA</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1113/ata_ordinaria_20.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1113/ata_ordinaria_20.pdf</t>
   </si>
   <si>
     <t>ATA DA VIGESIMA REUNIAO ORDINARIA</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1115/ata_ordinaria_21.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1115/ata_ordinaria_21.pdf</t>
   </si>
   <si>
     <t>ATA DA VIGÉSIMA PRIMEIRA REUNIAO ORDINARIA</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1117/ata_ordinaria_22.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1117/ata_ordinaria_22.pdf</t>
   </si>
   <si>
     <t>ATA DA VIGESIMA SEGUNDA REUNIÃO</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1128/ata_ordinaria_23.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1128/ata_ordinaria_23.pdf</t>
   </si>
   <si>
     <t>ATA DA VIGESIMA TERCEIRA REUNIAO ORDINARIA</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1129/ata_ordinaria_24.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1129/ata_ordinaria_24.pdf</t>
   </si>
   <si>
     <t>ATA DA VIGESIMA QUARTA REUNIAO ORDINARIA</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1134/ata_ordinaria_25.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1134/ata_ordinaria_25.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 25ª Ordinária</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1141/ata_ordinaria_26.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1141/ata_ordinaria_26.pdf</t>
   </si>
   <si>
     <t>ATA DA VIGESIMA SEXTA REUNIAO ORDINARIA</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1144/ata_ordinaria_27.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1144/ata_ordinaria_27.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 27ª Ordinária</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1145/ata_ordinaria_28.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1145/ata_ordinaria_28.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 28ª Ordinária</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1157/ata_ordinaria_29.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1157/ata_ordinaria_29.pdf</t>
   </si>
   <si>
     <t>ATA DA VIGÉSIMA NOVA REUNIAO ORDINARIA</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1161/ata_ordinaria_30.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1161/ata_ordinaria_30.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 30ª Ordinária</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1165/ata_ordinaria_31.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1165/ata_ordinaria_31.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 31ª Ordinária</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1177/ata_ordinaria_32.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1177/ata_ordinaria_32.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 32ª Ordinária</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1181/ata_ordinaria_33.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1181/ata_ordinaria_33.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 33ª Ordinária da 4ª Sessão Legislativa da 7ª Legislatura</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1184/ata_ordinaria_34.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1184/ata_ordinaria_34.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 34ª Ordinária da 4ª Sessão Legislativa da 7ª Legislatura</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1191/ata_ordinaria_35.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1191/ata_ordinaria_35.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 35ª Ordinária</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1200/ata_ordinaria_36.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1200/ata_ordinaria_36.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 36ª Ordinária da 4ª Sessão Legislativa da 7ª Legislatura</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1202/ata_ordinaria_37.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1202/ata_ordinaria_37.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 37ª Ordinária da 4ª Sessão Legislativa da 7ª Legislatura</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1211/ata_ordinaria_38.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1211/ata_ordinaria_38.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 38ª Ordinária da 4ª Sessão Legislativa da 7ª Legislatura</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3161,51 +3161,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/989/parecer_projeto_de_lei__1449_de_2024_-_horas_maquinas_mais_producao_diesel_s_10.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1133/parecer_021_-_revisao_do_ppa_2025_-_2025_1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1132/parecer_022_-_parcelamento_de_iptu.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1131/parecer_023_-_lei_orcamentaria_2025_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1057/projeto_de_lei_001_2024_fixa_subsidio_vereadores..pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1058/projeto_de_lei_002_2024_fixa_subsidio_prefeito_vice_e_secretario.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/967/projeto_de_lei_no_1425.2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/968/projeto_de_lei_no_1426.2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/969/projeto_de_lei_no_1427.2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/970/projeto_de_lei_no_1428.2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/971/projeto_de_lei_no_1429.2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/972/projeto_de_lei_no_1430.2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/973/projeto_de_lei_no_1431.2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/974/projeto_de_lei_no_1432.2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/975/projeto_de_lei_no_1433.2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/976/projeto_de_lei_no_1434.2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/981/projeto_de_lei_no_1435.2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/980/projeto_de_lei_no._1436.2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/983/projeto_de_lei_no._1437.2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/977/projeto_de_lei_no._1438.2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/984/projeto_de_lei_no._1439.2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/985/projeto_de_lei_no._1440.2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/978/projeto_de_lei_no._1441.2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/979/projeto_de_lei_no._1442.2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/982/projeto_de_lei_no._1443.2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/986/projeto_de_lei_-1445-2024_credito_adicional_especial_por_recurso_vinculado_-_transporte_escolar_-_programa_ir_e_vir_-_r_3.006.88078_-_semece.assinado.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/987/projeto_de_lei_no._1446.2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/990/projeto_de_lei_no._1447.2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/994/projeto_de_lei_no._14448.2024_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/991/projeto_de_lei_no._1449.2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/996/projeto_de_lei_no._1450.2024_dispoe_sobre_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/997/projeto_de_lei_no._1451.2024_credito_especial_anulacao.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/998/projeto_de_lei_no._1452.2024_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/999/projeto_de_lei_no._1453.2024_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1000/projeto_de_lei_no._1454.2024_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1001/projeto_de_lei_no._1455.2024_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1002/projeto_de_lei_no._1456.2024_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1003/projeto_de_lei_no._1457.2024_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1004/projeto_de_lei_no._1458.2024_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1005/projeto_de_lei_no._1459.2024_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1013/projeto_de_lei_no._1460.2024_dispoe_sobre_a_criacao_do_conselho_municipal_de_seguranca_alimentar_e_nutricional_sustentavel.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1006/projeto_de_lei_no._144612024_dispoe_sobre_a_autorizacao_de_transferencia_por_doacao_de_area_urbana_para_o_estado.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1014/projeto_de_lei_no._1462-2024__cria_funcao_gratificada_de_gerente_de_enfermagem_medico_autorizad_de_aihs.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1008/projeto_de_lei_no._1463-2024__sobre_o_novo_piso_salarial_dos_cargos_de_agente_comunitarios_de_saude_acs_e_agente_de_combate_a_endemias_ace.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1009/projeto_de_lei_no._1464-2024_adota_a_educacao_em_tempo_integral_nas_rede_municipal_de_ensino_do_municipio_de_sao_felipe.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1015/projeto_de_lei_no._1465-2024__novo_salario_dos_conselheiro_tutelares.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1012/projeto_de_lei_no._1466-2024__abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1017/projeto_de_lei_no._1467.2024_dispoe_sobre_credito_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1018/projeto_de_lei_no._1468.2024_dispoe_sobre_credito_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1019/projeto_de_lei_no._1469.2024_dispoe_sobre_credito_especial_anulacao.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1020/projeto_de_lei_no._1470.2024_dispoe_sobre_credito_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1021/projeto_de_lei_no._1471.2024_dispoe_sobre_credito_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1022/projeto_de_lei_no._1472.2024_dispoe_sobre_reformulacao.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1023/projeto_de_lei_no._1473.2024_dispoe_sobre_credito_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1024/projeto_de_lei_no._1474.2024_dispoe_sobre_credito_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1026/projeto_de_lei_1475-2024_-_reestrutura_salario_base_servidores_publicos_municipais_-_minimo_r_1.41200.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1027/projeto_de_lei_1476-2024_-_altera_o_vencimento_basico_professor_-_piso_nacional_2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1029/projeto_de_lei_1477-2024_-_dispoe_sobre_credito_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1030/projeto_de_lei_1478-2024_-_dispoe_sobre_credito_especial_recurso.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1031/projeto_de_lei_1479-2024_-_dispoe_sobre_credito_especial_anulacao.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1032/projeto_de_lei_1480-2024_-___dispoe_sobre_credito_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1033/projeto_de_lei_1481-2024_-___dispoe_sobre_credito_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1034/projeto_de_lei_1482-2024_-__dispoe_sobre_reformulacao.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1035/projeto_de_lei_1483-2024_-__dispoe_sobre_credito_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1036/projeto_de_lei_1484-2024_-__denomina_o_predio_da_feira_municipal_de_sao_felipe_doeste_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1040/projeto_de_lei_no._1485.2024_dispoe_sobre_credito_especial_recurso.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1041/projeto_de_lei_no._1486.2024_dispoe_sobre_credito_especial_anulacao.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1042/projeto_de_lei_no._1487.2024_dispoe_sobre_credito_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1043/projeto_de_lei_no._1488.2024_dispoe_sobre_credito_especial_excesso_de.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1044/projeto_de_lei_no._1489.2024_dispoe_sobre_credito_especial_anulacao.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1045/projeto_de_lei_no._1490.2024_dispoe_sobre_credito_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1046/projeto_de_lei_no._1491.2024_dispoe_sobre_credito_especial_anulacao.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1047/projeto_de_lei_no._1492.2024_dispoe_sobre_credito_especial_recurso.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1048/projeto_de_lei_no._1493.2024_dispoe_sobre_credito_especial_recurso.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1049/projeto_de_lei_no._1494.2024_dispoe_sobre_credito_especial_recurso.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1050/projeto_de_lei_no._1495.2024_dispoe_sobre_credito_especial_anulacao.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1051/projeto_de_lei_no._1496.2024_dispoe_sobre_credito_especial_recurso.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1052/projeto_de_lei_no._1497.2024_dispoe_sobre_credito_especial_anulacao.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1054/projeto_de_lei_no._1498.2024__dispoe_sobre_credito_especial_recurso.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1053/projeto_de_lei_no._1499.2024__dispoe_sobre_credito_especial_anulacao.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1056/projeto_de_lei_no._1500.2024_dispoe_sobre_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1039/projeto_de_lei_1501_-_2024_-_regulamenta_as_atividades_e_o_processo_de_escolha_dos_membros_do_conselho_tutelar.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1062/projeto_de_lei_1502-2024_-_altera_a_o_artigo_1_da_lei_no._1356_de_02_de_abril_de_2024_1.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1059/projeto_de_lei_no._1503.2024_dispoe_sobre__credito_especial_recurso_vinculado.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1060/projeto_de_lei_no._1504.2024_dispoe_sobre__credito_especial_anulacao_parcial.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1066/projeto_de_lei_-_1505-2024_abre_credito_especial_por_superavit_financeiro_-_devol._saldo_convenio_georreferenciamento_-_r_40.75205_-_semaf.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1067/projeto_de_lei_-_1506-2024_credito_especial_por_recurso_vinculado_-_conv._fed._fomento_a_cult._-_lei_aldir_blanc_-_r_49.44621_-_semece.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1063/projeto_de_lei_-_1507-2024_autoriza_teste_seletivo_simplificado_-_eletricista.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1069/projeto_de_lei_-_1508-2024_abre_credito_especial_por_recurso_vinculado_-_aquis._alim._agric._familiar_-_r_100.00000_-_semap.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1070/projeto_de_lei_-_1509-2024_abre_credito_especial_por_anul._parcial_de_dotacao_-_contrapartida_-_aquis._alim._agric._familiar_-_r_3.44302_-_semap.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1071/projeto_de_lei_-_1510-2024_abre_credito_especial_por_recurso_vinculado_-_aquis._quebrador_de_cacau_-_r_74.00000_-_semap.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1072/projeto_de_lei_-_1511-2024_abre_credito_especial_por_anul._parcial_de_dotacao_-_contrapartida_-_aquis._quebrador_de_cacau_-_r_69933_-_semap.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1073/projeto_de_lei_-_1512-2024_abre_credito_especial_por_superavit_financeiro_-_transf._especial_invest._-_aquisicao_terrenos_-_const._praca_linha_45_-_r_260.00000_-_semospe.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1074/projeto_de_lei_-_1513-2024_dispoe_sobre_reformulacao_administrativa_-_remanejamento_-_manut._fundo_mun._saude_-_15_-_r_70.00000_-_semaf_p_semusa.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1075/projeto_de_lei_-_1514-2024_abre_credito_especial_por_superavit_financeiro_-_manut._iluminacao_publica_-_r_63.92200_-_semospe.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1076/projeto_de_lei_1515-2024_-_autoriza_o_poder_executivo_adquirir_area_urbana_-_construcao_de_praca_municipal_-_linha_45.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1078/projeto_de_lei_-_1516-2024_dispoe_sobre_reformulacao_administrativa_-_remanejamento_-_reest._e_ampl._camara_mun._e_manut._do_fundo_mun._de_saude_-_15_-_r_227.47668_-_camara_e_semusa.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1080/projeto_de_lei_-_1517-2024_credito_especial_por_superavit_financeiro_-_reforma_e_ampl._escola_orlindo_-_conv._457pge2022seduc_-_r_41.94079_-_semece.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1081/projeto_de_lei_-_1518-2024_credito_especial_por_superavit_financeiro_-_inv._prop._11295.659000-1210-13_-_aquis_ambulancia_-_r_280.79155_-_semusa.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1082/projeto_de_lei_-_1519-2024_-_credito_adicional_suplementar_por_excesso_de_arrecadacao_-_manut._sal._educacao_-_r_30.79400_-_semece.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1083/projeto_de_lei_-_1520-2024_credito_especial_por_recurso_vinculado_-_increm_temp._custeio_serv._aps_fns_port._gm-ms_3594-2024_-_r_587.05100_-_semusa.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1084/projeto_de_lei_-_1521-2024_-_credito_adicional_suplementar_por_superavit_financeiro_-_manut._da_semospe_-_r_170.00000_-_semospe.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1085/projeto_de_lei_-_1522-2024_dispoe_sobre_reformulacao_administrativa_-_transposicao_-_merenda_escolar_recursos_proprios_r_100.00000_-_semece_p_semece.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1086/projeto_de_lei_-_1523-2024_dispoe_sobre_reformulacao_administrativa_-_remanejamento_-_manut._fundo_mun._saude_-_15_r_125.00000_-_semaf_p_semusa.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1089/projeto_de_lei_1524-2024_-_denomina_o_predio_da_subprefeitura_de_novo_paraiso.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1090/projeto_de_lei_-_1525-2024_abre_credito_especial_por_superavit_financeiro_-_devol._rec._lei_paulo_gustavo_-_r_59.03024_-_semece.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1091/projeto_de_lei_-_1526-2024_credito_especial_por_recurso_vinculado_-_transf._esp._custeio_-_locacao_de_hora_maquina_e_caminhoes_-_r_500.00000_-_semospe.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1092/projeto_de_lei_-_1527_2024.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1095/projeto_de_lei_1528-2024_-_autoriza_teste_seletivo_-_psicologo_-_semece.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1096/projeto_de_lei_1529-2024_-_lei_revisao_ppa_2025_2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1097/projeto_de_lei_-_1530-2024_-_credito_especial_por_superavit_financeiro_-_restituicao_fitha_2023_-_r_6.50583_-_semospe.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1098/projeto_de_lei_-_1531-2024_credito_especial_por_recurso_vinculado_-_tc_pac_no_958134-4_-_aquis._onibus_escolar_-_fnde_r_469.49900_-_semece.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1099/projeto_de_lei_-_1532-2024_-_credito_especial_por_superavit_financeiro_-_aquisicao_veiculo_utilitario_-_conv._no_203-2021pj-der-ro_-_r_8.99314_-_semospe.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1100/projeto_de_lei_-_1533-2024_credito_especial_por_anulacao_de_dotacao_-_aquis._veiculo_utilitario_e_aquis._cacamba_-_r_87.66667_-_semospe.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1101/projeto_de_lei_-_1534-2024_-_credito_especial_por_excesso_de_arrecadacao_-_aquis._veiculo_utilitario_-_r_7.34019_-_semospe.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1102/projeto_de_lei_-_1535-2024_credito_especial_por_anulacao_de_dotacao_-_devol._conv._10a_expofelipe_-_r_30.91091_-_semece.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1103/projeto_de_lei_-_1536-2024_-_credito_especial_por_superavit_financeiro_-_transf._esp.invest._-_aquis._playground_-_r_96.00000_-_semospe.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1104/projeto_de_lei_-_1537-2024_credito_adicional_suplementar_por_anulacao_de_dotacao_-_manut._ativ._semaf_-_r_215.00000_-_semaf.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1105/projeto_de_lei_-_1538-2024_dispoe_sobre_reformulacao_administrativa_-_remanejamento_-_manut._da_semospe_-_r_350.00000_-_semaf_p_semospe.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1106/projeto_de_lei_-_1539-2024_dispoe_sobre_reformulacao_administrativa_-_remanejamento_-_manut._do_fmas_-_r_33.30000_-_semaf_p_semast.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1107/projeto_de_lei_-_1540-2024_credito_especial_por_recurso_vinculado_-_conv._est._403-2024-pge-seagri_-_aquis._equip._agricolas_-_r_200.00000_-_semap.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1108/projeto_de_lei_-_1541-2024_credito_especial_por_anulacao_de_dotacao_-_contrapartida_conv._est._403-2024-pge-seagri_-_aquis._equip._agric._-_r_30000_-_semap.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1109/projeto_de_lei_-_1542-2024_-_credito_especial_por_superavit_financeiro_-_prog._est._piso_fixo_incentivo_a_ppp_-_r_20.72373_-_semast.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1110/projeto_de_lei_-_1543-2024_-_credito_especial_por_superavit_financeiro_-_reforma_e_ampliacao_escola_geone_-_conv._458-pge-2022-seduc_-_r_61.38300_-_semece.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1111/projeto_de_lei_-_1544-2024_-_credito_especial_por_excesso_de_arrecadacao_-_reforma_e_ampliacao_escola_geone_-_r_8.61700_-_semece.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1112/projeto_de_lei_-_1545-2024_-_credito_especial_por_superavit_financeiro_-_reforma_e_ampliacao_da_escola_geone_-_r_209.66981_-_semece.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1116/projeto_de_lei_1546_2024.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1118/rojeto_de_lei_-_1547-2024_credito_adicional_suplementar_por_excesso_de_arrecadacao_-_manut._mac-faec_-_r_111.52244_-_semusa.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1119/projeto_de_lei_-_1548-2024_credito_especial_por_superavit_financeiro_-_prog._fort._emerg._atend._cadunico_suas_-_procad_suas_-_r_17.05642_-_semast.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1120/projeto_de_lei_-_1549-2024_-_credito_especial_por_excesso_de_arrecadacao_-_prog._est._piso_fixo_incentivo_ppp_-_r_14.97048_-_semast.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1121/projeto_de_lei_1550-2024_-_autoriza_parcelamento_do_iptu_2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1122/projeto_de_lei_-_1551-2024_-_credito_adicional_suplementar_por_anulacao_de_dotacao_-_manut._ativ._semece_5_e_25_-_r_140.00000_-_semece.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1123/projeto_de_lei_-_1552-2024_abre_credito_especial_por_superavit_financeiro_-_transf._esp._invest._-_spda_-_med._seg._incend._e_pan._hospital_mun_-_r_240.00357_-_semusa.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1124/projeto_de_lei_-_1553-2024_-_credito_especial_por_excesso_de_arrecadacao_-_aquis._ambulanica_-_r_12.90808_-_semusa.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1125/projeto_de_lei_-_1554-2024_credito_especial_por_anulacao_de_dotacao_-_aquis._ambulancia_-_r_12.30037_-_semusa.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1126/projeto_de_lei_-_1555-2024_dispoe_sobre_reformulacao_administrativa_-_remanejamento_-_man._fms_15_-_r_250.00000_-_semaf_p_semusa.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1127/projeto_de_lei_-_1556-2024_-_credito_adicional_suplementar_por_excesso_de_arrecadacao_-_assit._fin._uniao_pgto_piso_prof._enferm._-_r_183.71000_-_semusa.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1130/projeto_de_lei_-_1558-2024_-_lei_de_diretrizes_orcamentarias_-_ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1135/projeto_de_lei_-_1559-2024_cred._esp._p_rec._vinc._-_cust._increm._temp._serv._aps_fns_-_prop._36000582536202400_-_port._gmms_3594_-_2024_-_r_500.00000_-_semusa.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1136/projeto_de_lei_-_1560-2024_credito_adicional_suplementar_por_excesso_de_arrecadacao_-_manut._salario_educacao_-_r_60.00000_-_semece.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1137/projeto_de_lei_-_1561-2024_dispoe_sobre_reformulacao_administrativa_-_remanejamento_-_manut._fundo_mun._saude_-_15_e_manut._fmas_-_r_28.37900_-_semece_p_semusa_e_semaf.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1138/projeto_de_lei_-_1562-2024_cred._esp._p_rec._vinc._-_cust._estrut._rede_sv._suas_-_prog._110148420240001_-_r_200.00000_-_semast.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1139/projeto_de_lei_-_1563-2024_dispoe_sobre_reformulacao_administrativa_-_transposicao_-_manut._da_semospe_-_r_86.35200_-_semospe.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1140/projeto_de_lei_1564-2024_-_autoriza_parcelamento_do_iptu_2024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1143/projeto_de_lei_-_1565-2024_-_cria_a_secretaria_municipal_de_esporte_cultura_lazer_e_turismo.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1152/projeto_de_lei_1566-2024_-_dispoe_sobre_o_conselho_municipal_de_saude.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1146/projeto_de_lei_1567-2024_-_dispoe_sobre_a_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1147/projeto_de_lei_-_1568-2024_cred._esp._p_rec._vinc._-_transf._esp._invest._prog._09032024_pa_064538_-_constr._calcadas_e_afins_-_r_2.700.00000_-_semospe.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1148/projeto_de_lei_-_1569-2024_credito_especial_por_superavit_financeiro_-_transf._esp._invest._prog._09032023_-_pa_030826_-_constr._pista_camin._c_ilumin._-_r_1.000.00000_-_semospe.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1149/projeto_de_lei_-_1570-2024_credito_especial_por_superavit_financeiro_-_transf._esp._invest._prog._09032023_pa_038694_-_ref._e_ampl._estadio_mun_-_r_500.00000_-_semece.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1150/projeto_de_lei_-_1571-2024_credito_especial_por_superavit_financeiro_-_transf._esp._invest._prog._09032023_pa_038694_-_const._galeria_-_r_300.00000_-_semospe.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1151/projeto_de_lei_-_1572-2024_credito_especial_por_superavit_financeiro_-_transf._esp._invest._prog._09032023_pa_041751_-_ref._e_ampl._semece_-_r_300.00000_-_semece.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1153/projeto_de_lei_no._15732024_que_abre_credito_especial_por_superavit_financeiro_no_valor_de_r_400.00000__reforma_e_ampliacao_do_predio_da_camara_municipal__gabinete_e_da_outras_provi.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1154/projeto_de_lei_-_1574-2024_credito_especial_por_superavit_financeiro_-_transf._esp._invest._prog._09032023_pa_035824_-_aquis._equip._ti_-_r_190.00000_-_semaf.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1155/projeto_de_lei_-_1575-2024_credito_especial_por_superavit_financeiro_-_transf._esp._invest._prog._09032023_pa_035824_-_aquis._mobilia_auditorio_-_r_200.00000_-_gabinete.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1156/projeto_de_lei_1576-2024_-_altera_o_artigo_1o_da_lei_municipal_no_1351-2024_-_doacao_de_lote_urbano_-_governo_de_rondonia_-_tribunal_de_justica_-_forum_digital.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1158/projeto_de_lei_-_1577-2024_dispoe_sobre_reformulacao_administrativa_-_remanejamento_-_gabinete_semusa_semospe_-_r_549.00000.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1159/projeto_de_lei_-_1578-2024_dispoe_sobre_reformulacao_administrativa_-_transposicao_-_reestrut._e_ampl._camara_e_merenda_escolar_-_r_202.02332_-_camara_e_semece.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1160/projeto_de_lei_-_1579-2024_credito_especial_por_anulacao_parcial_-_transporte_escolar_-_prog._ir_e_vir_-_r_137.25747_-_semece.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1163/projeto_de_lei_-_1580-2024_-_credito_especial_por_excesso_de_arrecadacao_-_devol_saldo_conv._110-2024pge-der-adm_-_rec._est._vicinais_-_r_6.36111_-_semospe.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1164/projeto_de_lei_-_1581-2024_-_altera_meta_e_resultado_primario_e_nominal_-_ldo_2024.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1182/projeto_de_lei_-_1582-2024_-_estabelece_criterios_para_recebimento_de_diarias.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1166/projeto_de_lei_-_1583-2024_-_credito_especial_por_superavit_financeiro_-_aquis._medicamentos_proc._0005.001717-2023_res._201-2023-sesau_-_r_6.89328_-_semusa.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1167/projeto_de_lei_-_1584-2024_-_credito_especial_por_excesso_de_arrecadacao_-_aquis._medicamentos_-_proc._0005.1717-2023-23_-_r_3.02022_-_semusa.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1168/projeto_de_lei_-_1585-2024_-_credito_especial_por_superavit_financeiro_-_aquis._medic._-_proc._0005.002107-2023-47_res._201-2023_-_sesau_-_r_2.28589_-_semusa.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1169/projeto_de_lei_-_1586-2024_-_credito_especial_por_superavit_financeiro_-_aquis._medic._proc._0005.004417-2023-04_res._379-2023_sesau-cib_-_r_23.22142_-_semusa.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1170/projeto_de_lei_-_1587-2024_-_credito_especial_por_superavit_financeiro_-_man._prog._auxilio-brasil_mds_igd_pab_-_r_16.13975_-_semast.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1171/projeto_de_lei_-_1588-2024_credito_especial_por_recurso_vinculado_-_aquis._medic._proc._0005.003692-2024-83_prop._07003-2024-01_res._509-24_sesau_-_r_300.00000_-_semusa.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1172/projeto_de_lei_-_1589-2024_-_credito_especial_por_superavit_financeiro_-_aquis._veiculo_van_-_transf._espe._invest._prog._09032023_pa_035824-_r_90.00000_-_semaf.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1173/projeto_de_lei_-_1590-2024_-_credito_especial_por_excesso_de_arrecadacao_-_aquis._veiculo_van_-_saude_-_transf._esp._invest._prog._09032023_e_pa_035824_-_r_289.00000_-_semaf.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1174/projeto_de_lei_-_1591-2024_dispoe_sobre_reformulacao_administrativa_-_remanejamento_-_man_semospe_semap_e_fmas_-_r_74.00000_-_semaf_p_semospe_semap_e_semast.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1175/projeto_de_lei_-_1592-2024_-_credito_especial_por_superavit_financeiro_-_aquis._bueiros_metalicos_-_conv._054-pge-2022-der-ro_-_r_93.69900_-_semospe.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1176/projeto_de_lei_-_1593-2024_credito_especial_por_recurso_vinculado_-_aquis._medic._proc._0005.003737-2024-10_-prop._07005-2024-07_resol._509-2024sesau-cib_-_r_100.00000_-_semusa.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1180/projeto_de_lei_no._1594-2024_que_abre_credito_especial_por_recurso.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1183/projeto_de_lei_1595-2024_-_revoga_a_lei_918-2021_e_dispoe_sobre_o_iptu_-_conforme_modelo_profaz_-_tce.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1188/projeto_de_lei_-_1596-2024_dispoe_sobre_reformulacao_administrativa_-_transposicao_-_manut._desp._fundeb_70_ens._fund._-_r_372.34500_-_semece.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1189/projeto_de_lei_-_1597-2024_credito_adicional_suplementar_por_excesso_de_arrecadacao_-_manut._sal._educacao_-_r_60.40900_-_semece.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1190/projeto_de_lei_-_1598-2024_credito_especial_por_anulacao_de_dotacao_-_aquis._medic._contrapartida_proc._5147-2023-41_-_resol._439-2023_r_3.47992_-_semusa.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1192/projeto_de_lei_-_1599-2024_dispoe_sobre_reformulacao_administrativa_-_transposicao_-_manut._fms_15_r_47.50000_-_semusa_p_semusa.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1193/projeto_de_lei_-_1600-2024_credito_especial_por_anulacao_parcial_de_dotacao_-_devol_saldo_de_conv._265-seagri-pge-2023_-_grade_aradora_-_r_18.08835_-_semap.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1194/projeto_de_lei_-_1601-2024_-_credito_especial_por_excesso_de_arrecadacao_-_aquis._grade_aradora_-_cnv265seagri-pge2023_-_r_2.21658_-_semap.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1195/projeto_de_lei_-_1602-2024_credito_especial_por_anulacao_parcial_de_dotacao_-_conv._est._021-2024-pge-seduc_-_aquis._2_veiculos_populares_-_r_23.36666_-_semece.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1196/projeto_de_lei_-_1603-2024_-_credito_especial_por_excesso_de_arrecadacao_-_aquis._02_veiculo_pop._devol_saldo_-_r_8.06755_-_semece.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1197/projeto_de_lei_-_1604-2024_abre_credito_especial_por_superavit_financeiro_-_aquis._manilhas_concreto_-_termo_conv._082-2022-pge-der_-_r_19.50902_-_semospe.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1198/projeto_de_lei_-_1605-2024_-_credito_especial_por_excesso_de_arrecadacao_-_aquis._manilhas_de_concreto_-_conv._082-2022-pge-der_-_r_1.28913_-_semospe.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1199/projeto_de_lei_-_1606-2024_credito_especial_por_anulacao_parcial_de_dotacao_-_aquis._manilhas_concreto_conv._est._082-2022-pge-der_-_r_16.81384_-_semospe.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1203/projeto_de_lei_-_1607-2024_credito_adicional_suplementar_por_anulacao_de_dotacao_-_manut._semece_-_fms_15_-_r_318.00000_-_semece_e_semusa.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1204/projeto_de_lei_-_1608-2024_dispoe_sobre_reformulacao_administrativa_-_transposicao_-_manutencao_fms_15_-_r_44.00000_-_semusa.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1205/projeto_de_lei_-_1609-2024_dispoe_sobre_reformulacao_administrativa_-_remanejamento_-_manutencao_gabinete_-_r_117.00000_-_semaf_p_gabinete.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1206/projeto_de_lei_-_1610-2024_dispoe_sobre_reformulacao_administrativa_-_transferencia_-_manutencao_gabinete_-_r_15.00000_-_gabinete.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1207/projeto_de_lei_1611-2024_-_revoga_a_lei_630-2016_e_estabelece_auxilio-moradia_e_auxilio-alimentacao_-_programa_mais_medico_sfo.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1208/projeto_de_lei_-_1612-2024_dispoe_sobre_reformulacao_administrativa_-_transposicao_-_desp._adm._camara_-_r_11.45000_-_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1209/projeto_de_lei_-_1613-2024_credito_especial_por_anulacao_parcial_de_dotacao_-_devol_conv._plat.__brasil_937086-22_-_pavim._blocos_sextavados_-_r_3.39018_-_semospe.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1210/projeto_de_lei_-_1614-2024_credito_especial_por_excesso_de_arrecadacao_-_devol_aplic._conv._plat.__brasil_937086-22_-_pavim._blocos_sextavados_-_r_18.87090_-_semospe.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1061/resolucao_001.2024_revoga-se_a_resolucao_06.2023_que__fixa_subsidio_de_vereadores__e_prefeitos..docx" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1162/projeto_de_resolucao_002_2024_revoga_a_resolucao_2022.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1179/resolucao_03.2024_carga_horaria_controlador_e_advogado.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1187/projeto_de_resolucao_010_2024_ajuste_salarial_secretario_e_tec_cont.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1201/projeto_de_resolucao_011_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/992/requerimento_no_001-_convocacao_do_secretario_de_saude.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1088/ata-08-2024.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1094/ata-09-2024.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1114/ata-10-2024.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1142/ata-11-2024.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1185/ata-13-2024.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1212/ata-14-2024.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/988/ata_ordinaria_01.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/993/ata_ordinaria_02.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/995/ata_ordinaria_03.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1007/ata_ordinaria_04.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1010/ata_ordinaria_05.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1011/ata_ordinaria_06.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1016/ata_ordinaria_07.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1025/ata_ordinaria_08.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1028/ata_ordinaria_09.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1037/ata_ordinaria_10.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1038/ata_ordinaria_11.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1055/ata_ordinaria_12.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1064/ata_ordinaria_13.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1065/ata_ordinaria_14.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1068/ata_ordinaria_15.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1077/ata_ordinaria_16.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1079/ata_ordinaria_17.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1087/ata_ordinaria_18.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1093/ata_ordinaria_19.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1113/ata_ordinaria_20.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1115/ata_ordinaria_21.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1117/ata_ordinaria_22.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1128/ata_ordinaria_23.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1129/ata_ordinaria_24.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1134/ata_ordinaria_25.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1141/ata_ordinaria_26.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1144/ata_ordinaria_27.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1145/ata_ordinaria_28.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1157/ata_ordinaria_29.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1161/ata_ordinaria_30.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1165/ata_ordinaria_31.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1177/ata_ordinaria_32.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1181/ata_ordinaria_33.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1184/ata_ordinaria_34.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1191/ata_ordinaria_35.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1200/ata_ordinaria_36.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1202/ata_ordinaria_37.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1211/ata_ordinaria_38.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/989/parecer_projeto_de_lei__1449_de_2024_-_horas_maquinas_mais_producao_diesel_s_10.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1133/parecer_021_-_revisao_do_ppa_2025_-_2025_1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1132/parecer_022_-_parcelamento_de_iptu.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1131/parecer_023_-_lei_orcamentaria_2025_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1057/projeto_de_lei_001_2024_fixa_subsidio_vereadores..pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1058/projeto_de_lei_002_2024_fixa_subsidio_prefeito_vice_e_secretario.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/967/projeto_de_lei_no_1425.2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/968/projeto_de_lei_no_1426.2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/969/projeto_de_lei_no_1427.2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/970/projeto_de_lei_no_1428.2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/971/projeto_de_lei_no_1429.2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/972/projeto_de_lei_no_1430.2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/973/projeto_de_lei_no_1431.2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/974/projeto_de_lei_no_1432.2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/975/projeto_de_lei_no_1433.2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/976/projeto_de_lei_no_1434.2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/981/projeto_de_lei_no_1435.2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/980/projeto_de_lei_no._1436.2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/983/projeto_de_lei_no._1437.2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/977/projeto_de_lei_no._1438.2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/984/projeto_de_lei_no._1439.2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/985/projeto_de_lei_no._1440.2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/978/projeto_de_lei_no._1441.2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/979/projeto_de_lei_no._1442.2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/982/projeto_de_lei_no._1443.2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/986/projeto_de_lei_-1445-2024_credito_adicional_especial_por_recurso_vinculado_-_transporte_escolar_-_programa_ir_e_vir_-_r_3.006.88078_-_semece.assinado.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/987/projeto_de_lei_no._1446.2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/990/projeto_de_lei_no._1447.2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/994/projeto_de_lei_no._14448.2024_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/991/projeto_de_lei_no._1449.2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/996/projeto_de_lei_no._1450.2024_dispoe_sobre_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/997/projeto_de_lei_no._1451.2024_credito_especial_anulacao.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/998/projeto_de_lei_no._1452.2024_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/999/projeto_de_lei_no._1453.2024_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1000/projeto_de_lei_no._1454.2024_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1001/projeto_de_lei_no._1455.2024_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1002/projeto_de_lei_no._1456.2024_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1003/projeto_de_lei_no._1457.2024_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1004/projeto_de_lei_no._1458.2024_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1005/projeto_de_lei_no._1459.2024_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1013/projeto_de_lei_no._1460.2024_dispoe_sobre_a_criacao_do_conselho_municipal_de_seguranca_alimentar_e_nutricional_sustentavel.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1006/projeto_de_lei_no._144612024_dispoe_sobre_a_autorizacao_de_transferencia_por_doacao_de_area_urbana_para_o_estado.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1014/projeto_de_lei_no._1462-2024__cria_funcao_gratificada_de_gerente_de_enfermagem_medico_autorizad_de_aihs.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1008/projeto_de_lei_no._1463-2024__sobre_o_novo_piso_salarial_dos_cargos_de_agente_comunitarios_de_saude_acs_e_agente_de_combate_a_endemias_ace.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1009/projeto_de_lei_no._1464-2024_adota_a_educacao_em_tempo_integral_nas_rede_municipal_de_ensino_do_municipio_de_sao_felipe.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1015/projeto_de_lei_no._1465-2024__novo_salario_dos_conselheiro_tutelares.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1012/projeto_de_lei_no._1466-2024__abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1017/projeto_de_lei_no._1467.2024_dispoe_sobre_credito_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1018/projeto_de_lei_no._1468.2024_dispoe_sobre_credito_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1019/projeto_de_lei_no._1469.2024_dispoe_sobre_credito_especial_anulacao.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1020/projeto_de_lei_no._1470.2024_dispoe_sobre_credito_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1021/projeto_de_lei_no._1471.2024_dispoe_sobre_credito_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1022/projeto_de_lei_no._1472.2024_dispoe_sobre_reformulacao.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1023/projeto_de_lei_no._1473.2024_dispoe_sobre_credito_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1024/projeto_de_lei_no._1474.2024_dispoe_sobre_credito_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1026/projeto_de_lei_1475-2024_-_reestrutura_salario_base_servidores_publicos_municipais_-_minimo_r_1.41200.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1027/projeto_de_lei_1476-2024_-_altera_o_vencimento_basico_professor_-_piso_nacional_2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1029/projeto_de_lei_1477-2024_-_dispoe_sobre_credito_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1030/projeto_de_lei_1478-2024_-_dispoe_sobre_credito_especial_recurso.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1031/projeto_de_lei_1479-2024_-_dispoe_sobre_credito_especial_anulacao.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1032/projeto_de_lei_1480-2024_-___dispoe_sobre_credito_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1033/projeto_de_lei_1481-2024_-___dispoe_sobre_credito_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1034/projeto_de_lei_1482-2024_-__dispoe_sobre_reformulacao.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1035/projeto_de_lei_1483-2024_-__dispoe_sobre_credito_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1036/projeto_de_lei_1484-2024_-__denomina_o_predio_da_feira_municipal_de_sao_felipe_doeste_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1040/projeto_de_lei_no._1485.2024_dispoe_sobre_credito_especial_recurso.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1041/projeto_de_lei_no._1486.2024_dispoe_sobre_credito_especial_anulacao.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1042/projeto_de_lei_no._1487.2024_dispoe_sobre_credito_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1043/projeto_de_lei_no._1488.2024_dispoe_sobre_credito_especial_excesso_de.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1044/projeto_de_lei_no._1489.2024_dispoe_sobre_credito_especial_anulacao.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1045/projeto_de_lei_no._1490.2024_dispoe_sobre_credito_especial_superavit.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1046/projeto_de_lei_no._1491.2024_dispoe_sobre_credito_especial_anulacao.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1047/projeto_de_lei_no._1492.2024_dispoe_sobre_credito_especial_recurso.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1048/projeto_de_lei_no._1493.2024_dispoe_sobre_credito_especial_recurso.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1049/projeto_de_lei_no._1494.2024_dispoe_sobre_credito_especial_recurso.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1050/projeto_de_lei_no._1495.2024_dispoe_sobre_credito_especial_anulacao.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1051/projeto_de_lei_no._1496.2024_dispoe_sobre_credito_especial_recurso.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1052/projeto_de_lei_no._1497.2024_dispoe_sobre_credito_especial_anulacao.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1054/projeto_de_lei_no._1498.2024__dispoe_sobre_credito_especial_recurso.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1053/projeto_de_lei_no._1499.2024__dispoe_sobre_credito_especial_anulacao.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1056/projeto_de_lei_no._1500.2024_dispoe_sobre_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1039/projeto_de_lei_1501_-_2024_-_regulamenta_as_atividades_e_o_processo_de_escolha_dos_membros_do_conselho_tutelar.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1062/projeto_de_lei_1502-2024_-_altera_a_o_artigo_1_da_lei_no._1356_de_02_de_abril_de_2024_1.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1059/projeto_de_lei_no._1503.2024_dispoe_sobre__credito_especial_recurso_vinculado.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1060/projeto_de_lei_no._1504.2024_dispoe_sobre__credito_especial_anulacao_parcial.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1066/projeto_de_lei_-_1505-2024_abre_credito_especial_por_superavit_financeiro_-_devol._saldo_convenio_georreferenciamento_-_r_40.75205_-_semaf.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1067/projeto_de_lei_-_1506-2024_credito_especial_por_recurso_vinculado_-_conv._fed._fomento_a_cult._-_lei_aldir_blanc_-_r_49.44621_-_semece.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1063/projeto_de_lei_-_1507-2024_autoriza_teste_seletivo_simplificado_-_eletricista.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1069/projeto_de_lei_-_1508-2024_abre_credito_especial_por_recurso_vinculado_-_aquis._alim._agric._familiar_-_r_100.00000_-_semap.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1070/projeto_de_lei_-_1509-2024_abre_credito_especial_por_anul._parcial_de_dotacao_-_contrapartida_-_aquis._alim._agric._familiar_-_r_3.44302_-_semap.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1071/projeto_de_lei_-_1510-2024_abre_credito_especial_por_recurso_vinculado_-_aquis._quebrador_de_cacau_-_r_74.00000_-_semap.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1072/projeto_de_lei_-_1511-2024_abre_credito_especial_por_anul._parcial_de_dotacao_-_contrapartida_-_aquis._quebrador_de_cacau_-_r_69933_-_semap.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1073/projeto_de_lei_-_1512-2024_abre_credito_especial_por_superavit_financeiro_-_transf._especial_invest._-_aquisicao_terrenos_-_const._praca_linha_45_-_r_260.00000_-_semospe.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1074/projeto_de_lei_-_1513-2024_dispoe_sobre_reformulacao_administrativa_-_remanejamento_-_manut._fundo_mun._saude_-_15_-_r_70.00000_-_semaf_p_semusa.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1075/projeto_de_lei_-_1514-2024_abre_credito_especial_por_superavit_financeiro_-_manut._iluminacao_publica_-_r_63.92200_-_semospe.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1076/projeto_de_lei_1515-2024_-_autoriza_o_poder_executivo_adquirir_area_urbana_-_construcao_de_praca_municipal_-_linha_45.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1078/projeto_de_lei_-_1516-2024_dispoe_sobre_reformulacao_administrativa_-_remanejamento_-_reest._e_ampl._camara_mun._e_manut._do_fundo_mun._de_saude_-_15_-_r_227.47668_-_camara_e_semusa.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1080/projeto_de_lei_-_1517-2024_credito_especial_por_superavit_financeiro_-_reforma_e_ampl._escola_orlindo_-_conv._457pge2022seduc_-_r_41.94079_-_semece.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1081/projeto_de_lei_-_1518-2024_credito_especial_por_superavit_financeiro_-_inv._prop._11295.659000-1210-13_-_aquis_ambulancia_-_r_280.79155_-_semusa.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1082/projeto_de_lei_-_1519-2024_-_credito_adicional_suplementar_por_excesso_de_arrecadacao_-_manut._sal._educacao_-_r_30.79400_-_semece.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1083/projeto_de_lei_-_1520-2024_credito_especial_por_recurso_vinculado_-_increm_temp._custeio_serv._aps_fns_port._gm-ms_3594-2024_-_r_587.05100_-_semusa.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1084/projeto_de_lei_-_1521-2024_-_credito_adicional_suplementar_por_superavit_financeiro_-_manut._da_semospe_-_r_170.00000_-_semospe.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1085/projeto_de_lei_-_1522-2024_dispoe_sobre_reformulacao_administrativa_-_transposicao_-_merenda_escolar_recursos_proprios_r_100.00000_-_semece_p_semece.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1086/projeto_de_lei_-_1523-2024_dispoe_sobre_reformulacao_administrativa_-_remanejamento_-_manut._fundo_mun._saude_-_15_r_125.00000_-_semaf_p_semusa.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1089/projeto_de_lei_1524-2024_-_denomina_o_predio_da_subprefeitura_de_novo_paraiso.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1090/projeto_de_lei_-_1525-2024_abre_credito_especial_por_superavit_financeiro_-_devol._rec._lei_paulo_gustavo_-_r_59.03024_-_semece.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1091/projeto_de_lei_-_1526-2024_credito_especial_por_recurso_vinculado_-_transf._esp._custeio_-_locacao_de_hora_maquina_e_caminhoes_-_r_500.00000_-_semospe.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1092/projeto_de_lei_-_1527_2024.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1095/projeto_de_lei_1528-2024_-_autoriza_teste_seletivo_-_psicologo_-_semece.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1096/projeto_de_lei_1529-2024_-_lei_revisao_ppa_2025_2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1097/projeto_de_lei_-_1530-2024_-_credito_especial_por_superavit_financeiro_-_restituicao_fitha_2023_-_r_6.50583_-_semospe.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1098/projeto_de_lei_-_1531-2024_credito_especial_por_recurso_vinculado_-_tc_pac_no_958134-4_-_aquis._onibus_escolar_-_fnde_r_469.49900_-_semece.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1099/projeto_de_lei_-_1532-2024_-_credito_especial_por_superavit_financeiro_-_aquisicao_veiculo_utilitario_-_conv._no_203-2021pj-der-ro_-_r_8.99314_-_semospe.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1100/projeto_de_lei_-_1533-2024_credito_especial_por_anulacao_de_dotacao_-_aquis._veiculo_utilitario_e_aquis._cacamba_-_r_87.66667_-_semospe.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1101/projeto_de_lei_-_1534-2024_-_credito_especial_por_excesso_de_arrecadacao_-_aquis._veiculo_utilitario_-_r_7.34019_-_semospe.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1102/projeto_de_lei_-_1535-2024_credito_especial_por_anulacao_de_dotacao_-_devol._conv._10a_expofelipe_-_r_30.91091_-_semece.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1103/projeto_de_lei_-_1536-2024_-_credito_especial_por_superavit_financeiro_-_transf._esp.invest._-_aquis._playground_-_r_96.00000_-_semospe.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1104/projeto_de_lei_-_1537-2024_credito_adicional_suplementar_por_anulacao_de_dotacao_-_manut._ativ._semaf_-_r_215.00000_-_semaf.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1105/projeto_de_lei_-_1538-2024_dispoe_sobre_reformulacao_administrativa_-_remanejamento_-_manut._da_semospe_-_r_350.00000_-_semaf_p_semospe.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1106/projeto_de_lei_-_1539-2024_dispoe_sobre_reformulacao_administrativa_-_remanejamento_-_manut._do_fmas_-_r_33.30000_-_semaf_p_semast.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1107/projeto_de_lei_-_1540-2024_credito_especial_por_recurso_vinculado_-_conv._est._403-2024-pge-seagri_-_aquis._equip._agricolas_-_r_200.00000_-_semap.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1108/projeto_de_lei_-_1541-2024_credito_especial_por_anulacao_de_dotacao_-_contrapartida_conv._est._403-2024-pge-seagri_-_aquis._equip._agric._-_r_30000_-_semap.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1109/projeto_de_lei_-_1542-2024_-_credito_especial_por_superavit_financeiro_-_prog._est._piso_fixo_incentivo_a_ppp_-_r_20.72373_-_semast.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1110/projeto_de_lei_-_1543-2024_-_credito_especial_por_superavit_financeiro_-_reforma_e_ampliacao_escola_geone_-_conv._458-pge-2022-seduc_-_r_61.38300_-_semece.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1111/projeto_de_lei_-_1544-2024_-_credito_especial_por_excesso_de_arrecadacao_-_reforma_e_ampliacao_escola_geone_-_r_8.61700_-_semece.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1112/projeto_de_lei_-_1545-2024_-_credito_especial_por_superavit_financeiro_-_reforma_e_ampliacao_da_escola_geone_-_r_209.66981_-_semece.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1116/projeto_de_lei_1546_2024.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1118/rojeto_de_lei_-_1547-2024_credito_adicional_suplementar_por_excesso_de_arrecadacao_-_manut._mac-faec_-_r_111.52244_-_semusa.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1119/projeto_de_lei_-_1548-2024_credito_especial_por_superavit_financeiro_-_prog._fort._emerg._atend._cadunico_suas_-_procad_suas_-_r_17.05642_-_semast.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1120/projeto_de_lei_-_1549-2024_-_credito_especial_por_excesso_de_arrecadacao_-_prog._est._piso_fixo_incentivo_ppp_-_r_14.97048_-_semast.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1121/projeto_de_lei_1550-2024_-_autoriza_parcelamento_do_iptu_2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1122/projeto_de_lei_-_1551-2024_-_credito_adicional_suplementar_por_anulacao_de_dotacao_-_manut._ativ._semece_5_e_25_-_r_140.00000_-_semece.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1123/projeto_de_lei_-_1552-2024_abre_credito_especial_por_superavit_financeiro_-_transf._esp._invest._-_spda_-_med._seg._incend._e_pan._hospital_mun_-_r_240.00357_-_semusa.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1124/projeto_de_lei_-_1553-2024_-_credito_especial_por_excesso_de_arrecadacao_-_aquis._ambulanica_-_r_12.90808_-_semusa.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1125/projeto_de_lei_-_1554-2024_credito_especial_por_anulacao_de_dotacao_-_aquis._ambulancia_-_r_12.30037_-_semusa.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1126/projeto_de_lei_-_1555-2024_dispoe_sobre_reformulacao_administrativa_-_remanejamento_-_man._fms_15_-_r_250.00000_-_semaf_p_semusa.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1127/projeto_de_lei_-_1556-2024_-_credito_adicional_suplementar_por_excesso_de_arrecadacao_-_assit._fin._uniao_pgto_piso_prof._enferm._-_r_183.71000_-_semusa.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1130/projeto_de_lei_-_1558-2024_-_lei_de_diretrizes_orcamentarias_-_ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1135/projeto_de_lei_-_1559-2024_cred._esp._p_rec._vinc._-_cust._increm._temp._serv._aps_fns_-_prop._36000582536202400_-_port._gmms_3594_-_2024_-_r_500.00000_-_semusa.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1136/projeto_de_lei_-_1560-2024_credito_adicional_suplementar_por_excesso_de_arrecadacao_-_manut._salario_educacao_-_r_60.00000_-_semece.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1137/projeto_de_lei_-_1561-2024_dispoe_sobre_reformulacao_administrativa_-_remanejamento_-_manut._fundo_mun._saude_-_15_e_manut._fmas_-_r_28.37900_-_semece_p_semusa_e_semaf.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1138/projeto_de_lei_-_1562-2024_cred._esp._p_rec._vinc._-_cust._estrut._rede_sv._suas_-_prog._110148420240001_-_r_200.00000_-_semast.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1139/projeto_de_lei_-_1563-2024_dispoe_sobre_reformulacao_administrativa_-_transposicao_-_manut._da_semospe_-_r_86.35200_-_semospe.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1140/projeto_de_lei_1564-2024_-_autoriza_parcelamento_do_iptu_2024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1143/projeto_de_lei_-_1565-2024_-_cria_a_secretaria_municipal_de_esporte_cultura_lazer_e_turismo.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1152/projeto_de_lei_1566-2024_-_dispoe_sobre_o_conselho_municipal_de_saude.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1146/projeto_de_lei_1567-2024_-_dispoe_sobre_a_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1147/projeto_de_lei_-_1568-2024_cred._esp._p_rec._vinc._-_transf._esp._invest._prog._09032024_pa_064538_-_constr._calcadas_e_afins_-_r_2.700.00000_-_semospe.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1148/projeto_de_lei_-_1569-2024_credito_especial_por_superavit_financeiro_-_transf._esp._invest._prog._09032023_-_pa_030826_-_constr._pista_camin._c_ilumin._-_r_1.000.00000_-_semospe.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1149/projeto_de_lei_-_1570-2024_credito_especial_por_superavit_financeiro_-_transf._esp._invest._prog._09032023_pa_038694_-_ref._e_ampl._estadio_mun_-_r_500.00000_-_semece.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1150/projeto_de_lei_-_1571-2024_credito_especial_por_superavit_financeiro_-_transf._esp._invest._prog._09032023_pa_038694_-_const._galeria_-_r_300.00000_-_semospe.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1151/projeto_de_lei_-_1572-2024_credito_especial_por_superavit_financeiro_-_transf._esp._invest._prog._09032023_pa_041751_-_ref._e_ampl._semece_-_r_300.00000_-_semece.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1153/projeto_de_lei_no._15732024_que_abre_credito_especial_por_superavit_financeiro_no_valor_de_r_400.00000__reforma_e_ampliacao_do_predio_da_camara_municipal__gabinete_e_da_outras_provi.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1154/projeto_de_lei_-_1574-2024_credito_especial_por_superavit_financeiro_-_transf._esp._invest._prog._09032023_pa_035824_-_aquis._equip._ti_-_r_190.00000_-_semaf.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1155/projeto_de_lei_-_1575-2024_credito_especial_por_superavit_financeiro_-_transf._esp._invest._prog._09032023_pa_035824_-_aquis._mobilia_auditorio_-_r_200.00000_-_gabinete.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1156/projeto_de_lei_1576-2024_-_altera_o_artigo_1o_da_lei_municipal_no_1351-2024_-_doacao_de_lote_urbano_-_governo_de_rondonia_-_tribunal_de_justica_-_forum_digital.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1158/projeto_de_lei_-_1577-2024_dispoe_sobre_reformulacao_administrativa_-_remanejamento_-_gabinete_semusa_semospe_-_r_549.00000.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1159/projeto_de_lei_-_1578-2024_dispoe_sobre_reformulacao_administrativa_-_transposicao_-_reestrut._e_ampl._camara_e_merenda_escolar_-_r_202.02332_-_camara_e_semece.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1160/projeto_de_lei_-_1579-2024_credito_especial_por_anulacao_parcial_-_transporte_escolar_-_prog._ir_e_vir_-_r_137.25747_-_semece.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1163/projeto_de_lei_-_1580-2024_-_credito_especial_por_excesso_de_arrecadacao_-_devol_saldo_conv._110-2024pge-der-adm_-_rec._est._vicinais_-_r_6.36111_-_semospe.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1164/projeto_de_lei_-_1581-2024_-_altera_meta_e_resultado_primario_e_nominal_-_ldo_2024.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1182/projeto_de_lei_-_1582-2024_-_estabelece_criterios_para_recebimento_de_diarias.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1166/projeto_de_lei_-_1583-2024_-_credito_especial_por_superavit_financeiro_-_aquis._medicamentos_proc._0005.001717-2023_res._201-2023-sesau_-_r_6.89328_-_semusa.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1167/projeto_de_lei_-_1584-2024_-_credito_especial_por_excesso_de_arrecadacao_-_aquis._medicamentos_-_proc._0005.1717-2023-23_-_r_3.02022_-_semusa.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1168/projeto_de_lei_-_1585-2024_-_credito_especial_por_superavit_financeiro_-_aquis._medic._-_proc._0005.002107-2023-47_res._201-2023_-_sesau_-_r_2.28589_-_semusa.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1169/projeto_de_lei_-_1586-2024_-_credito_especial_por_superavit_financeiro_-_aquis._medic._proc._0005.004417-2023-04_res._379-2023_sesau-cib_-_r_23.22142_-_semusa.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1170/projeto_de_lei_-_1587-2024_-_credito_especial_por_superavit_financeiro_-_man._prog._auxilio-brasil_mds_igd_pab_-_r_16.13975_-_semast.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1171/projeto_de_lei_-_1588-2024_credito_especial_por_recurso_vinculado_-_aquis._medic._proc._0005.003692-2024-83_prop._07003-2024-01_res._509-24_sesau_-_r_300.00000_-_semusa.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1172/projeto_de_lei_-_1589-2024_-_credito_especial_por_superavit_financeiro_-_aquis._veiculo_van_-_transf._espe._invest._prog._09032023_pa_035824-_r_90.00000_-_semaf.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1173/projeto_de_lei_-_1590-2024_-_credito_especial_por_excesso_de_arrecadacao_-_aquis._veiculo_van_-_saude_-_transf._esp._invest._prog._09032023_e_pa_035824_-_r_289.00000_-_semaf.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1174/projeto_de_lei_-_1591-2024_dispoe_sobre_reformulacao_administrativa_-_remanejamento_-_man_semospe_semap_e_fmas_-_r_74.00000_-_semaf_p_semospe_semap_e_semast.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1175/projeto_de_lei_-_1592-2024_-_credito_especial_por_superavit_financeiro_-_aquis._bueiros_metalicos_-_conv._054-pge-2022-der-ro_-_r_93.69900_-_semospe.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1176/projeto_de_lei_-_1593-2024_credito_especial_por_recurso_vinculado_-_aquis._medic._proc._0005.003737-2024-10_-prop._07005-2024-07_resol._509-2024sesau-cib_-_r_100.00000_-_semusa.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1180/projeto_de_lei_no._1594-2024_que_abre_credito_especial_por_recurso.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1183/projeto_de_lei_1595-2024_-_revoga_a_lei_918-2021_e_dispoe_sobre_o_iptu_-_conforme_modelo_profaz_-_tce.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1188/projeto_de_lei_-_1596-2024_dispoe_sobre_reformulacao_administrativa_-_transposicao_-_manut._desp._fundeb_70_ens._fund._-_r_372.34500_-_semece.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1189/projeto_de_lei_-_1597-2024_credito_adicional_suplementar_por_excesso_de_arrecadacao_-_manut._sal._educacao_-_r_60.40900_-_semece.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1190/projeto_de_lei_-_1598-2024_credito_especial_por_anulacao_de_dotacao_-_aquis._medic._contrapartida_proc._5147-2023-41_-_resol._439-2023_r_3.47992_-_semusa.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1192/projeto_de_lei_-_1599-2024_dispoe_sobre_reformulacao_administrativa_-_transposicao_-_manut._fms_15_r_47.50000_-_semusa_p_semusa.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1193/projeto_de_lei_-_1600-2024_credito_especial_por_anulacao_parcial_de_dotacao_-_devol_saldo_de_conv._265-seagri-pge-2023_-_grade_aradora_-_r_18.08835_-_semap.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1194/projeto_de_lei_-_1601-2024_-_credito_especial_por_excesso_de_arrecadacao_-_aquis._grade_aradora_-_cnv265seagri-pge2023_-_r_2.21658_-_semap.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1195/projeto_de_lei_-_1602-2024_credito_especial_por_anulacao_parcial_de_dotacao_-_conv._est._021-2024-pge-seduc_-_aquis._2_veiculos_populares_-_r_23.36666_-_semece.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1196/projeto_de_lei_-_1603-2024_-_credito_especial_por_excesso_de_arrecadacao_-_aquis._02_veiculo_pop._devol_saldo_-_r_8.06755_-_semece.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1197/projeto_de_lei_-_1604-2024_abre_credito_especial_por_superavit_financeiro_-_aquis._manilhas_concreto_-_termo_conv._082-2022-pge-der_-_r_19.50902_-_semospe.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1198/projeto_de_lei_-_1605-2024_-_credito_especial_por_excesso_de_arrecadacao_-_aquis._manilhas_de_concreto_-_conv._082-2022-pge-der_-_r_1.28913_-_semospe.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1199/projeto_de_lei_-_1606-2024_credito_especial_por_anulacao_parcial_de_dotacao_-_aquis._manilhas_concreto_conv._est._082-2022-pge-der_-_r_16.81384_-_semospe.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1203/projeto_de_lei_-_1607-2024_credito_adicional_suplementar_por_anulacao_de_dotacao_-_manut._semece_-_fms_15_-_r_318.00000_-_semece_e_semusa.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1204/projeto_de_lei_-_1608-2024_dispoe_sobre_reformulacao_administrativa_-_transposicao_-_manutencao_fms_15_-_r_44.00000_-_semusa.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1205/projeto_de_lei_-_1609-2024_dispoe_sobre_reformulacao_administrativa_-_remanejamento_-_manutencao_gabinete_-_r_117.00000_-_semaf_p_gabinete.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1206/projeto_de_lei_-_1610-2024_dispoe_sobre_reformulacao_administrativa_-_transferencia_-_manutencao_gabinete_-_r_15.00000_-_gabinete.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1207/projeto_de_lei_1611-2024_-_revoga_a_lei_630-2016_e_estabelece_auxilio-moradia_e_auxilio-alimentacao_-_programa_mais_medico_sfo.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1208/projeto_de_lei_-_1612-2024_dispoe_sobre_reformulacao_administrativa_-_transposicao_-_desp._adm._camara_-_r_11.45000_-_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1209/projeto_de_lei_-_1613-2024_credito_especial_por_anulacao_parcial_de_dotacao_-_devol_conv._plat.__brasil_937086-22_-_pavim._blocos_sextavados_-_r_3.39018_-_semospe.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1210/projeto_de_lei_-_1614-2024_credito_especial_por_excesso_de_arrecadacao_-_devol_aplic._conv._plat.__brasil_937086-22_-_pavim._blocos_sextavados_-_r_18.87090_-_semospe.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1061/resolucao_001.2024_revoga-se_a_resolucao_06.2023_que__fixa_subsidio_de_vereadores__e_prefeitos..docx" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1162/projeto_de_resolucao_002_2024_revoga_a_resolucao_2022.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1179/resolucao_03.2024_carga_horaria_controlador_e_advogado.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1187/projeto_de_resolucao_010_2024_ajuste_salarial_secretario_e_tec_cont.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1201/projeto_de_resolucao_011_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/992/requerimento_no_001-_convocacao_do_secretario_de_saude.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1088/ata-08-2024.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1094/ata-09-2024.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1114/ata-10-2024.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1142/ata-11-2024.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1185/ata-13-2024.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1212/ata-14-2024.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/988/ata_ordinaria_01.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/993/ata_ordinaria_02.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/995/ata_ordinaria_03.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1007/ata_ordinaria_04.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1010/ata_ordinaria_05.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1011/ata_ordinaria_06.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1016/ata_ordinaria_07.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1025/ata_ordinaria_08.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1028/ata_ordinaria_09.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1037/ata_ordinaria_10.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1038/ata_ordinaria_11.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1055/ata_ordinaria_12.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1064/ata_ordinaria_13.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1065/ata_ordinaria_14.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1068/ata_ordinaria_15.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1077/ata_ordinaria_16.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1079/ata_ordinaria_17.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1087/ata_ordinaria_18.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1093/ata_ordinaria_19.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1113/ata_ordinaria_20.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1115/ata_ordinaria_21.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1117/ata_ordinaria_22.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1128/ata_ordinaria_23.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1129/ata_ordinaria_24.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1134/ata_ordinaria_25.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1141/ata_ordinaria_26.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1144/ata_ordinaria_27.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1145/ata_ordinaria_28.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1157/ata_ordinaria_29.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1161/ata_ordinaria_30.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1165/ata_ordinaria_31.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1177/ata_ordinaria_32.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1181/ata_ordinaria_33.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1184/ata_ordinaria_34.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1191/ata_ordinaria_35.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1200/ata_ordinaria_36.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1202/ata_ordinaria_37.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1211/ata_ordinaria_38.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H246"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="45.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>