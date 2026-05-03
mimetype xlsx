--- v0 (2025-10-28)
+++ v1 (2026-05-03)
@@ -54,1802 +54,1802 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>CÂMARA MUNICIPAL DE SÃO FELIPE D'OESTE - CMSF</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/597/emenda_001_2022_que_altera_a_lei_organica_1.docx</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/597/emenda_001_2022_que_altera_a_lei_organica_1.docx</t>
   </si>
   <si>
     <t>Altera os artigos 11, inciso V, XIII, XVI,_x000D_
  Parágrafos 1 e 2, Art. 15. § 4º, art.16, da _x000D_
 Lei Orgânica  do Município de São Felipe _x000D_
 DOeste, e dá outras providencias.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Edmar Inácio Rosa</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/584/indicacao_001_2022.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/584/indicacao_001_2022.pdf</t>
   </si>
   <si>
     <t>Indica manutenção  e recuperação  da estrada do assentamento.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Leiza Maria Soares</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/708/indicacao_003_2022.docx</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/708/indicacao_003_2022.docx</t>
   </si>
   <si>
     <t>NECESSIDADE DE AQUISIÇÃO DE UNIFORMES E EQUIPAMENTOS DE PROTEÇÃO INDIVIDUAL -EPI</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Sidney Borges de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/500/projeto_de_lei_1092-2022_-_abre_credito_adicional_especial_por_superavit_financeiro_-_aquisicao_e_implantacao_de_manilhas_-_convenio_no_195-2021-pj-der-ro_-_r_200.00000_-_s.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/500/projeto_de_lei_1092-2022_-_abre_credito_adicional_especial_por_superavit_financeiro_-_aquisicao_e_implantacao_de_manilhas_-_convenio_no_195-2021-pj-der-ro_-_r_200.00000_-_s.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a Abrir Crédito Adicional Especial por Superávit Financeiro no valor de R$ 200.000,00 objeto do Termo de Convênio nº 195/2021/PJ/DER-RO para aquisição e implantação de manilhas para atender as necessidades da Secretaria de Obras e dá outras providências”.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/501/projeto_de_lei_1093-2022_-_abre_credito_adicional_especial_por_anulacao_de_dotacao_-_contrapartida_-_aquisicao_e_implantacao_de_manilhas_-_convenio_no_195-2021-pj-der-ro_-_r.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/501/projeto_de_lei_1093-2022_-_abre_credito_adicional_especial_por_anulacao_de_dotacao_-_contrapartida_-_aquisicao_e_implantacao_de_manilhas_-_convenio_no_195-2021-pj-der-ro_-_r.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a Abrir Crédito Adicional Especial por Anulação de dotação no valor de R$ 10.098,92 para contrapartida do Termo de Convênio nº 195/2021/PJ/DER-RO para aquisição e implantação de manilhas para atender as 		necessidades da Secretaria de Obras e dá outras providências”.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/502/projeto_de_lei_1094-2022_-_abre_credito_adicional_especial_por_superavit_financeiro_-_aquisicao_de_caminhao_basculante_-_convenio_no_203-2021-pj-der-ro_-_r_300.00000_-_semo.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/502/projeto_de_lei_1094-2022_-_abre_credito_adicional_especial_por_superavit_financeiro_-_aquisicao_de_caminhao_basculante_-_convenio_no_203-2021-pj-der-ro_-_r_300.00000_-_semo.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a Abrir Crédito Adicional Especial por Superávit Financeiro no valor de R$ 300.000,00 objeto do Termo de Convênio nº 203/2021/PJ/DER-RO para aquisição de caminhão basculante para atender as necessidades da Secretaria de Obras e dá outras providências”.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/503/projeto_de_lei_1095-2022_-_abre_credito_adicional_especial_por_anulacao_de_dotacao_-_contrapartida_-_aquisicao_de_caminhao_basculante_-_convenio_no_203-2021-pj-der-ro_-_r_12.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/503/projeto_de_lei_1095-2022_-_abre_credito_adicional_especial_por_anulacao_de_dotacao_-_contrapartida_-_aquisicao_de_caminhao_basculante_-_convenio_no_203-2021-pj-der-ro_-_r_12.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a Abrir Crédito Adicional Especial por Anulação de dotação no valor de R$ 12.000,00 para contrapartida do Termo de Convênio nº 203/2021/PJ/DER-RO para aquisição de caminhão basculante para atender as 		necessidades da Secretaria de Obras e dá outras providências”.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/504/projeto_de_lei_1096-2022_-_abre_credito_adicional_especial_por_superavit_financeiro_-_aquisicao_de_motoniveladora_-_convenio_no_207-2021-pj-der-ro_-_r_842.00000_-_semospe.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/504/projeto_de_lei_1096-2022_-_abre_credito_adicional_especial_por_superavit_financeiro_-_aquisicao_de_motoniveladora_-_convenio_no_207-2021-pj-der-ro_-_r_842.00000_-_semospe.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a Abrir Crédito Adicional Especial por Superávit Financeiro no valor de R$ 842.000,00 objeto do Termo de Convênio nº 207/2021/PJ/DER-RO para aquisição de motoniveladora para atender as necessidades da 			Secretaria de Obras e dá outras providências”.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/505/projeto_de_lei_1097-2022_-_abre_credito_adicional_especial_por_anulacao_de_dotacao_-_contrapartida_-_aquisicao_de_motoniveladora_-_convenio_no_207-2021-pj-der-ro_-_r_137.099.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/505/projeto_de_lei_1097-2022_-_abre_credito_adicional_especial_por_anulacao_de_dotacao_-_contrapartida_-_aquisicao_de_motoniveladora_-_convenio_no_207-2021-pj-der-ro_-_r_137.099.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a Abrir Crédito Adicional Especial por Anulação de dotação no valor de R$ 137.099,67 para contrapartida do Termo de Convênio nº 207/2021/PJ/DER-RO para aquisição de motoniveladora para atender as 			necessidades da Secretaria de Obras e dá outras	providências”.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/506/projeto_de_lei_1098-2022_-_abre_credito_adicional_suplementar_por_superavit_financeiro_-_reforma_escolas_-_r_185.00000_-_semece.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/506/projeto_de_lei_1098-2022_-_abre_credito_adicional_suplementar_por_superavit_financeiro_-_reforma_escolas_-_r_185.00000_-_semece.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a Abrir Crédito Adicional Suplementar por Superávit Financeiro no valor de R$ 185.000,00 para atender as necessidades da Secretaria de Educação e dá outras providências”.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/509/projeto_de_lei_1099-2022_-_abre_credito_adicional_suplementar_por_superavit_financeiro_-_r_220.00000_-_semospe.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/509/projeto_de_lei_1099-2022_-_abre_credito_adicional_suplementar_por_superavit_financeiro_-_r_220.00000_-_semospe.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR POR SUPERÁVIT FINANCEIRO NO VALOR DE R$ 220.000,00 PARA ATENDER AS NECESSIDADES DA SECRETARIA DE OBRAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/510/projeto_de_lei_1100-2022_-_abre_credito_adicional_especial_por_recurso_vinculado_-_r_681.65203_-_pavimentacao_vias_urbanas_-_semospe.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/510/projeto_de_lei_1100-2022_-_abre_credito_adicional_especial_por_recurso_vinculado_-_r_681.65203_-_pavimentacao_vias_urbanas_-_semospe.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL POR RECURSO VINCULADO NO VALOR DE R$ 681.652,03 PARA PAVIMENTAÇÃO DE VIAS URBANAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/511/projeto_de_lei_1101-2022_-_abre_credito_adicional_especial_por_recurso_vinculado_-_r_969.91900_-_pavimentacao_de_estradas_vicinais_-_semospe.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/511/projeto_de_lei_1101-2022_-_abre_credito_adicional_especial_por_recurso_vinculado_-_r_969.91900_-_pavimentacao_de_estradas_vicinais_-_semospe.doc</t>
   </si>
   <si>
     <t>: “Autoriza o Poder Executivo a Abrir Crédito Adicional Especial por Recurso Vinculado no valor de R$ 969.919,00 para pavimentação de Estradas Vicinais e dá outras providências”.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/512/projeto_de_lei_1102-2022_-_abre_credito_adicional_especial_por_superavit_financeiro_-_r_90.32667_-_aquisicao_veiculo_utilitario_-_semospe.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/512/projeto_de_lei_1102-2022_-_abre_credito_adicional_especial_por_superavit_financeiro_-_r_90.32667_-_aquisicao_veiculo_utilitario_-_semospe.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a Abrir Crédito Adicional Especial por Superávit Financeiro no valor de R$ 90.326,67 para aquisição de veículo utilitário em cumprimento ao Termo de Convênio nº 136-PJ/DER-RO e dá outras providências”.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/513/projeto_de_lei_1103-2022_-_abre_credito_adicional_especial_por_superavit_financeiro_-_r_223.88368_-_recuperacao_de_estradas_vicinais_-_convenio_no_143-2021-pj-der-ro_.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/513/projeto_de_lei_1103-2022_-_abre_credito_adicional_especial_por_superavit_financeiro_-_r_223.88368_-_recuperacao_de_estradas_vicinais_-_convenio_no_143-2021-pj-der-ro_.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a Abrir Crédito Adicional Especial por Superávit Financeiro no valor de R$ 223.883,68 para recuperação de Estradas Vicinais em cumprimento ao Termo de Convênio nº 143/2021/PJ/DER-RO e dá outras providências”.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/514/projeto_de_lei_1104-2022_-_abre_credito_adicional_especial_por_recurso_vinculado_-_r_290.00000_-_construcao_auditorio_-_convenio_no_897571-2020_-_gabinete.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/514/projeto_de_lei_1104-2022_-_abre_credito_adicional_especial_por_recurso_vinculado_-_r_290.00000_-_construcao_auditorio_-_convenio_no_897571-2020_-_gabinete.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a Abrir Crédito Adicional Especial por Recurso Vinculado no valor de R$ 290.000,00 para construção de Auditório e cumprimento ao Convênio nº 897571/2020 – Plataforma + Brasil DPCN-MD e dá outras providências”.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/515/projeto_de_lei_1105-2022_-_abre_credito_adicional_especial_por_recurso_vinculado_-_r_261.00000_-_aquisicao_veiculo_administrativo_-_convenio_no_909730-2021_-_gabinete.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/515/projeto_de_lei_1105-2022_-_abre_credito_adicional_especial_por_recurso_vinculado_-_r_261.00000_-_aquisicao_veiculo_administrativo_-_convenio_no_909730-2021_-_gabinete.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a Abrir Crédito Adicional Especial por Recurso Vinculado no valor de R$ 261.000,00 para Aquisição de Veículo Administrativo e cumprimento ao Convênio nº 909730/2021 – Plataforma + Brasil DPCN-MD e dá outras providências”.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/516/projeto_de_lei_1106-2022_-_abre_credito_adicional_especial_por_recurso_vinculado_-_r_291.08562_-_reforma_escola_geone_-_termo_de_compromisso_no_202104049-1_-_semece.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/516/projeto_de_lei_1106-2022_-_abre_credito_adicional_especial_por_recurso_vinculado_-_r_291.08562_-_reforma_escola_geone_-_termo_de_compromisso_no_202104049-1_-_semece.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a Abrir Crédito Adicional Especial por Recurso Vinculado no valor de R$ 291.085,62 para Reforma da Escola Geone Silva Ferreira e cumprimento ao Termo de Compromisso nº 202104049-1 – FNDE e dá outras providências”.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/517/projeto_de_lei_1107-2022_-_abre_credito_adicional_especial_por_recurso_vinculado_-_r_290.00000_-_construcao_quadra_esportiva_c_grama_sintetica_-_termo_de_compromisso_.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/517/projeto_de_lei_1107-2022_-_abre_credito_adicional_especial_por_recurso_vinculado_-_r_290.00000_-_construcao_quadra_esportiva_c_grama_sintetica_-_termo_de_compromisso_.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a Abrir Crédito Adicional Especial por Recurso Vinculado no valor de R$ 290.000,00 para Construção de Quadra Esportiva com Grama Sintética e cumprimento ao Termo de Compromisso nº 897593/2020 – Termo de Convênio nº 029/DPCN/2020 e dá outras providências”.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/518/projeto_de_lei_1108-2022_-_abre_credito_adicional_suplementar_por_superavit_financeiro_-_r_150.00000_-_semusa.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/518/projeto_de_lei_1108-2022_-_abre_credito_adicional_suplementar_por_superavit_financeiro_-_r_150.00000_-_semusa.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a Abrir Crédito Adicional Suplementar por Superávit Financeiro no valor de R$ 150.000,00 para atender as necessidades da Secretaria de Saúde e dá outras providências”.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/519/projeto_de_lei_1109-2022_-_abre_credito_adicional_especial_por_recurso_vinculado_-_aquisicao_de_medicamentos_hospitalares_-_convenio_no_367-pge-2021-sesau_-_r_71.3950.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/519/projeto_de_lei_1109-2022_-_abre_credito_adicional_especial_por_recurso_vinculado_-_aquisicao_de_medicamentos_hospitalares_-_convenio_no_367-pge-2021-sesau_-_r_71.3950.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a Abrir Crédito Adicional Especial por Recurso Vinculado no valor de R$ 71.395,00 para a aquisição de Medicamentos Hospitalares – Convênio nº 367/PGE-2021 – SESAU e dá outras providências”.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/520/projeto_de_lei_1110.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/520/projeto_de_lei_1110.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a Abrir Crédito Adicional Especial por Superávit Financeiro no valor de R$ 72.061,00 para a Incremento ao Custeio da Atenção Básica – FNS Proposta nº 36000398636202100 – Portaria MS/GM nº 2684/2021 e dá outras providências”.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/521/projeto_de_lei_1111.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/521/projeto_de_lei_1111.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a Abrir Crédito Adicional Especial por Superávit Financeiro no valor de R$ 500.000,00 para a Incremento ao Custeio da Atenção Básica – FNS Proposta nº 36000365748202100 – Portaria MS/GM nº 1294/2021 e dá outras providências”.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/522/projeto_de_lei_1112-2022_-_abre_credito_adicional_especial_por_recurso_vinculado_-_aquisicao_de_veiculo_-_convenio_no_909695-2021_-_dpcn_-_r_107.60000_-_semusa.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/522/projeto_de_lei_1112-2022_-_abre_credito_adicional_especial_por_recurso_vinculado_-_aquisicao_de_veiculo_-_convenio_no_909695-2021_-_dpcn_-_r_107.60000_-_semusa.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a Abrir Crédito Adicional Especial por Recurso Vinculado no valor de R$ 107.600,00 para a aquisição de veículo p/Transporte de Pessoal – Convênio nº 909695/2021 – Plataforma + Brasil – DPCN - MD e dá outras providências”.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/523/projeto_de_lei_1113-2022_-_abre_credito_adicional_especial_por_superavit_financeiro_-_investimento_da_atencao_basica_-_proposta_no_11295.659000-1190-02_-_r_30.28480_-.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/523/projeto_de_lei_1113-2022_-_abre_credito_adicional_especial_por_superavit_financeiro_-_investimento_da_atencao_basica_-_proposta_no_11295.659000-1190-02_-_r_30.28480_-.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a Abrir Crédito Adicional Especial por Superávit Financeiro no valor de R$ 30.284,80 para a Investimento na Atenção Básica – FNS – Proposta nº 11295.659000/1190-02 e dá outras providências”.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/524/projeto_de_lei_1114-2022_-_abre_credito_adicional_especial_por_superavit_financeiro_-_investimento_da_atencao_basica_-_proposta_no_11295.659000-1190-03_-_r_48.93819_-.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/524/projeto_de_lei_1114-2022_-_abre_credito_adicional_especial_por_superavit_financeiro_-_investimento_da_atencao_basica_-_proposta_no_11295.659000-1190-03_-_r_48.93819_-.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a Abrir Crédito Adicional Especial por Superávit Financeiro no valor de R$ 48.938,19 para a Investimento na Atenção Básica – FNS – Proposta nº 11295.659000/1190-03 e dá outras providências”.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/525/projeto_de_lei_1115-2022_-_abre_credito_adicional_especial_por_superavit_financeiro_-_investimento_da_atencao_basica_-_proposta_no_11295.659000-1190-04_-_r_47.24819_-.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/525/projeto_de_lei_1115-2022_-_abre_credito_adicional_especial_por_superavit_financeiro_-_investimento_da_atencao_basica_-_proposta_no_11295.659000-1190-04_-_r_47.24819_-.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a Abrir Crédito Adicional Especial por Superávit Financeiro no valor de R$ 47.248,19 para a Investimento na Atenção Básica – FNS – Proposta nº 11295.659000/1190-04 e dá outras providências”.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/526/projeto_de_lei_1116-2022_-_abre_credito_adicional_especial_por_superavit_financeiro_-cofinanciamento_estadual_da_atencao_basica_-_ats_resoluacao_no_491-2021-sesau_-_cib.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/526/projeto_de_lei_1116-2022_-_abre_credito_adicional_especial_por_superavit_financeiro_-cofinanciamento_estadual_da_atencao_basica_-_ats_resoluacao_no_491-2021-sesau_-_cib.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a Abrir Crédito Adicional Especial por Superávit Financeiro no valor de R$ 38.983,45 para Cofinanciamento Estadual da Atenção Primária a Saúde – ATS – Resolução nº 491/2021/SESAU - CIB e dá outras providências”.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/528/projeto_de_lei_1117-2022_-_abre_credito_adicional_especial_por_superavit_financeiro_-contrapartida_aquisicao_microtratores_-_termo_de_convenio_no_070dpcn2020_-_r_4.582.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/528/projeto_de_lei_1117-2022_-_abre_credito_adicional_especial_por_superavit_financeiro_-contrapartida_aquisicao_microtratores_-_termo_de_convenio_no_070dpcn2020_-_r_4.582.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a Abrir Crédito Adicional Especial por Superávit Financeiro no valor de R$ 4.582,00 referente a contrapartida para aquisição de Microtratores em cumprimento ao Termo de Convênio nº 070/DPCN/2020 e dá outras providências”.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/529/projeto_de_lei_1118-2022_-_abre_credito_adicional_especial_por_recurso_vinculado_-_aquisicao_microtratores_-_termo_de_convenio_no_070dpcn2020_-_r_115.41800_-_semap.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/529/projeto_de_lei_1118-2022_-_abre_credito_adicional_especial_por_recurso_vinculado_-_aquisicao_microtratores_-_termo_de_convenio_no_070dpcn2020_-_r_115.41800_-_semap.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a Abrir Crédito Adicional Especial por Recurso Vinculado no valor de R$ 115.418,00 referente a aquisição de Microtratores em cumprimento ao Termo de Convênio nº 070/DPCN/2020 e dá outras providências”.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/530/projeto_de_lei_1119-2022_-_abre_credito_adicional_especial_por_superavit_financeiro_-_aquisicao_equipamentos_e_mat._permanentes_-_ubs_-_proposta_no_11295.65900012100-5_.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/530/projeto_de_lei_1119-2022_-_abre_credito_adicional_especial_por_superavit_financeiro_-_aquisicao_equipamentos_e_mat._permanentes_-_ubs_-_proposta_no_11295.65900012100-5_.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a Abrir Crédito Adicional Especial por Superávit Financeiro no valor de R$ 99.945,00 referente a aquisição de Equipamentos e Material Permanente – UBS – Proposta nº 11295.659000.12100-5 e dá outras providências”.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/531/projeto_de_lei_1120-2022_-_abre_credito_adicional_especial_por_superavit_financeiro_-_devolucao_transporte_escolar_-_programa_ir_e_vir_-_r_348.50326_-_semece.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/531/projeto_de_lei_1120-2022_-_abre_credito_adicional_especial_por_superavit_financeiro_-_devolucao_transporte_escolar_-_programa_ir_e_vir_-_r_348.50326_-_semece.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a Abrir Crédito Adicional Especial por Superávit Financeiro no valor de R$ 348.503,26 referente a Devolução Convênio Ir e Vir – Transporte Escolar e dá outras providências”.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/532/projeto_de_lei_1121-2022_-_abre_credito_adicional_especial_por_anulacao_de_dotacao_-_diferenca_valor_aquisicao_motoniveladora_-_r_40.90033_-_semospe.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/532/projeto_de_lei_1121-2022_-_abre_credito_adicional_especial_por_anulacao_de_dotacao_-_diferenca_valor_aquisicao_motoniveladora_-_r_40.90033_-_semospe.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL POR ANULAÇÃO DE DOTAÇÃO NO VALOR DE R$ 40.900,33 PARA COMPLEMENTO DE CONTRAPARTIDA DO TERMO DE CONVÊNIO Nº 207/2021/PJ/DER-RO PARA AQUISIÇÃO DE MOTONIVELADORA PARA ATENDER AS NECESSIDADES DA SECRETARIA DE OBRAS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/534/projeto_de_lei_1122-2022_-_reestrutura_salario_base_servidores_publicos_municipais_-_minimo_r_1.21200.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/534/projeto_de_lei_1122-2022_-_reestrutura_salario_base_servidores_publicos_municipais_-_minimo_r_1.21200.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a efetuar a Reestruturação de vencimentos básicos dos servidores públicos do município de São Felipe d’Oeste e dá outras providências”.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/535/projeto_de_lei_1123-2022_-_cria_o_cargo_de_motorista_de_ambulancia.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/535/projeto_de_lei_1123-2022_-_cria_o_cargo_de_motorista_de_ambulancia.doc</t>
   </si>
   <si>
     <t>“Altera a Lei Municipal nº. 301/2007, que instituiu o Plano de Cargos e Salários da Prefeitura Municipal de São Felipe D’Oeste e dá outras providências”.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/540/projeto_de_lei_1124-2022_-_abre_credito_adicional_especial_por_recurso_vinculado_-_aquisicao_de_caminhao_pipa_-_convenio_no_237-2022-pj-der-ro_-_r_413.00000_-_semospe.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/540/projeto_de_lei_1124-2022_-_abre_credito_adicional_especial_por_recurso_vinculado_-_aquisicao_de_caminhao_pipa_-_convenio_no_237-2022-pj-der-ro_-_r_413.00000_-_semospe.doc</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial por Recurso Vinculado - Aquisição de Caminhão Pipa - Convênio nº 237-2022-PJ-DER-RO - R$ 413.000,00 - SEMOSPE</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/536/projeto_de_lei_1125-2022_-_dispoe_sobre_doacao_de_terreno_para_policia_militar_sem_encargos.odt</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/536/projeto_de_lei_1125-2022_-_dispoe_sobre_doacao_de_terreno_para_policia_militar_sem_encargos.odt</t>
   </si>
   <si>
     <t>“Dispõe sobre a autorização de transferência, por doação, de áreas urbanas, de propriedade da municipalidade de São Felipe D’Oeste para o Estado de Rondônia e dá outras providências</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/541/projeto_de_lei_1126-2022_-_autoriza_desconto_iptu_2022.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/541/projeto_de_lei_1126-2022_-_autoriza_desconto_iptu_2022.doc</t>
   </si>
   <si>
     <t>Autoriza Desconto IPTU 2022</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/542/projeto_de_lei_1127-2022_-_autoriza_o_programa_de_regularizacao_fiscal_-_refis_iptu.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/542/projeto_de_lei_1127-2022_-_autoriza_o_programa_de_regularizacao_fiscal_-_refis_iptu.doc</t>
   </si>
   <si>
     <t>Autoriza o Programa de Regularização Fiscal - REFIS (IPTU).</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/543/projeto_de_lei_1128-2022_-_abre_credito_adicional_especial_por_recurso_vinculado_-_aquisicao_de_caminhao_com_carroceria_-_convenio_no_901536mapa2020_-_r_239.75000_-_semap.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/543/projeto_de_lei_1128-2022_-_abre_credito_adicional_especial_por_recurso_vinculado_-_aquisicao_de_caminhao_com_carroceria_-_convenio_no_901536mapa2020_-_r_239.75000_-_semap.doc</t>
   </si>
   <si>
     <t>Abre crédito adicional por recurso vinculado . . .</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/544/projeto_de_lei_1129-2022_-_altera_o_valor_do_auxilio_alimentacao.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/544/projeto_de_lei_1129-2022_-_altera_o_valor_do_auxilio_alimentacao.doc</t>
   </si>
   <si>
     <t>Altera o valor do Auxílio Alimentação.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/545/projeto_de_lei_1130-2022_-_abre_credito_adicional_suplementar_por_superavit_financeiro_-_r_350.00000_-_semap.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/545/projeto_de_lei_1130-2022_-_abre_credito_adicional_suplementar_por_superavit_financeiro_-_r_350.00000_-_semap.doc</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar por Superávit Financeiro - R$ 350.000,00 - SEMAP.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/546/projeto_de_lei_1131-2022_-_abre_credito_adicional_especial_por_recurso_vinculado_-_reforma_ubs_-_novo_paraiso_-_convenio_no_441pge2021_-_r_185.58162_-_semusa.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/546/projeto_de_lei_1131-2022_-_abre_credito_adicional_especial_por_recurso_vinculado_-_reforma_ubs_-_novo_paraiso_-_convenio_no_441pge2021_-_r_185.58162_-_semusa.doc</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial por Recurso Vinculado - Reforma UBS - Novo Paraíso - Convênio nº 441PGE2021 - R$ 185.581,62 - SEMUSA.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/547/projeto_de_lei_1132-2022_-_dispoe_sobre_a_nova_estrutura_administrativa_sao_felipe_doeste.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/547/projeto_de_lei_1132-2022_-_dispoe_sobre_a_nova_estrutura_administrativa_sao_felipe_doeste.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a Nova Estrutura Administrativa São Felipe d'Oeste.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/537/projeto_de_lei_1133-2022_-_abre_credito_adicional_suplementar_por_superavit_financeiro_-_fundeb_r_182.54200_-_semece.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/537/projeto_de_lei_1133-2022_-_abre_credito_adicional_suplementar_por_superavit_financeiro_-_fundeb_r_182.54200_-_semece.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a Abrir Crédito Adicional Suplementar por Superávit Financeiro no valor de R$ 182.542,00 para atender as necessidades da Secretaria de Educação e dá outras providências”.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/549/projeto_de_lei_1134-2022_-_abre_credito_adicional_especial_por_recurso_vinculado_-_programa_ir_e_vir_-_transporte_escolar_-_r_2.225.68440_-_semece.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/549/projeto_de_lei_1134-2022_-_abre_credito_adicional_especial_por_recurso_vinculado_-_programa_ir_e_vir_-_transporte_escolar_-_r_2.225.68440_-_semece.doc</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial por Recurso Vinculado - Programa Ir e Vir - Transporte Escolar - R$ 2.225.684,40 - SEMECE.doc</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/550/projeto_de_lei_1135-2022_-_abre_credito_adicional_suplementar_por_anulacao_-_r_60.00000_-_semece.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/550/projeto_de_lei_1135-2022_-_abre_credito_adicional_suplementar_por_anulacao_-_r_60.00000_-_semece.doc</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar por Anulação - R$ 60.000,00 - SEMECE.doc</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/551/projeto_de_lei_1135-2022_-_abre_credito_adicional_suplementar_por_anulacao_-_r_60.00000_-_semece.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/551/projeto_de_lei_1135-2022_-_abre_credito_adicional_suplementar_por_anulacao_-_r_60.00000_-_semece.doc</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/552/projeto_de_lei_1137-2022_-_abre_credito_adicional_suplementar_por_superavit_financeiro_-_r_250.00000_-_gabinete.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/552/projeto_de_lei_1137-2022_-_abre_credito_adicional_suplementar_por_superavit_financeiro_-_r_250.00000_-_gabinete.doc</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar por Superávit Financeiro - R$ 250.000,00 - Gabinete.doc</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/553/projeto_de_lei_1138-2022_-_abre_credito_adicional_suplementar_por_superavit_financeiro_-_r_141.34900_-_semece.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/553/projeto_de_lei_1138-2022_-_abre_credito_adicional_suplementar_por_superavit_financeiro_-_r_141.34900_-_semece.doc</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar por Superávit Financeiro - R$ 141.349,00 - SEMECE.doc</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/554/projeto_de_lei_1139-2022_-_denomina_a_avenida_sete_de_setembro_-_setor_05.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/554/projeto_de_lei_1139-2022_-_denomina_a_avenida_sete_de_setembro_-_setor_05.doc</t>
   </si>
   <si>
     <t>Denomina a Avenida Sete de Setembro - Setor 05.doc</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/559/projeto_de_lei_1140-2022_-_abre_credito_adicional_especial_por_recurso_vinculado_-_aquisicao_equip._e_mat._permanente_-_atencao_especializada_saude_-_r_63.27200_-_semusa.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/559/projeto_de_lei_1140-2022_-_abre_credito_adicional_especial_por_recurso_vinculado_-_aquisicao_equip._e_mat._permanente_-_atencao_especializada_saude_-_r_63.27200_-_semusa.doc</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial por Recurso Vinculado - Aquisição Equip. e Mat. permanente - Atenção Especializada Saúde - R$ 63.272,00 - SEMUSA</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/560/projeto_de_lei_1141-2022_-_abre_credito_adicional_especial_por_recurso_vinculado_-_aquisicao_ambulancia_tipo_a_-_r_235.00000_-_semusa.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/560/projeto_de_lei_1141-2022_-_abre_credito_adicional_especial_por_recurso_vinculado_-_aquisicao_ambulancia_tipo_a_-_r_235.00000_-_semusa.doc</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial por Recurso Vinculado - Aquisição Ambulância Tipo A - R$ 235.000,00 - SEMUSA</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/556/projeto_de_lei_1142-2022_-_abre_credito_por_reformulacao_administrativa_-_remanejamento_-_semaf_p_camara_municipal_-_r_223.27224.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/556/projeto_de_lei_1142-2022_-_abre_credito_por_reformulacao_administrativa_-_remanejamento_-_semaf_p_camara_municipal_-_r_223.27224.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO POR REFORMULAÇÃO ADMINISTRATIVA - REMANEJAMENTO NO VALOR DE R$ 223.272,24 PARA AS DEMANDAS DA ÂMARA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/557/projeto_de_lei_1143-2022_autoriza_o_poder_executivo_municipal_a_realizar_teste_seletivo_simplificado_para_a_contratacao_de_operadores_de_maquinas_pesadas_e_da_outras_providencias.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/557/projeto_de_lei_1143-2022_autoriza_o_poder_executivo_municipal_a_realizar_teste_seletivo_simplificado_para_a_contratacao_de_operadores_de_maquinas_pesadas_e_da_outras_providencias.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar Teste Seletivo Simplificado para a contratação de Operadores de Máquinas Pesadas e dá outras providências</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/561/projeto_de_lei_1144_2022-2022.docx</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/561/projeto_de_lei_1144_2022-2022.docx</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Abrir Crédito Adicional Especial por Superávit Financeiro no valor de R$ 101.664,00 para Aquisição de Material Permanente p/Atenção Especial em Saúde e cumprimento a Proposta FNS nº 11295659000120004 e dá outras providências.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/566/projeto_de_lei_1145-2022_credito_114.95720.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/566/projeto_de_lei_1145-2022_credito_114.95720.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Abrir Crédito Adicional Especial por Superávit Financeiro no Valor de R$ 114.957,20 para Incremento da Atenção Básica e cumprimento a Proposta FNS nº 36000389547202100 Portaria MS/GM nº 1467/2021 e dá outras providências.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/567/projeto_de_lei_1146-2022_-_novo_sim_-_modelo_profaz_tce.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/567/projeto_de_lei_1146-2022_-_novo_sim_-_modelo_profaz_tce.doc</t>
   </si>
   <si>
     <t>Dispõe sobre o Serviço de Inspeção Municipal de Produtos de Origem Animal no Município de São Felipe d’Oeste, e dá outras providências.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/568/projeto-de-lei-_1147_2022_rolo_compactador.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/568/projeto-de-lei-_1147_2022_rolo_compactador.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Abrir Crédito Adicional Especial por Superávit Financeiro no valor de R$ 500.000,00 para Aquisição de um Rolo Compactador através de Emenda especial e dá outras providências.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/569/projeto-de-lei-1148-2022-_mamae_cheguei.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/569/projeto-de-lei-1148-2022-_mamae_cheguei.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Abrir Crédito Adicional Especial por Superávit Financeiro no valor de R$ 8.000,00 para aplicação do cofinanciamento do Governo Estadual - Programa "Mamãe Cheguei" através da Secretaria de Assistência Social e dá outras providências.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/570/projeto-de-lei-1149-2022-assistencia_social.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/570/projeto-de-lei-1149-2022-assistencia_social.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial por superávit financeiro no valo r de R$ 52.890,00 para manutenção do piso básico - serviços de convivência através da Secretaria de Assistência Social e dá outras providências.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/571/projeto-de-lei-115022-2022-paif.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/571/projeto-de-lei-115022-2022-paif.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial por superávit financeiro no valor de R$ 32.000,00 para manutenção do Piso Básico - PBF PAIF através da Secretaria de Assistência Social e dá outras providências.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/572/projeto-de-lei-11512022-_piso_operador_maquinas_pesada.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/572/projeto-de-lei-11512022-_piso_operador_maquinas_pesada.pdf</t>
   </si>
   <si>
     <t>Piso Operador de Máquinas pesadas.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/573/projeto-de-lei-11522022-_credito_11.00000.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/573/projeto-de-lei-11522022-_credito_11.00000.pdf</t>
   </si>
   <si>
     <t>Autoriza a Abrir crédito por reformulação administrativa – remanejamento no valor de R$ 11.000,00 para Manutenção do Fundo Municipal  de Assistência Social  e dá outras providências.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/574/projeto-de-lei-11532022-_credito_r_35.13900.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/574/projeto-de-lei-11532022-_credito_r_35.13900.pdf</t>
   </si>
   <si>
     <t>Autoriza a Abrir crédito adicional especial por superávit financeiro no valor de R$ 35.139,00 para investimento FUNDEB  – ESTADUAL  e dá outras providências.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/575/projeto-de-lei-11542022-_credito_r_60.00000.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/575/projeto-de-lei-11542022-_credito_r_60.00000.pdf</t>
   </si>
   <si>
     <t>Autoriza a Abrir crédito adicional especial por superávit financeiro no valor de R$ 60.000,00 para Manutenção das Atividades da SEMAF  e dá outras providências</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/576/projeto-de-lei-11552022-semospe_r_110.00000.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/576/projeto-de-lei-11552022-semospe_r_110.00000.pdf</t>
   </si>
   <si>
     <t>Autoriza a Abrir crédito adicional especial por superávit financeiro no valor de R$ 110.000,00 para Manutenção das Atividades da SEMOSP  e dá outras providências.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/578/projeto-de-lei-11562022_120.00000.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/578/projeto-de-lei-11562022_120.00000.pdf</t>
   </si>
   <si>
     <t>Autoriza a abrir crédito adicional suplementar por superávit financeiro no valor de R$ 120.000,00 para manutenção das atividades da SEMAF e dá outras providências.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/582/projeto_de_lei_1157-2022_-_abre_credito_adicional_especial_por_recurso_vinculado_-_aquisicao_de_veiculo_-_r_160.29667_-_semusa.doc.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/582/projeto_de_lei_1157-2022_-_abre_credito_adicional_especial_por_recurso_vinculado_-_aquisicao_de_veiculo_-_r_160.29667_-_semusa.doc.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Abrir Crédito Adicional Especial por Recurso Vinculado no valor de R$ 160.296,67 para aquisição de veículo tipo PICK-UP – Fundo a Fundo SESAU – Processo nº 0005.601288/2021-27 para atender a demanda da Secretaria de Saúde e dá outras providências.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/586/projeto_de_lei_1158-2022_-_cria_o_cargo_de_tecnico_em_vigilancia_socioassistencial_assinado_1_assinado_1_assinado.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/586/projeto_de_lei_1158-2022_-_cria_o_cargo_de_tecnico_em_vigilancia_socioassistencial_assinado_1_assinado_1_assinado.pdf</t>
   </si>
   <si>
     <t>CRIA O CARGO DE TÉCNICO EM VIGILÂNCIA SOCIOASSISTENCIAL NO ÂMBITO DA SECRETARIA DE ASSISTÊNCIA SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/587/projeto_de_lei_1159-2022_-_altera_o_vencimento_basico_professor_-_piso_nacional_2022.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/587/projeto_de_lei_1159-2022_-_altera_o_vencimento_basico_professor_-_piso_nacional_2022.doc</t>
   </si>
   <si>
     <t>ALTERA O VENCIMENTO BÁSICO DO CARGO DE PROFESSOR NIVEL MÉDIO, DA PREFEITURA DO MUNICIPIO DE SÃO FELIPE D'OESTE-RO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/588/projeto_de_lei_1160-2022_-_abre_credito_por_reformulacao_administrativa_-_remanejamento_-_r_150.00000.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/588/projeto_de_lei_1160-2022_-_abre_credito_por_reformulacao_administrativa_-_remanejamento_-_r_150.00000.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ABRIR CRÉDITO POR REFORMULAÇÃO ADMINISTRATIVA - REMANEJAMENTO NO VALOR DE R$ 150.000,00 PARA MANUTENÇÃO DO FUNDO MUNICIPAL DE SAUDE E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/591/projeto_de_lei_1161-2022_-_abre_credito_adicional_suplementar_por_superavit_financeiro_-_manutencao_da_semosp_-_r_57.00000_-_iluminacao_publica_1.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/591/projeto_de_lei_1161-2022_-_abre_credito_adicional_suplementar_por_superavit_financeiro_-_manutencao_da_semosp_-_r_57.00000_-_iluminacao_publica_1.doc</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar por Superávit Financeiro - Manutenção da SEMOSP - R$ 57.000,00 - Iluminação Pública</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/592/projeto_de_lei_1162-2022_-_abre_credito_adicional_especial_por_anulacao_-_aquisicao_rolo_compactador_-_r_53.16200_-_semospe.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/592/projeto_de_lei_1162-2022_-_abre_credito_adicional_especial_por_anulacao_-_aquisicao_rolo_compactador_-_r_53.16200_-_semospe.doc</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial por Anulação - Aquisição Rolo Compactador - R$ 53.162,00 - SEMOSPE</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/593/projeto_de_lei_1163-2022_-_abre_credito_por_reformulacao_administrativa_-_transferencia_-_r_7.00000_-semusa.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/593/projeto_de_lei_1163-2022_-_abre_credito_por_reformulacao_administrativa_-_transferencia_-_r_7.00000_-semusa.doc</t>
   </si>
   <si>
     <t>Abre Crédito por Reformulação Administrativa - Transferência - R$ 7.000,00 -SEMUSA</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/594/projeto_de_lei_1164-2022_-_abre_credito_por_reformulacao_administrativa_-_transposicao_-_r_10.00000_-_camara_municipal.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/594/projeto_de_lei_1164-2022_-_abre_credito_por_reformulacao_administrativa_-_transposicao_-_r_10.00000_-_camara_municipal.doc</t>
   </si>
   <si>
     <t>Abre Crédito por Reformulação Administrativa - Transposição - R$ 10.000,00 - Câmara Municipal</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/599/projeto-de-lei-1165-2022.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/599/projeto-de-lei-1165-2022.pdf</t>
   </si>
   <si>
     <t>INSTITUI O VIVEIRO MUNICIPAL DE SÃO FELIPE D'OESTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/600/projeto-de-lei-1166-2022.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/600/projeto-de-lei-1166-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR POR SUPERÁVIT FINANCEIRO NO VALOR DE R$ 430.000,00 PARA MANUTENÇÃO DAS ATIVIDADES DA SEMAP E SEMOSP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/601/projeto-de-lei-1167-2022.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/601/projeto-de-lei-1167-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABRIR CRÉDITO POR REFORMULAÇÃO ADMINISTRATIVA – REMANEJAMENTO NO  VALOR DE R$ 150.000,00 DO GABINETE DO PREFEITO PARA A SEMECE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/605/projeto_de_lei_1168_credito.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/605/projeto_de_lei_1168_credito.pdf</t>
   </si>
   <si>
     <t>Autoriza a abrir crédito adicional especial por recurso vinculado no valor de R$ 44.000,00 para cumprimento do convênio nº 162/PGE-2022 - Aquisição de Parques Infantis e dá outras providências.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/606/projeto_de_lei_1169_credito.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/606/projeto_de_lei_1169_credito.pdf</t>
   </si>
   <si>
     <t>Autoriza a abrir crédito adicional especial por recurso vinculado no valor de R$ 105.680,900 para cumprimento do convênio nº 209/PGE-2022 - Play Mais e dá outras providências.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/609/projeto-de-lei-1170-2022-1653494412_original_imprimir.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/609/projeto-de-lei-1170-2022-1653494412_original_imprimir.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABRIR CRÉDITO ADICIONAL POR REFORMULAÇÃO ADMINISTRATIVA - REMANEJAMENTO NO VALOR DE R$ 200.000,00 DA SEMAF PARA A SEMUSA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/610/projeto-de-lei-1171-2022-1653652832_original_imprimir.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/610/projeto-de-lei-1171-2022-1653652832_original_imprimir.pdf</t>
   </si>
   <si>
     <t>ALTERA O VALOR CONTIDO NO ARTIGO 1º DA LEI MUNICIPAL Nº 660/2017 QUE ALTEROU A GRATIFICAÇÃO POR PERÍODO COMPLEMENTAR AOS SERVIDORES QUE EXERCEM A FUNÇÃO DE MOTORISTA DE ÔNIBUS DO TRANSPORTE ESCOLAR DA PREFEITURA DO MUNICIPIO DE SÃO FELIPE D'OESTE  E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/611/projeto-de-lei-1172-2022-1653574574_original_imprimir.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/611/projeto-de-lei-1172-2022-1653574574_original_imprimir.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABRIR CRÉDITO ADICIONAL POR RECURSO VINCULADO  NO VALOR DE R$ 34.000,00PARA CUMPRIMENTO DO COFINANCIAMENTO DO GOVERNO DO ESTADO DE RONDONIA - AÇÕES DE ASSISTENCIA SOCIAL  E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/612/projeto-de-lei-1173-2022-1653574700_original_imprimir.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/612/projeto-de-lei-1173-2022-1653574700_original_imprimir.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABRIR CRÉDITO ADICIONAL ESPECIAL  POR SUPERÁVIT FINANCEIRO  NO VALOR DE R$ 40.000,00 PARA CUMPRIMENTO DO COFINANCIAMENTO DO GOVERNO DO ESTADO DE RONDONIA - AÇÕES DE ASSISTENCIA SOCIAL  E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/613/projeto-de-lei-1174-2022-1653574807_original_imprimir.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/613/projeto-de-lei-1174-2022-1653574807_original_imprimir.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABRIR CRÉDITO ADICIONAL ESPECIAL  POR SUPERÁVIT FINANCEIRO  NO VALOR DE R$ 400.000,00 PARA MANUTENÇÃO DAS ATIVIDADES DO GABINETE   E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/614/projeto-de-lei-1175-2022-1654116510_original_imprimir.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/614/projeto-de-lei-1175-2022-1654116510_original_imprimir.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABRIR CRÉDITO POR REFORMULAÇÃO ADMINISTRATIVA - TRANSPOSIÇÃO  NO VALOR DE R$ 25.000,00 PARA MANUTENÇÃO DAS ATIVIDADES DO GABINETE  E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/615/projeto-de-lei-1176-2022-1654116646_original_imprimir.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/615/projeto-de-lei-1176-2022-1654116646_original_imprimir.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABRIR CRÉDITO ADICIONAL ESPECIAL  POR RECURSOS VINCULADOS - AQUISIÇÃO DE MINI-CARREGADEIRA -  NO VALOR DE R$ 339.000,00 CONVENIO ESTADUAL DER-RO PARA ATENDER AS DEMANDAS DA SEMOSP  E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/616/projeto-de-lei-1177-2022-1654116781_original_imprimir.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/616/projeto-de-lei-1177-2022-1654116781_original_imprimir.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR POR SUPERÁVIT FINANCEIRO NO VALOR DE R$ 300.000,00 PARA ATENDER AS DEMANDAS DA SEMAF E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/617/projeto-de-lei-1178-2022-1654117574_original_imprimir.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/617/projeto-de-lei-1178-2022-1654117574_original_imprimir.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABRIR CRÉDITO POR REFORMULAÇÃO ADMINISTRATIVA - TRANSPOSIÇÃO NO VALOR DE R$ 250.000,00 PARA ATENDER AS DEMANDAS DA SEMECE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/619/projeto-de-lei-1179-2022.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/619/projeto-de-lei-1179-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a abrir crédito por reformulação administrativa - remanejamento no valor de R$ 12.911,93 para atender as demandas da SEMUSA e dá outras providências.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/620/projeto-de-lei-1180-2022.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/620/projeto-de-lei-1180-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar Teste Seletivo Simplificado para contratação de Médico - Clinico  Geral e dá outras providências.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/625/projeto-de-lei-1181-2022.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/625/projeto-de-lei-1181-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a abrir crédito por reformulação administrativa - transposição no valor de R$ 100.000,00 para atender as demandas da SEMECE e dá outras providências.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/626/projeto-de-lei-1182-2022-.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/626/projeto-de-lei-1182-2022-.pdf</t>
   </si>
   <si>
     <t>Autoriza a abrir crédito por reformulação administrativa - transferência no valor de R$ 44.446,89 para atender as demandas da SEMECE e dá outras providências</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/627/projeto_de_lei_1183_-_2022.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/627/projeto_de_lei_1183_-_2022.doc</t>
   </si>
   <si>
     <t>“Autoriza a Abrir Crédito Adicional Especial por Recurso Vinculado no valor de R$ 750.000,00 (setecentos e cinquenta mil reais) para Incremento ao Custeio da Atenção Primária – FNS Proposta nº 36000430574202200 – Portaria MS/GM nº 843/2022 e dá outras providências”.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/628/projeto_de_lei_1184-2022_-_abre_credito_adicional_especial_por_superavit_financeiro_-_r_3.73200_-_manutencao_pbf_-_igd_suas_-_semast.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/628/projeto_de_lei_1184-2022_-_abre_credito_adicional_especial_por_superavit_financeiro_-_r_3.73200_-_manutencao_pbf_-_igd_suas_-_semast.doc</t>
   </si>
   <si>
     <t>“Autoriza a Abrir Crédito Adicional Especial por Superávit Financeiro no valor de R$ 3.732,00 (três mil setecentos e trinta e dois reais) para Manutenção do Programa Bolsa Família – IGD-SUAS e dá outras providências”.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/631/projeto_de_lei_1185-2022_-_abre_credito_adicional_especial_por_anulacao_de_dotacao_-_termo_de_convenio_143-2021-pj-der-ro_-_recuperacao_estradas_vicinais_-_r_223.88368_-_semospe.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/631/projeto_de_lei_1185-2022_-_abre_credito_adicional_especial_por_anulacao_de_dotacao_-_termo_de_convenio_143-2021-pj-der-ro_-_recuperacao_estradas_vicinais_-_r_223.88368_-_semospe.doc</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL . . .</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/633/projeto_de_lei_1186-2022_-_abre_credito_por_reformulacao_administrativa_-_manut._fundo_mun._de_saude_-_15_-_r_28.86000_-_semusa.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/633/projeto_de_lei_1186-2022_-_abre_credito_por_reformulacao_administrativa_-_manut._fundo_mun._de_saude_-_15_-_r_28.86000_-_semusa.doc</t>
   </si>
   <si>
     <t>“Autoriza a Abrir Crédito por Reformulação Administrativa - Transposição no valor de R$ 28.860,00 (vinte e oito mil oitocentos e sessenta reais) para Manutenção do Fundo Municipal de Saúde – 15% e dá outras providências”.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/634/projeto_de_lei_1187-2022_-_abre_credito_por_reformulacao_administrativa_-_transferencia_-_aps_capac._ponderada_pab_fixo_e_pab_variavel_-_r_10.00000_-_semusa.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/634/projeto_de_lei_1187-2022_-_abre_credito_por_reformulacao_administrativa_-_transferencia_-_aps_capac._ponderada_pab_fixo_e_pab_variavel_-_r_10.00000_-_semusa.doc</t>
   </si>
   <si>
     <t>“Autoriza a Abrir Crédito por Reformulação Administrativa - Transferência no valor de R$ 10.000,00 (dez mil reais) para APS Capacitação Ponderada – PAB fixo e PAB Variável - SEMUSA e dá outras providências”.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/635/projeto_de_lei_1188-2022_-_abre_credito_por_reformulacao_administrativa_-_remanejamento_-_mantuencao_fms_-_15_-_r_39.21235_-_semusa.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/635/projeto_de_lei_1188-2022_-_abre_credito_por_reformulacao_administrativa_-_remanejamento_-_mantuencao_fms_-_15_-_r_39.21235_-_semusa.doc</t>
   </si>
   <si>
     <t>Abre Crédito por Reformulação Administrativa - Remanejamento - Manutenção FMS - 15% - R$ 39.212,35 - SEMUSA</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/636/projeto_de_lei_1189-2022_-_abre_credito_por_reformulacao_administrativa_-_remanejamento_-_manutencao_fms_-_15_-_r_30.00000_-_semusa.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/636/projeto_de_lei_1189-2022_-_abre_credito_por_reformulacao_administrativa_-_remanejamento_-_manutencao_fms_-_15_-_r_30.00000_-_semusa.doc</t>
   </si>
   <si>
     <t>Abre Crédito por Reformulação Administrativa - Remanejamento - Manutenção FMS - 15% - R$ 30.000,00 - SEMUSA</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/637/projeto_de_lei_1190-2022_-_abre_credito_adicional_suplementar_por_excesso_de_arrecadacao_-_fpm_-_mnautencao_do_fms_-_15_-_r_160.00000_-_semusa.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/637/projeto_de_lei_1190-2022_-_abre_credito_adicional_suplementar_por_excesso_de_arrecadacao_-_fpm_-_mnautencao_do_fms_-_15_-_r_160.00000_-_semusa.doc</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar por Excesso de Arrecadação - FPM - Mnautenção do FMS - 15% - R$ 160.000,00 - SEMUSA</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/638/projeto_de_lei_1191-2022_-_autoriza_a_realizacao_de_teste_seletivo_simplificado_para_contratacao_de_assistente_social_-_20_horas.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/638/projeto_de_lei_1191-2022_-_autoriza_a_realizacao_de_teste_seletivo_simplificado_para_contratacao_de_assistente_social_-_20_horas.doc</t>
   </si>
   <si>
     <t>Autoriza a Realização de Teste Seletivo Simplificado para Contratação de Assistente Social - 20 horas</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/641/projeto_de_lei_1192-2022_-_altera_o_salario_base_dos_acs_1.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/641/projeto_de_lei_1192-2022_-_altera_o_salario_base_dos_acs_1.doc</t>
   </si>
   <si>
     <t>Altera o Salário Base dos ACS</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/642/projeto-de-lei-1193-2022-prot_640.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/642/projeto-de-lei-1193-2022-prot_640.pdf</t>
   </si>
   <si>
     <t>Autoriza a abrir crédito adicional especial por recursos vinculados - aquisição de manilhas de concreto armado - no valor de R$ 277.462,70 - Convênio nº 082/2022/PGE/DER-RO para atender as demandas da SEMOSP e dá outras providências.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/643/projeto-de-lei-1194-2022prot_563.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/643/projeto-de-lei-1194-2022prot_563.pdf</t>
   </si>
   <si>
     <t>Autoriza a abrir o crédito adicional especial por recursos vinculados - Aquisição e instalação de bueiros metálicos no valor de R$ 1.507.310,00 - Convênio nº 054/2022/PGE/DER-RO para atender as demandas da SEMOSPE e dá outras providências.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/644/projeto_de_lei_1195-2022_-_abre_credito_adicional_especial_por_recursos_vinculados_-_convenio_458-2022-pge-seduc_-_reforma_e_ampliacao_escola_geone_-_r_1.740.36306_-_semece.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/644/projeto_de_lei_1195-2022_-_abre_credito_adicional_especial_por_recursos_vinculados_-_convenio_458-2022-pge-seduc_-_reforma_e_ampliacao_escola_geone_-_r_1.740.36306_-_semece.doc</t>
   </si>
   <si>
     <t>Autoriza a abrir crédito adicional especial por recursos vinculados - reforma e ampliação da Escola Geone Silva Ferreira - no valor de R$ 1,740.363,06 - Convênio nº 458/PGE-2022 - SEDUC para atender as demandas da SEMECE e dá outras providências.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/645/projeto-de-lei-1196-2022-prot_639.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/645/projeto-de-lei-1196-2022-prot_639.pdf</t>
   </si>
   <si>
     <t>Autoriza a abrir crédito adicional especial por recursos vinculados - Aquisição de implementos agrícolas - no valor de R$ 251.349,67 - Convênio nº 438/PGE-2022 - SEAGRI para atender as demandas da SEMAP e dá outras providências.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/646/projeto-de-lei-1197-2022-prot_44.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/646/projeto-de-lei-1197-2022-prot_44.pdf</t>
   </si>
   <si>
     <t>Autoriza a abrir crédito adicional suplementar por excesso de arrecadação - FPM - no valor de R$ 70.000,00 para atender as demandas da SEMUSA  e dá outras providências.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/647/projeto-de-lei-1198-2022-prot_633.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/647/projeto-de-lei-1198-2022-prot_633.pdf</t>
   </si>
   <si>
     <t>Autoriza a abrir crédito adicional especial por recursos vinculados - aquisição de veículos - no valor de R$ 150.000,00 - repasse fundo a fundo - Proposta nº 1005/2022-03 - Processo nº 0005.068382/2022-42 - Resolução nº 276/2022-SESAU-CIB para atender as demandas da SEMUSA e dá outras providências.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/648/projeto-de-lei-1199-2022-prot_547.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/648/projeto-de-lei-1199-2022-prot_547.pdf</t>
   </si>
   <si>
     <t>Autoriza a abrir crédito adicional especial por recursos vinculados - aquisição de ambulância - no valor de R$ 350.000,00 repasse fundo a fundo - Proposta nº 0073/2022-10 Processo nº 0036.080493/2022-60 - Resolução nº 276/2022-SESAU-CIB para atender as demandas da SEMUSA e dá outras providências.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/649/projeto-de-lei-1200-2022-prot_636.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/649/projeto-de-lei-1200-2022-prot_636.pdf</t>
   </si>
   <si>
     <t>Autoriza a abrir crédito adicional especial por recursos vinculados - Aquisição de Material, Bem ou Serviço para Distribuições Gratuita - no valor de 150.000,00 repasse fundo a fundo - Proposta nº 1002/2022-03 - Processo nº 005.069688/2022-16 - Resolução nº 276/2022-SESAU-CIB para atender as demandas da SEMUSA e dá outras providências.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/650/projeto-de-lei-1201-2022-prot_643.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/650/projeto-de-lei-1201-2022-prot_643.pdf</t>
   </si>
   <si>
     <t>Autoriza a Abrir Crédito Adicional Especial por Recursos Vinculados – Reforma do Ginásio Municipal – no valor de R$ 445.626,49 (quatrocentos e quarenta e cinco mil seiscentos e vinte e seis reais e quarenta e nove centavos) – Termo de Convênio nº 395/PGE-2022 - SEDUC para atender as demandas da SEMECE e dá outras providências”.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/652/1._projeto_de_lei_1202-2022_-_alteracao_ppa_-_2023-2025-mesclado.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/652/1._projeto_de_lei_1202-2022_-_alteracao_ppa_-_2023-2025-mesclado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a REVISÃO do Plano Plurianual – PPA 2023-2025 para o Município de São Felipe D’Oeste, e estabelece outras providências.”</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/653/projeto-de-lei-1203-2022-.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/653/projeto-de-lei-1203-2022-.pdf</t>
   </si>
   <si>
     <t>“Autoriza a Abrir Crédito Adicional Especial por Recursos Vinculados – Estruturação da Rede de Serviços do SUAS – SIGTV – no valor de R$ 100.000,00_x000D_
 (cem mil reais) para atender as demandas da SEMAST e dá outras providências”.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/654/projeto-de-lei-1204-2022-.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/654/projeto-de-lei-1204-2022-.pdf</t>
   </si>
   <si>
     <t>“Autoriza a Abrir Crédito Adicional Especial por Recursos Vinculados – Complemento da União FUNDEB – VAAT – no valor de R$ 30.000,00 (trinta mil_x000D_
 reais) para atender as demandas da SEMECE e dá outras providências”</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/657/projeto-de-lei-1205-2022.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/657/projeto-de-lei-1205-2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza a Abrir Crédito Adicional Especial por Superávit Financeiro – Programa Benefícios Eventuais Estadual no valor de R$ 13.462,00 (treze mil quatrocentos e sessenta e dois reais) para atender as demandas da SEMAST e dá outras providências”</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/658/projeto-de-lei-1206-2022.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/658/projeto-de-lei-1206-2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza a Abrir Crédito Adicional Especial por Recurso Vinculado – Programa Benefícios Eventuais Estadual no valor de R$ 3.000,00 (três mil reais) para atender as demandas da SEMAST e dá outras providências”</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/659/projeto-de-lei-1207-2022-.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/659/projeto-de-lei-1207-2022-.pdf</t>
   </si>
   <si>
     <t>“Autoriza a Abrir Crédito Adicional Suplementar por Excesso de Arrecadação – Fonte do_x000D_
 FUNDEB no valor de R$ 207.000,00 (duzentos e sete mil reais) para atender as demandas da SEMECE e dá outras providências”.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/660/projeto-de-lei-1208-2022-leilao.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/660/projeto-de-lei-1208-2022-leilao.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a efetuar Leilão de bens inservíveis pertencentes ao município e dá outras providências”.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/661/projeto-de-lei-1209-2022.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/661/projeto-de-lei-1209-2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza a Abrir Crédito Adicional Especial por Recurso Vinculado – Manutenção de Despesas da Educação Infantil no valor de R$ 323.344,69 (trezentos e vinte e três mil trezentos e quarenta e quatro reais e sessenta e nove centavos) para atender as demandas da SEMECE e_x000D_
 dá outras providências”.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/662/projeto-de-lei-1210-2022.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/662/projeto-de-lei-1210-2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza a Abrir Crédito Adicional Especial por Recurso Vinculado – Manutenção de Despesas da Educação Infantil no valor de R$ 96.717,60 (noventa e seis mil setecentos e dezessete reais e sessenta centavos) para atender as demandas da SEMECE e dá outras providências”</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/683/projeto-de-lei-1211-2022.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/683/projeto-de-lei-1211-2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza a Abrir Crédito por Reformulação Administrativa - Transposição no valor de R$ 88.325,00 (oitenta e oito mil trezentos e vinte e cinco reais) para_x000D_
 atender as demandas da SEMECE e dá outras providências”.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/664/projeto_de_lei_1212-2022_-_autoriza_a_reabertura_de_8km_da_linha_55_1.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/664/projeto_de_lei_1212-2022_-_autoriza_a_reabertura_de_8km_da_linha_55_1.pdf</t>
   </si>
   <si>
     <t>“Fica autorizada a reabertura e a manutenção de 8km da Estrada Vicinal, Linha 55 no município de São Felipe D´Oeste/RO, e dá outras providências”.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/665/projeto_de_lei_1213-2022_-_cria_o_fundo_municipal_de_defesa_dos_direitos_difuso_-_fumdif_1.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/665/projeto_de_lei_1213-2022_-_cria_o_fundo_municipal_de_defesa_dos_direitos_difuso_-_fumdif_1.pdf</t>
   </si>
   <si>
     <t>“Cria o Fundo Municipal de Defesa dos Direitos Difusos do Município de São Felipe 	d’Oeste – FUMDIF e do Conselho Municipal 	Gestor do Fundo, e dá outras providências”.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/666/projeto_de_lei_1214-2022_-_abre_credito_adicional_suplementar_por_excesso_de_arrecadacao_-_fonte_fpm_-_r_988.00000_-_diversas_secretarias_e_gabinete_1.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/666/projeto_de_lei_1214-2022_-_abre_credito_adicional_suplementar_por_excesso_de_arrecadacao_-_fonte_fpm_-_r_988.00000_-_diversas_secretarias_e_gabinete_1.pdf</t>
   </si>
   <si>
     <t>“Autoriza a Abrir Crédito Adicional Suplementar por Excesso de Arrecadação, oriundo da fonte do FPM e dá outras providências”.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/668/projeto_de_lei_1215-2022_-_abre_credito_adicional_especial_por_recurso_vinculado_-_aquisicao_de_bueiros_metalicos_-_termo_de_convenio_no_0352022pge-der-ro_-_r_205.89600_-_semospe.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/668/projeto_de_lei_1215-2022_-_abre_credito_adicional_especial_por_recurso_vinculado_-_aquisicao_de_bueiros_metalicos_-_termo_de_convenio_no_0352022pge-der-ro_-_r_205.89600_-_semospe.doc</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial por Recurso Vinculado - Aquisição de Bueiros Metálicos - Termo de Convênio nº 0352022PGE-DER-RO - R$ 205.896,00 - SEMOSPE</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/669/projeto_de_lei_1216-2022_-_abre_credito_adicional_especial_por_recurso_vinculado_-_aquisicao_de_implementos_p_pequenas_industrias_-_termo_de_convenio_no_4482022pge-seagri_-_r_50.75076_-_semap.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/669/projeto_de_lei_1216-2022_-_abre_credito_adicional_especial_por_recurso_vinculado_-_aquisicao_de_implementos_p_pequenas_industrias_-_termo_de_convenio_no_4482022pge-seagri_-_r_50.75076_-_semap.doc</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial por Recurso Vinculado - Aquisição de Implementos p Pequenas Indústrias - Termo de Convênio nº 4482022PGE-SEAGRI - R$ 50.750,76 - SEMAP</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/670/projeto_de_lei_1217-2022_-_abre_credito_adicional_suplementar_por_excesso_de_arrecadacao_-_fonte_icms_-_r_100.00000_-_semaf.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/670/projeto_de_lei_1217-2022_-_abre_credito_adicional_suplementar_por_excesso_de_arrecadacao_-_fonte_icms_-_r_100.00000_-_semaf.doc</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar por Excesso de Arrecadação - Fonte ICMS - R$ 100.000,00 - SEMAF</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/671/projeto_de_lei_1218-2022_-_dispoe_sobre_a_elaboracao_da_ldo.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/671/projeto_de_lei_1218-2022_-_dispoe_sobre_a_elaboracao_da_ldo.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a elaboração da LDO</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/675/projeto-de-lei-1219-2022.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/675/projeto-de-lei-1219-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABRIR CRÉDITO ADICIONAL ESPECIAL POR RECURSO VINCULADO NO VALOR DE R$ 60.000,00 PARA AQUISIÇÃO DE MPOVEIS PLANEJADOS – REPASSE FUNDO A FUNDO – PORTARIA Nº 4471/2021/SESAU – RESOLUÇÃO Nº 203/2022/SESAU-CIB-DECRETO Nº 26.607/2021/CASA CIVIL/RO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/676/projeto-de-lei-1220-2022.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/676/projeto-de-lei-1220-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABRIR CRÉDITO ADICIONAL ESPECIAL POR RECURSO VINCULADO NO VALOR DE R$ 279.852,00 PARA INCREMENTO AO CUSTEIO DA ATENÇÃO PRIMÁRIA – PROPOSTA FNS Nº 36000463938202200 – PORTARIA MS/GM Nº 1688/2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/677/projeto-de-lei-1221-2022.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/677/projeto-de-lei-1221-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABRIR CRÉDITO POR REFORMULAÇÃO ADMINISTRATIVA – TRANSFERENCIA NO VALOR DE R$ 11.500,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/678/projeto-de-lei-1222-2022.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/678/projeto-de-lei-1222-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABRIR CRÉDITO POR REFORMULAÇÃO ADMINISTRATIVA – TRANSFERENCIA NO VALOR DE R$ 10.428,62 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/680/projeto-de-lei-1223-2022.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/680/projeto-de-lei-1223-2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza a Abrir Crédito Adicional Suplementar por Excesso de Arrecadação – Fonte FUNDEB no valor de R$ 300.000,00 e dá outras providências”.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/681/projeto-de-lei-1224-2022.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/681/projeto-de-lei-1224-2022.pdf</t>
   </si>
   <si>
     <t>PROGRAMA DINHEIRO DIRETO NA ESCOLA – PDDEM, e da outras providências.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/682/projeto-de-lei-1225-2022.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/682/projeto-de-lei-1225-2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza a Abrir Crédito Adicional Suplementar por Excesso de Arrecadação – Fonte FPM no valor de R$ 350.000,00 e dá outras providências”.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/685/projeto-de-lei-1226-2022-loa.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/685/projeto-de-lei-1226-2022-loa.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA - LOA 2023</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/687/projeto-de-lei-1227-2022_recurso_vinculado_no_valor_de_retro.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/687/projeto-de-lei-1227-2022_recurso_vinculado_no_valor_de_retro.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABRIRR CRÉDITO ADICIONAL ESPECIAL POR RECURSO VINCULADO NO VALOR DE R$ 509.000,00 PARA AQUISIÇÃO DE RETROESCAVADEIRA - TERMO DE CONVENIO Nº 038/2022/PGE/DER-RO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/688/projeto-de-lei-1228-2022_reformulacao_administrativa.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/688/projeto-de-lei-1228-2022_reformulacao_administrativa.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABRIR CREDITO POR REFORMULAÇÃO ADMINISTRATIVA - TRANSPOSIÇÃO NO VALOR DE R$ 50.000,00 JUNTO A SECRETARIA DE EDUCAÇÃO E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/689/projeto_de_lei_1229-2022_-_abre_credito_adicional_suplementar_por_excesso_de_arrecadacao_-_alineacao_de_bens_-_r_409.48775_-_semece.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/689/projeto_de_lei_1229-2022_-_abre_credito_adicional_suplementar_por_excesso_de_arrecadacao_-_alineacao_de_bens_-_r_409.48775_-_semece.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ABRIR CREDITO ADICIONAL SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO - ALIENAÇÃO DE BENS E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/690/projeto_de_lei_1230-2022_-_abre_credito_adicional_especial_por_recurso_vinculado_-_fnde_-_tc-pac_204402-2013_-_construcao_da_quadra_coberta_-_r_147.89986_-_semece.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/690/projeto_de_lei_1230-2022_-_abre_credito_adicional_especial_por_recurso_vinculado_-_fnde_-_tc-pac_204402-2013_-_construcao_da_quadra_coberta_-_r_147.89986_-_semece.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ABRIR CREDITO ADICIONAL ESPECIAL POR RECURSO VINCULADO TC/PAC Nº 204402/2013 - MEC/FNDE - CONSTRUÇÃO DA QUADRA COBERTA COM VESTIARIO PADRAO FNDE E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/691/projeto_de_lei_1231-2022_-_abre_credito_adicional_especial_por_recurso_vinculado_-_fnde_-_tc-pac_204402-2013_-_construcao_da_quadra_coberta_-_r_34.52281_-_semece.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/691/projeto_de_lei_1231-2022_-_abre_credito_adicional_especial_por_recurso_vinculado_-_fnde_-_tc-pac_204402-2013_-_construcao_da_quadra_coberta_-_r_34.52281_-_semece.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ABRIR CREDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO - TC/PAC Nº 204402/2013 - MEC/FNDE - CONSTRUÇÃO DA QUADRA COBERTA COM VESTIARIO PADRAO FNDE E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/695/projeto-de-lei-1232-2022-orlindo.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/695/projeto-de-lei-1232-2022-orlindo.pdf</t>
   </si>
   <si>
     <t>Autoriza a abrir crédito adicional especial por recurso vinculado no valor de R$ 1.303.680,97 para Reforma e Ampliação da Escola Municipal Orlindo Gonçalves da Rocha e dá outras providências.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/</t>
   </si>
   <si>
     <t>“Ratifica a 2ª Alteração ao Contrato de Consórcio originado do Protocolo de Intenções subscrito em 10 de setembro de 2009, firmado junto ao 			Consórcio Intermunicipal do Centro Leste do Estado de Rondônia – CIMCERO”.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
     <t>“AUTORIZA A ABRIR CREDITO ADICIONAL POR REFORMULAÇAO ADMINISTRATIVA – TRANSPOSIÇÃO NO VALOR DE R$ 31.049,94 PARA CAMARA MUNICIPAL  E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
     <t>AUTORIZA A ABRIR CREDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO – FONTE PACS – PROGRAMA DE AGENTE COMUNITÁRIO DE SAÚDE NO VALOR DE R$ 142.424,00 – SEMUSA  E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>703</t>
   </si>
@@ -1871,970 +1871,970 @@
   <si>
     <t>705</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>AUTORIZA A ABRIR CREDITO ADICIONAL ESPECIAL POR RECURSO VINCULADO NO VALOR DE R$ 314.093,82  – TERMO DE CONVÊNIO Nº 206/2022/PGE/DER-RO- FITHA- SEMOSPE E   DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>AUTORIZA A ABRIR CREDITO ADICIONAL SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 837.000,00 – FONTE FPM E ICMS DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/712/projeto_de_lei_1240-2022_-_estabelece_utilidade_publica_associacao_dos_academicos_felipenses_-_aaf.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/712/projeto_de_lei_1240-2022_-_estabelece_utilidade_publica_associacao_dos_academicos_felipenses_-_aaf.doc</t>
   </si>
   <si>
     <t>Estabelece Utilidade Publica Associação dos Acadêmicos Felipenses - AAF</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/713/projeto_de_lei_1241-2022_-_abre_credito_por_reformulacao_administrativa_-_transposicao_-_r_60.00000_-_semece.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/713/projeto_de_lei_1241-2022_-_abre_credito_por_reformulacao_administrativa_-_transposicao_-_r_60.00000_-_semece.doc</t>
   </si>
   <si>
     <t>Abre Crédito por Reformulação Administrativa - Transposição - R$ 60.000,00 - SEMECE</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/714/projeto_de_lei_1242-2022_-_abre_credito_por_reformulacao_administrativa_-_transposicao_-_r_24.00000_-_semusa.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/714/projeto_de_lei_1242-2022_-_abre_credito_por_reformulacao_administrativa_-_transposicao_-_r_24.00000_-_semusa.doc</t>
   </si>
   <si>
     <t>Abre Crédito por Reformulação Administrativa - Transposição - R$ 24.000,00 - SEMUSA</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/715/projeto_de_lei_1243-2022_-_abre_credito_adicional_especial_por_recurso_vinculado_-_estruturacao_rede_suas_-_r_100.00000_-_semast.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/715/projeto_de_lei_1243-2022_-_abre_credito_adicional_especial_por_recurso_vinculado_-_estruturacao_rede_suas_-_r_100.00000_-_semast.doc</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial por Recurso Vinculado - Estruturação Rede SUAS - R$ 100.000,00 - SEMAST</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/716/projeto-de-lei-1244-2022fundeb_300_000_00.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/716/projeto-de-lei-1244-2022fundeb_300_000_00.pdf</t>
   </si>
   <si>
     <t>Autoriza a Abrir Crédito Suplementar por Excesso de Arrecadação no valor de R$ 300.000,00 oriundo do FUNDEB para Secretaria de Educação e dá outras providências.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/717/projeto-de-lei-1245-2022-icms.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/717/projeto-de-lei-1245-2022-icms.pdf</t>
   </si>
   <si>
     <t>Autoriza a Abrir Crédito Suplementar por Excesso de Arrecadação oriundo do ICMS para_x000D_
 Secretarias . . . e dá outras providências.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/719/projeto-de-lei-1246-2022.pdfpsicolos_e_assistentes.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/719/projeto-de-lei-1246-2022.pdfpsicolos_e_assistentes.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A READEQUAÇÃO SALARIAL DOS ASSISTENTES SOCIAIS E PSICÓLOGOS MUNICIPAIS INTEGRANTES DAS EQUIPES DE REFERENCIA DO SUAS DA PROTEÇÃO SOCIAL BÁSICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/720/projeto-de-lei-1247-2022-credito_camara.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/720/projeto-de-lei-1247-2022-credito_camara.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABRIR CRÉDITO POR REFORMULAÇÃO ADMINISTRATIVA - TRANSPOSIÇÃO NO VALOR DE R4 6.400,99 PARA CÂMARA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/721/projeto-de-lei-1248-2022-credito_semece.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/721/projeto-de-lei-1248-2022-credito_semece.pdf</t>
   </si>
   <si>
     <t>Autoriza a Abrir Crédito por Reformulação Administrativa - Transposição no valor de R$ 108.000,00 para a SEMECE e dá outras providências.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/722/projeto-de-lei-1249-2022-retroescavadeira.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/722/projeto-de-lei-1249-2022-retroescavadeira.pdf</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/725/projeto-de-lei-1250-2022_credito.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/725/projeto-de-lei-1250-2022_credito.pdf</t>
   </si>
   <si>
     <t>“Autoriza a Abrir Crédito Suplementar por Excesso de Arrecadação no valor de R$ 500.000,00 oriundo da Fonte ICMS e FPM para as Secretarias de Saúde, Assistência Social, Agricultura, Obras e Gabinete e dá outras providências”.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/727/projeto_de_lei_1251-2022_-_institui_sobre_o_servico_voluntario_no_municipio_de_sao_felipe_doeste.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/727/projeto_de_lei_1251-2022_-_institui_sobre_o_servico_voluntario_no_municipio_de_sao_felipe_doeste.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre o Serviço Voluntário no 	município de São Felipe d’Oeste e dá outras providências”.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/728/projeto_de_lei_1252-2022_-_abre_credito_adicional_especial_por_superavit_financeiro_-_r_30.67655_-_devolucao_recurso_passarela_escola_geone_-_semece.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/728/projeto_de_lei_1252-2022_-_abre_credito_adicional_especial_por_superavit_financeiro_-_r_30.67655_-_devolucao_recurso_passarela_escola_geone_-_semece.doc</t>
   </si>
   <si>
     <t>“Autoriza a Abrir Crédito Adicional Especial por Superávit Financeiro no valor de R$ 30.676,55 relativo ao Convênio nº 884182/2019 – Construção da Passarela Coberta de Estrutura Metálica e Urbanização da Escola Geone e dá outras providências”.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/729/projeto_de_lei_1253-2022_-_abre_credito_adicional_suplementar_por_excesso_de_arrecadacao_-_fundeb_-_r_26.50000_-_semece.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/729/projeto_de_lei_1253-2022_-_abre_credito_adicional_suplementar_por_excesso_de_arrecadacao_-_fundeb_-_r_26.50000_-_semece.doc</t>
   </si>
   <si>
     <t>“Autoriza a Abrir Crédito Adicional Suplementar por Excesso de Arrecadação no valor de R$ 26.500,00 oriundo do FUNDEB para 	atender as demandas da SEMECE e dá outras providências”.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/730/projeto-de-lei-1254-2022_doacao_terreno_felipe_camarao.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/730/projeto-de-lei-1254-2022_doacao_terreno_felipe_camarao.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a autorização de transferência, por doação, de área urbana, de propriedade da municipalidade de São Felipe D’Oeste para o Estado de Rondônia e dá outras providências.”</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/731/projeto-de-lei-1255-2022-credito.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/731/projeto-de-lei-1255-2022-credito.pdf</t>
   </si>
   <si>
     <t>“Autoriza a Abrir Crédito Adicional Suplementar por Excesso de Arrecadação no valor de R$ 462.957,00 oriundo do FPM, IPVA, ISSQN, IRRF para atender as demandas da SEMUSA, SEMAST, SEMECE, SEMOSPE e Gabinete e dá outras providências”.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/732/projeto-de-lei-1256-2022-credito.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/732/projeto-de-lei-1256-2022-credito.pdf</t>
   </si>
   <si>
     <t>“Autoriza a Abrir Crédito por Reformulação Administrativa – Transposição no valor de R$ 64.500,00 - SEMECE e dá outras providências”.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/527/resolucao_001_-_subsidio_de_vereadores.docx</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/527/resolucao_001_-_subsidio_de_vereadores.docx</t>
   </si>
   <si>
     <t>FIXA O SUBSIDIO PARA  A 2ª SESSÃO LEGISLATIVA DA 7ª LEGISLATURA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/589/resolucao_002_-_controlador_interno._horario_hibrido.docx</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/589/resolucao_002_-_controlador_interno._horario_hibrido.docx</t>
   </si>
   <si>
     <t>DISPOE SOBRE REGULAMENTAÇÃO DE MODALIDADE DE TRABALHO HPIBRIDO DO CARGO DE CONTROLADOR INTERNO DO PODER LEGISLATIVO DO MUNICIPIO DE SAO FELIPE D'OESTE-RO E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/590/resolucao_003_-_remuneracao_secretario.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/590/resolucao_003_-_remuneracao_secretario.pdf</t>
   </si>
   <si>
     <t>Fixa a remuneração dos Secretários do Poder Legislativo e modifica o artigo 1º da Lei 223/2006 e dá outras providências.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/602/resolucao_004_alteracao_do_regimento_interno.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/602/resolucao_004_alteracao_do_regimento_interno.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ARTIGOS 5º E §1º, DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE SÃO FELIPE D’OESTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/639/resolucao_005_de_08_de_julho_de_2022_1.docx</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/639/resolucao_005_de_08_de_julho_de_2022_1.docx</t>
   </si>
   <si>
     <t>DISPOE SOBRE A EXTENSÃO DA CONCESSAO DE AUXILIO ALIMENTAÇAÕ E ALTERA O ARTIGO 1º DA RESOLUÇÃO Nº 010 DE 2019  e dá outras providências.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/696/resolucao_008.docx</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/696/resolucao_008.docx</t>
   </si>
   <si>
     <t>Cria a função gratificada de Assistente Administrativo.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>LJRF - LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/563/requerimento_001_2022.docx</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/563/requerimento_001_2022.docx</t>
   </si>
   <si>
     <t>REQUER CÓPIAS DE DOCUMENTOS.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>Deivid Ronier Pauli</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/697/requerimento_002_2022_-_convoca_secretario.docx</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/697/requerimento_002_2022_-_convoca_secretario.docx</t>
   </si>
   <si>
     <t>Convoca o Secretário Municipal de Educação.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>Câmara Municipal de São Felipe D'Oeste - CMSF</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/733/requerimento_003_inscricao_de_chapa.docx</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/733/requerimento_003_inscricao_de_chapa.docx</t>
   </si>
   <si>
     <t>Eleições para a composição da Mesa Diretora da Câmara Municipal de São Felipe D’Oeste/RO para o Biênio 2023/2024.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>DEC</t>
   </si>
   <si>
     <t>Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/694/decreto_001_-_contas_2020_-_marcicrenio.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/694/decreto_001_-_contas_2020_-_marcicrenio.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO PREFEITO DO MUNICIPIO DE SAO FELIPE D'OESTE-RO REFERENTE AO EXERCICIO FINANCEIRO DE 2020</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>ATA DE REUNIÃO EXTRAORDINÁRIA</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/508/001_extraordinaria.docx</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/508/001_extraordinaria.docx</t>
   </si>
   <si>
     <t>PRIMEIRA REUNIÃO EXTRAORDINÁRIA DA SEGUNDA SESSÃO LEGISLATIVA . . .</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/533/002_170122.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/533/002_170122.pdf</t>
   </si>
   <si>
     <t>ATA DA SEGUNDA REUNIÃO EXTRAORDINÁRIA . . .</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/538/ata_extraordinaria_003_190122.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/538/ata_extraordinaria_003_190122.pdf</t>
   </si>
   <si>
     <t>ATA DA TERCEIRA REUNIÃO EXTRAORDINÁRIA . . .</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/621/004_06062022.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/621/004_06062022.pdf</t>
   </si>
   <si>
     <t>ATA DA QUARTA REUNIÃO EXTRAORDINÁRIA . . .</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/623/oo5_13062022.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/623/oo5_13062022.pdf</t>
   </si>
   <si>
     <t>Ata da Quinta Reunião Extraordinária . . .realizada em 13/06/2022</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/629/006_24062022.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/629/006_24062022.pdf</t>
   </si>
   <si>
     <t>ATA DA SEXTA REUNIÃO EXTRAORDINÁRIA . . .</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/651/ata_7a_extraordinaria.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/651/ata_7a_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Sétima Reunião Extraordinária . . .</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/667/008_18082022.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/667/008_18082022.pdf</t>
   </si>
   <si>
     <t>ATA DA OITAVA REUNIÃO EXTRAORDINÁRIA . . .</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/693/009_06102022.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/693/009_06102022.pdf</t>
   </si>
   <si>
     <t>ATA DA NONA REUNIÃO EXTRAORDINARIA DA SEGUNDA SESSAO LEGISLATIVA</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/707/010_20102022.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/707/010_20102022.pdf</t>
   </si>
   <si>
     <t>ATA DA DÉCIMA REUNIÃO EXTRAORDINÁRIA . . .</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>LEI</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/579/leis-20220405t150835z-001.zip</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/579/leis-20220405t150835z-001.zip</t>
   </si>
   <si>
     <t>Contém as Leis do ano de 2021 - sendo da 874 a 985</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/580/leis_2022_986_a_1015.zip</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/580/leis_2022_986_a_1015.zip</t>
   </si>
   <si>
     <t>986 a 1015/2022</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/608/leis_986_a_1065_pdf.zip</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/608/leis_986_a_1065_pdf.zip</t>
   </si>
   <si>
     <t>Leis 1086 a 1065/2022</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>ATA DE REUNIÃO ORDINÁRIA</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/539/ata_001_21_02_2022.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/539/ata_001_21_02_2022.pdf</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA DO PRIMEIRO PERÍODO LEGISLATIVO DA SEGUNDA SESSÃO LEGISLATIVA DA SÉTIMA LEGISLATURA.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/555/ata_002_28_02_2022.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/555/ata_002_28_02_2022.pdf</t>
   </si>
   <si>
     <t>ATA DA SEGUNDA REUNIÃO ORDINÁRIA . . .</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/558/ata_003_07_03_2022.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/558/ata_003_07_03_2022.pdf</t>
   </si>
   <si>
     <t>ATA DA TERCEIRA REUNIÃO ORDINÁRIA . . .</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/562/ata_004_14_03_2022.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/562/ata_004_14_03_2022.pdf</t>
   </si>
   <si>
     <t>ATA DA QUARTA REUNIÃO ORDINÁRIA . . .</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/565/ata_005_21_03_2022.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/565/ata_005_21_03_2022.pdf</t>
   </si>
   <si>
     <t>ATA DA QUINTA REUNIÃO ORDINÁRIA . . .</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/577/ata_006_28_03_2022.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/577/ata_006_28_03_2022.pdf</t>
   </si>
   <si>
     <t>ATA DA SEXTA REUNIÃO ORDINÁRIA . . .</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/581/ata_007_04_04_2022.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/581/ata_007_04_04_2022.pdf</t>
   </si>
   <si>
     <t>ATA DA SÉTIMA REUNIÃO ORDINÁRIA . . .</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/583/ata_008_11_04_2022.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/583/ata_008_11_04_2022.pdf</t>
   </si>
   <si>
     <t>Ata da Oitava Reunião Ordinária . . .</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/585/ata_009_18_04_2022.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/585/ata_009_18_04_2022.pdf</t>
   </si>
   <si>
     <t>ATA DA NONA REUNIÃO ORDINÁRIA . . .</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/595/ata_010_25_04_2022.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/595/ata_010_25_04_2022.pdf</t>
   </si>
   <si>
     <t>ATA DA DÉCIMA REUNIÃO ORDINÁRIA . . .</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/596/ata_011_02_05_2022.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/596/ata_011_02_05_2022.pdf</t>
   </si>
   <si>
     <t>ATA DA DÉCIMA PRIMEIRA REUNIÃO ORDINÁRIA . . .</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/598/ata_012_09_05_2022.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/598/ata_012_09_05_2022.pdf</t>
   </si>
   <si>
     <t>ATA DA DÉCIMA SEGUNDA REUNIÃO ORDINÁRIA . . .</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/603/ata_013_16_05_2022.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/603/ata_013_16_05_2022.pdf</t>
   </si>
   <si>
     <t>ATA DA DECIMA TERCEIRA REUNIAO ORDINÁRIA . . .</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/604/ata_014_23_05_2022.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/604/ata_014_23_05_2022.pdf</t>
   </si>
   <si>
     <t>Ata da Décima Quarta Reunião Ordinária . . .</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/607/ata_015_30_05_2022.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/607/ata_015_30_05_2022.pdf</t>
   </si>
   <si>
     <t>ATA DA DÉCIMA QUINTA REUNIÃO ORDINÁRIA . . .</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/618/ata_016_06_06_2022.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/618/ata_016_06_06_2022.pdf</t>
   </si>
   <si>
     <t>ATA DA DÉCIMA SEXTA REUNIÃO ORDINÁRIA . . .</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/622/ata_017_13_06_2022.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/622/ata_017_13_06_2022.pdf</t>
   </si>
   <si>
     <t>ATA DA DÉCIMA SÉTIMA REUNIÃO ORDINÁRIA . . .</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/624/ata_018_20_06_2022.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/624/ata_018_20_06_2022.pdf</t>
   </si>
   <si>
     <t>Ata da Décima Oitava Reunião Ordinária . . . realizada em 20/06/2022.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/630/ata_019_28_06_2022.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/630/ata_019_28_06_2022.pdf</t>
   </si>
   <si>
     <t>ATA DA DÉCIMA NONA REUNIÃO ORDINÁRIA . . .</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/632/ata_20_ordinaria_2022.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/632/ata_20_ordinaria_2022.pdf</t>
   </si>
   <si>
     <t>ATA DA VIGÉSIMA REUNIÃO ORDINÁRIA . . .</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/640/ata_021_11_07_2022.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/640/ata_021_11_07_2022.pdf</t>
   </si>
   <si>
     <t>ATA DA VIGÉSIMA PRIMEIRA REUNIÃO ORDINÁRIA . . .</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/655/ata_022_01_08_2022.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/655/ata_022_01_08_2022.pdf</t>
   </si>
   <si>
     <t>ATA DA VIGÉSIMA SEGUNDA REUNIÃO ORDINÁRIA . . .</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/656/ata_023_08_08_2022.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/656/ata_023_08_08_2022.pdf</t>
   </si>
   <si>
     <t>ATA DA VIGÉSIMA TERCEIRA REUNIÃO ORDINÁRIA . . .</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/663/ata_24_15082022.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/663/ata_24_15082022.pdf</t>
   </si>
   <si>
     <t>ATA DA VIGÉSIMA QUARTA REUNIÃO ORDINÁRIA . . .</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/672/ata_025_22_02_2022.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/672/ata_025_22_02_2022.pdf</t>
   </si>
   <si>
     <t>ATA DA VIGÉSIMA QUINTA REUNIÃO ORDINÁRIA . . .</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/673/ata_026_29_08_2022.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/673/ata_026_29_08_2022.pdf</t>
   </si>
   <si>
     <t>ATA DA VIGÉSIMA SEXTA REUNIÃO ORDINÁRIA . . .</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/674/ata_027_05_09_2022.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/674/ata_027_05_09_2022.pdf</t>
   </si>
   <si>
     <t>ATA DA VIGÉSIMA SÉTIMA REUNIÃO . . .</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/679/ata_028_12_09_2022.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/679/ata_028_12_09_2022.pdf</t>
   </si>
   <si>
     <t>ATA DA VIGÉSIMA OITAVA REUNIÃO ORDINÁRIA . . .</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/684/ata_029_12_09_2022.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/684/ata_029_12_09_2022.pdf</t>
   </si>
   <si>
     <t>ATA DA VIGÉSIMA NONA REUNIÃO ORDINÁRIA  . . .</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/686/ata_030_26_09_2022.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/686/ata_030_26_09_2022.pdf</t>
   </si>
   <si>
     <t>ATA DA TRIGÉSIMA REUNIÃO ORDINÁRIA . . .</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/692/ata_031_05_10_2022.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/692/ata_031_05_10_2022.pdf</t>
   </si>
   <si>
     <t>ATA DA TRIGESIMA PRIMEIRA REUNIAO ORDINARIA DA SEGUNDA SESSAO LEGISLATIVA.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/698/ata_032_10_10_2022.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/698/ata_032_10_10_2022.pdf</t>
   </si>
   <si>
     <t>ATA DA TRIGÉSIMA SEGUNDA REUNIÃO ORDINÁRIA . . .</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/699/ata_033_17_10_2022.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/699/ata_033_17_10_2022.pdf</t>
   </si>
   <si>
     <t>ATA DA TRIGÉSIMA TERCEIRA REUNIAO ORDINÁRIA . . .</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/709/ata_034_24_10_2022.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/709/ata_034_24_10_2022.pdf</t>
   </si>
   <si>
     <t>ATA DA TRIGÉSIMA QUARTA REUNIÃO ORDINÁRIA . . .</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/710/ata_035_03_11_2022.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/710/ata_035_03_11_2022.pdf</t>
   </si>
   <si>
     <t>ATA DA TRIGÉSIMA QUINTA REUNIÃO ORDINÁRIA . . .</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/711/ata_036_07_11_2022.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/711/ata_036_07_11_2022.pdf</t>
   </si>
   <si>
     <t>ATA DA TRIGÉSIMA SEXTA REUNIÃO ORDINÁRIA . . .</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/718/ata_37_14_11_2022.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/718/ata_37_14_11_2022.pdf</t>
   </si>
   <si>
     <t>ATA DA TRIGÉSIMA SÉTIMA REUNIÃO ORDINÁRIA . . .</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/723/ata_038_21_11_2022.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/723/ata_038_21_11_2022.pdf</t>
   </si>
   <si>
     <t>ATA DA TRIGÉSIMA OITAVA REUNIÃO ORDINÁRIA . . .</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/724/ata_039_28_11_2022.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/724/ata_039_28_11_2022.pdf</t>
   </si>
   <si>
     <t>ATA DA TRIGÉSIMA NONA REUNIÃO ORDINÁRIA . . .</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/726/ata_040_05122022.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/726/ata_040_05122022.pdf</t>
   </si>
   <si>
     <t>ATA DA QUADRAGÉSIMA REUNIÃO ORDINÁRIA  . . .</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3141,51 +3141,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/597/emenda_001_2022_que_altera_a_lei_organica_1.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/584/indicacao_001_2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/708/indicacao_003_2022.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/500/projeto_de_lei_1092-2022_-_abre_credito_adicional_especial_por_superavit_financeiro_-_aquisicao_e_implantacao_de_manilhas_-_convenio_no_195-2021-pj-der-ro_-_r_200.00000_-_s.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/501/projeto_de_lei_1093-2022_-_abre_credito_adicional_especial_por_anulacao_de_dotacao_-_contrapartida_-_aquisicao_e_implantacao_de_manilhas_-_convenio_no_195-2021-pj-der-ro_-_r.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/502/projeto_de_lei_1094-2022_-_abre_credito_adicional_especial_por_superavit_financeiro_-_aquisicao_de_caminhao_basculante_-_convenio_no_203-2021-pj-der-ro_-_r_300.00000_-_semo.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/503/projeto_de_lei_1095-2022_-_abre_credito_adicional_especial_por_anulacao_de_dotacao_-_contrapartida_-_aquisicao_de_caminhao_basculante_-_convenio_no_203-2021-pj-der-ro_-_r_12.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/504/projeto_de_lei_1096-2022_-_abre_credito_adicional_especial_por_superavit_financeiro_-_aquisicao_de_motoniveladora_-_convenio_no_207-2021-pj-der-ro_-_r_842.00000_-_semospe.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/505/projeto_de_lei_1097-2022_-_abre_credito_adicional_especial_por_anulacao_de_dotacao_-_contrapartida_-_aquisicao_de_motoniveladora_-_convenio_no_207-2021-pj-der-ro_-_r_137.099.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/506/projeto_de_lei_1098-2022_-_abre_credito_adicional_suplementar_por_superavit_financeiro_-_reforma_escolas_-_r_185.00000_-_semece.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/509/projeto_de_lei_1099-2022_-_abre_credito_adicional_suplementar_por_superavit_financeiro_-_r_220.00000_-_semospe.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/510/projeto_de_lei_1100-2022_-_abre_credito_adicional_especial_por_recurso_vinculado_-_r_681.65203_-_pavimentacao_vias_urbanas_-_semospe.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/511/projeto_de_lei_1101-2022_-_abre_credito_adicional_especial_por_recurso_vinculado_-_r_969.91900_-_pavimentacao_de_estradas_vicinais_-_semospe.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/512/projeto_de_lei_1102-2022_-_abre_credito_adicional_especial_por_superavit_financeiro_-_r_90.32667_-_aquisicao_veiculo_utilitario_-_semospe.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/513/projeto_de_lei_1103-2022_-_abre_credito_adicional_especial_por_superavit_financeiro_-_r_223.88368_-_recuperacao_de_estradas_vicinais_-_convenio_no_143-2021-pj-der-ro_.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/514/projeto_de_lei_1104-2022_-_abre_credito_adicional_especial_por_recurso_vinculado_-_r_290.00000_-_construcao_auditorio_-_convenio_no_897571-2020_-_gabinete.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/515/projeto_de_lei_1105-2022_-_abre_credito_adicional_especial_por_recurso_vinculado_-_r_261.00000_-_aquisicao_veiculo_administrativo_-_convenio_no_909730-2021_-_gabinete.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/516/projeto_de_lei_1106-2022_-_abre_credito_adicional_especial_por_recurso_vinculado_-_r_291.08562_-_reforma_escola_geone_-_termo_de_compromisso_no_202104049-1_-_semece.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/517/projeto_de_lei_1107-2022_-_abre_credito_adicional_especial_por_recurso_vinculado_-_r_290.00000_-_construcao_quadra_esportiva_c_grama_sintetica_-_termo_de_compromisso_.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/518/projeto_de_lei_1108-2022_-_abre_credito_adicional_suplementar_por_superavit_financeiro_-_r_150.00000_-_semusa.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/519/projeto_de_lei_1109-2022_-_abre_credito_adicional_especial_por_recurso_vinculado_-_aquisicao_de_medicamentos_hospitalares_-_convenio_no_367-pge-2021-sesau_-_r_71.3950.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/520/projeto_de_lei_1110.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/521/projeto_de_lei_1111.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/522/projeto_de_lei_1112-2022_-_abre_credito_adicional_especial_por_recurso_vinculado_-_aquisicao_de_veiculo_-_convenio_no_909695-2021_-_dpcn_-_r_107.60000_-_semusa.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/523/projeto_de_lei_1113-2022_-_abre_credito_adicional_especial_por_superavit_financeiro_-_investimento_da_atencao_basica_-_proposta_no_11295.659000-1190-02_-_r_30.28480_-.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/524/projeto_de_lei_1114-2022_-_abre_credito_adicional_especial_por_superavit_financeiro_-_investimento_da_atencao_basica_-_proposta_no_11295.659000-1190-03_-_r_48.93819_-.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/525/projeto_de_lei_1115-2022_-_abre_credito_adicional_especial_por_superavit_financeiro_-_investimento_da_atencao_basica_-_proposta_no_11295.659000-1190-04_-_r_47.24819_-.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/526/projeto_de_lei_1116-2022_-_abre_credito_adicional_especial_por_superavit_financeiro_-cofinanciamento_estadual_da_atencao_basica_-_ats_resoluacao_no_491-2021-sesau_-_cib.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/528/projeto_de_lei_1117-2022_-_abre_credito_adicional_especial_por_superavit_financeiro_-contrapartida_aquisicao_microtratores_-_termo_de_convenio_no_070dpcn2020_-_r_4.582.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/529/projeto_de_lei_1118-2022_-_abre_credito_adicional_especial_por_recurso_vinculado_-_aquisicao_microtratores_-_termo_de_convenio_no_070dpcn2020_-_r_115.41800_-_semap.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/530/projeto_de_lei_1119-2022_-_abre_credito_adicional_especial_por_superavit_financeiro_-_aquisicao_equipamentos_e_mat._permanentes_-_ubs_-_proposta_no_11295.65900012100-5_.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/531/projeto_de_lei_1120-2022_-_abre_credito_adicional_especial_por_superavit_financeiro_-_devolucao_transporte_escolar_-_programa_ir_e_vir_-_r_348.50326_-_semece.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/532/projeto_de_lei_1121-2022_-_abre_credito_adicional_especial_por_anulacao_de_dotacao_-_diferenca_valor_aquisicao_motoniveladora_-_r_40.90033_-_semospe.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/534/projeto_de_lei_1122-2022_-_reestrutura_salario_base_servidores_publicos_municipais_-_minimo_r_1.21200.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/535/projeto_de_lei_1123-2022_-_cria_o_cargo_de_motorista_de_ambulancia.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/540/projeto_de_lei_1124-2022_-_abre_credito_adicional_especial_por_recurso_vinculado_-_aquisicao_de_caminhao_pipa_-_convenio_no_237-2022-pj-der-ro_-_r_413.00000_-_semospe.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/536/projeto_de_lei_1125-2022_-_dispoe_sobre_doacao_de_terreno_para_policia_militar_sem_encargos.odt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/541/projeto_de_lei_1126-2022_-_autoriza_desconto_iptu_2022.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/542/projeto_de_lei_1127-2022_-_autoriza_o_programa_de_regularizacao_fiscal_-_refis_iptu.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/543/projeto_de_lei_1128-2022_-_abre_credito_adicional_especial_por_recurso_vinculado_-_aquisicao_de_caminhao_com_carroceria_-_convenio_no_901536mapa2020_-_r_239.75000_-_semap.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/544/projeto_de_lei_1129-2022_-_altera_o_valor_do_auxilio_alimentacao.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/545/projeto_de_lei_1130-2022_-_abre_credito_adicional_suplementar_por_superavit_financeiro_-_r_350.00000_-_semap.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/546/projeto_de_lei_1131-2022_-_abre_credito_adicional_especial_por_recurso_vinculado_-_reforma_ubs_-_novo_paraiso_-_convenio_no_441pge2021_-_r_185.58162_-_semusa.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/547/projeto_de_lei_1132-2022_-_dispoe_sobre_a_nova_estrutura_administrativa_sao_felipe_doeste.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/537/projeto_de_lei_1133-2022_-_abre_credito_adicional_suplementar_por_superavit_financeiro_-_fundeb_r_182.54200_-_semece.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/549/projeto_de_lei_1134-2022_-_abre_credito_adicional_especial_por_recurso_vinculado_-_programa_ir_e_vir_-_transporte_escolar_-_r_2.225.68440_-_semece.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/550/projeto_de_lei_1135-2022_-_abre_credito_adicional_suplementar_por_anulacao_-_r_60.00000_-_semece.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/551/projeto_de_lei_1135-2022_-_abre_credito_adicional_suplementar_por_anulacao_-_r_60.00000_-_semece.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/552/projeto_de_lei_1137-2022_-_abre_credito_adicional_suplementar_por_superavit_financeiro_-_r_250.00000_-_gabinete.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/553/projeto_de_lei_1138-2022_-_abre_credito_adicional_suplementar_por_superavit_financeiro_-_r_141.34900_-_semece.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/554/projeto_de_lei_1139-2022_-_denomina_a_avenida_sete_de_setembro_-_setor_05.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/559/projeto_de_lei_1140-2022_-_abre_credito_adicional_especial_por_recurso_vinculado_-_aquisicao_equip._e_mat._permanente_-_atencao_especializada_saude_-_r_63.27200_-_semusa.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/560/projeto_de_lei_1141-2022_-_abre_credito_adicional_especial_por_recurso_vinculado_-_aquisicao_ambulancia_tipo_a_-_r_235.00000_-_semusa.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/556/projeto_de_lei_1142-2022_-_abre_credito_por_reformulacao_administrativa_-_remanejamento_-_semaf_p_camara_municipal_-_r_223.27224.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/557/projeto_de_lei_1143-2022_autoriza_o_poder_executivo_municipal_a_realizar_teste_seletivo_simplificado_para_a_contratacao_de_operadores_de_maquinas_pesadas_e_da_outras_providencias.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/561/projeto_de_lei_1144_2022-2022.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/566/projeto_de_lei_1145-2022_credito_114.95720.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/567/projeto_de_lei_1146-2022_-_novo_sim_-_modelo_profaz_tce.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/568/projeto-de-lei-_1147_2022_rolo_compactador.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/569/projeto-de-lei-1148-2022-_mamae_cheguei.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/570/projeto-de-lei-1149-2022-assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/571/projeto-de-lei-115022-2022-paif.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/572/projeto-de-lei-11512022-_piso_operador_maquinas_pesada.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/573/projeto-de-lei-11522022-_credito_11.00000.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/574/projeto-de-lei-11532022-_credito_r_35.13900.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/575/projeto-de-lei-11542022-_credito_r_60.00000.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/576/projeto-de-lei-11552022-semospe_r_110.00000.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/578/projeto-de-lei-11562022_120.00000.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/582/projeto_de_lei_1157-2022_-_abre_credito_adicional_especial_por_recurso_vinculado_-_aquisicao_de_veiculo_-_r_160.29667_-_semusa.doc.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/586/projeto_de_lei_1158-2022_-_cria_o_cargo_de_tecnico_em_vigilancia_socioassistencial_assinado_1_assinado_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/587/projeto_de_lei_1159-2022_-_altera_o_vencimento_basico_professor_-_piso_nacional_2022.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/588/projeto_de_lei_1160-2022_-_abre_credito_por_reformulacao_administrativa_-_remanejamento_-_r_150.00000.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/591/projeto_de_lei_1161-2022_-_abre_credito_adicional_suplementar_por_superavit_financeiro_-_manutencao_da_semosp_-_r_57.00000_-_iluminacao_publica_1.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/592/projeto_de_lei_1162-2022_-_abre_credito_adicional_especial_por_anulacao_-_aquisicao_rolo_compactador_-_r_53.16200_-_semospe.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/593/projeto_de_lei_1163-2022_-_abre_credito_por_reformulacao_administrativa_-_transferencia_-_r_7.00000_-semusa.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/594/projeto_de_lei_1164-2022_-_abre_credito_por_reformulacao_administrativa_-_transposicao_-_r_10.00000_-_camara_municipal.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/599/projeto-de-lei-1165-2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/600/projeto-de-lei-1166-2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/601/projeto-de-lei-1167-2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/605/projeto_de_lei_1168_credito.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/606/projeto_de_lei_1169_credito.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/609/projeto-de-lei-1170-2022-1653494412_original_imprimir.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/610/projeto-de-lei-1171-2022-1653652832_original_imprimir.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/611/projeto-de-lei-1172-2022-1653574574_original_imprimir.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/612/projeto-de-lei-1173-2022-1653574700_original_imprimir.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/613/projeto-de-lei-1174-2022-1653574807_original_imprimir.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/614/projeto-de-lei-1175-2022-1654116510_original_imprimir.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/615/projeto-de-lei-1176-2022-1654116646_original_imprimir.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/616/projeto-de-lei-1177-2022-1654116781_original_imprimir.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/617/projeto-de-lei-1178-2022-1654117574_original_imprimir.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/619/projeto-de-lei-1179-2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/620/projeto-de-lei-1180-2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/625/projeto-de-lei-1181-2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/626/projeto-de-lei-1182-2022-.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/627/projeto_de_lei_1183_-_2022.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/628/projeto_de_lei_1184-2022_-_abre_credito_adicional_especial_por_superavit_financeiro_-_r_3.73200_-_manutencao_pbf_-_igd_suas_-_semast.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/631/projeto_de_lei_1185-2022_-_abre_credito_adicional_especial_por_anulacao_de_dotacao_-_termo_de_convenio_143-2021-pj-der-ro_-_recuperacao_estradas_vicinais_-_r_223.88368_-_semospe.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/633/projeto_de_lei_1186-2022_-_abre_credito_por_reformulacao_administrativa_-_manut._fundo_mun._de_saude_-_15_-_r_28.86000_-_semusa.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/634/projeto_de_lei_1187-2022_-_abre_credito_por_reformulacao_administrativa_-_transferencia_-_aps_capac._ponderada_pab_fixo_e_pab_variavel_-_r_10.00000_-_semusa.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/635/projeto_de_lei_1188-2022_-_abre_credito_por_reformulacao_administrativa_-_remanejamento_-_mantuencao_fms_-_15_-_r_39.21235_-_semusa.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/636/projeto_de_lei_1189-2022_-_abre_credito_por_reformulacao_administrativa_-_remanejamento_-_manutencao_fms_-_15_-_r_30.00000_-_semusa.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/637/projeto_de_lei_1190-2022_-_abre_credito_adicional_suplementar_por_excesso_de_arrecadacao_-_fpm_-_mnautencao_do_fms_-_15_-_r_160.00000_-_semusa.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/638/projeto_de_lei_1191-2022_-_autoriza_a_realizacao_de_teste_seletivo_simplificado_para_contratacao_de_assistente_social_-_20_horas.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/641/projeto_de_lei_1192-2022_-_altera_o_salario_base_dos_acs_1.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/642/projeto-de-lei-1193-2022-prot_640.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/643/projeto-de-lei-1194-2022prot_563.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/644/projeto_de_lei_1195-2022_-_abre_credito_adicional_especial_por_recursos_vinculados_-_convenio_458-2022-pge-seduc_-_reforma_e_ampliacao_escola_geone_-_r_1.740.36306_-_semece.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/645/projeto-de-lei-1196-2022-prot_639.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/646/projeto-de-lei-1197-2022-prot_44.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/647/projeto-de-lei-1198-2022-prot_633.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/648/projeto-de-lei-1199-2022-prot_547.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/649/projeto-de-lei-1200-2022-prot_636.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/650/projeto-de-lei-1201-2022-prot_643.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/652/1._projeto_de_lei_1202-2022_-_alteracao_ppa_-_2023-2025-mesclado.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/653/projeto-de-lei-1203-2022-.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/654/projeto-de-lei-1204-2022-.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/657/projeto-de-lei-1205-2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/658/projeto-de-lei-1206-2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/659/projeto-de-lei-1207-2022-.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/660/projeto-de-lei-1208-2022-leilao.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/661/projeto-de-lei-1209-2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/662/projeto-de-lei-1210-2022.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/683/projeto-de-lei-1211-2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/664/projeto_de_lei_1212-2022_-_autoriza_a_reabertura_de_8km_da_linha_55_1.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/665/projeto_de_lei_1213-2022_-_cria_o_fundo_municipal_de_defesa_dos_direitos_difuso_-_fumdif_1.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/666/projeto_de_lei_1214-2022_-_abre_credito_adicional_suplementar_por_excesso_de_arrecadacao_-_fonte_fpm_-_r_988.00000_-_diversas_secretarias_e_gabinete_1.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/668/projeto_de_lei_1215-2022_-_abre_credito_adicional_especial_por_recurso_vinculado_-_aquisicao_de_bueiros_metalicos_-_termo_de_convenio_no_0352022pge-der-ro_-_r_205.89600_-_semospe.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/669/projeto_de_lei_1216-2022_-_abre_credito_adicional_especial_por_recurso_vinculado_-_aquisicao_de_implementos_p_pequenas_industrias_-_termo_de_convenio_no_4482022pge-seagri_-_r_50.75076_-_semap.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/670/projeto_de_lei_1217-2022_-_abre_credito_adicional_suplementar_por_excesso_de_arrecadacao_-_fonte_icms_-_r_100.00000_-_semaf.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/671/projeto_de_lei_1218-2022_-_dispoe_sobre_a_elaboracao_da_ldo.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/675/projeto-de-lei-1219-2022.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/676/projeto-de-lei-1220-2022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/677/projeto-de-lei-1221-2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/678/projeto-de-lei-1222-2022.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/680/projeto-de-lei-1223-2022.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/681/projeto-de-lei-1224-2022.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/682/projeto-de-lei-1225-2022.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/685/projeto-de-lei-1226-2022-loa.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/687/projeto-de-lei-1227-2022_recurso_vinculado_no_valor_de_retro.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/688/projeto-de-lei-1228-2022_reformulacao_administrativa.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/689/projeto_de_lei_1229-2022_-_abre_credito_adicional_suplementar_por_excesso_de_arrecadacao_-_alineacao_de_bens_-_r_409.48775_-_semece.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/690/projeto_de_lei_1230-2022_-_abre_credito_adicional_especial_por_recurso_vinculado_-_fnde_-_tc-pac_204402-2013_-_construcao_da_quadra_coberta_-_r_147.89986_-_semece.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/691/projeto_de_lei_1231-2022_-_abre_credito_adicional_especial_por_recurso_vinculado_-_fnde_-_tc-pac_204402-2013_-_construcao_da_quadra_coberta_-_r_34.52281_-_semece.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/695/projeto-de-lei-1232-2022-orlindo.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/712/projeto_de_lei_1240-2022_-_estabelece_utilidade_publica_associacao_dos_academicos_felipenses_-_aaf.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/713/projeto_de_lei_1241-2022_-_abre_credito_por_reformulacao_administrativa_-_transposicao_-_r_60.00000_-_semece.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/714/projeto_de_lei_1242-2022_-_abre_credito_por_reformulacao_administrativa_-_transposicao_-_r_24.00000_-_semusa.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/715/projeto_de_lei_1243-2022_-_abre_credito_adicional_especial_por_recurso_vinculado_-_estruturacao_rede_suas_-_r_100.00000_-_semast.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/716/projeto-de-lei-1244-2022fundeb_300_000_00.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/717/projeto-de-lei-1245-2022-icms.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/719/projeto-de-lei-1246-2022.pdfpsicolos_e_assistentes.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/720/projeto-de-lei-1247-2022-credito_camara.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/721/projeto-de-lei-1248-2022-credito_semece.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/722/projeto-de-lei-1249-2022-retroescavadeira.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/725/projeto-de-lei-1250-2022_credito.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/727/projeto_de_lei_1251-2022_-_institui_sobre_o_servico_voluntario_no_municipio_de_sao_felipe_doeste.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/728/projeto_de_lei_1252-2022_-_abre_credito_adicional_especial_por_superavit_financeiro_-_r_30.67655_-_devolucao_recurso_passarela_escola_geone_-_semece.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/729/projeto_de_lei_1253-2022_-_abre_credito_adicional_suplementar_por_excesso_de_arrecadacao_-_fundeb_-_r_26.50000_-_semece.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/730/projeto-de-lei-1254-2022_doacao_terreno_felipe_camarao.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/731/projeto-de-lei-1255-2022-credito.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/732/projeto-de-lei-1256-2022-credito.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/527/resolucao_001_-_subsidio_de_vereadores.docx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/589/resolucao_002_-_controlador_interno._horario_hibrido.docx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/590/resolucao_003_-_remuneracao_secretario.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/602/resolucao_004_alteracao_do_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/639/resolucao_005_de_08_de_julho_de_2022_1.docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/696/resolucao_008.docx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/563/requerimento_001_2022.docx" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/697/requerimento_002_2022_-_convoca_secretario.docx" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/733/requerimento_003_inscricao_de_chapa.docx" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/694/decreto_001_-_contas_2020_-_marcicrenio.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/508/001_extraordinaria.docx" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/533/002_170122.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/538/ata_extraordinaria_003_190122.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/621/004_06062022.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/623/oo5_13062022.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/629/006_24062022.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/651/ata_7a_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/667/008_18082022.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/693/009_06102022.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/707/010_20102022.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/579/leis-20220405t150835z-001.zip" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/580/leis_2022_986_a_1015.zip" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/608/leis_986_a_1065_pdf.zip" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/539/ata_001_21_02_2022.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/555/ata_002_28_02_2022.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/558/ata_003_07_03_2022.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/562/ata_004_14_03_2022.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/565/ata_005_21_03_2022.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/577/ata_006_28_03_2022.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/581/ata_007_04_04_2022.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/583/ata_008_11_04_2022.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/585/ata_009_18_04_2022.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/595/ata_010_25_04_2022.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/596/ata_011_02_05_2022.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/598/ata_012_09_05_2022.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/603/ata_013_16_05_2022.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/604/ata_014_23_05_2022.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/607/ata_015_30_05_2022.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/618/ata_016_06_06_2022.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/622/ata_017_13_06_2022.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/624/ata_018_20_06_2022.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/630/ata_019_28_06_2022.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/632/ata_20_ordinaria_2022.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/640/ata_021_11_07_2022.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/655/ata_022_01_08_2022.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/656/ata_023_08_08_2022.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/663/ata_24_15082022.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/672/ata_025_22_02_2022.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/673/ata_026_29_08_2022.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/674/ata_027_05_09_2022.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/679/ata_028_12_09_2022.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/684/ata_029_12_09_2022.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/686/ata_030_26_09_2022.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/692/ata_031_05_10_2022.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/698/ata_032_10_10_2022.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/699/ata_033_17_10_2022.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/709/ata_034_24_10_2022.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/710/ata_035_03_11_2022.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/711/ata_036_07_11_2022.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/718/ata_37_14_11_2022.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/723/ata_038_21_11_2022.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/724/ata_039_28_11_2022.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/726/ata_040_05122022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/597/emenda_001_2022_que_altera_a_lei_organica_1.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/584/indicacao_001_2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/708/indicacao_003_2022.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/500/projeto_de_lei_1092-2022_-_abre_credito_adicional_especial_por_superavit_financeiro_-_aquisicao_e_implantacao_de_manilhas_-_convenio_no_195-2021-pj-der-ro_-_r_200.00000_-_s.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/501/projeto_de_lei_1093-2022_-_abre_credito_adicional_especial_por_anulacao_de_dotacao_-_contrapartida_-_aquisicao_e_implantacao_de_manilhas_-_convenio_no_195-2021-pj-der-ro_-_r.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/502/projeto_de_lei_1094-2022_-_abre_credito_adicional_especial_por_superavit_financeiro_-_aquisicao_de_caminhao_basculante_-_convenio_no_203-2021-pj-der-ro_-_r_300.00000_-_semo.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/503/projeto_de_lei_1095-2022_-_abre_credito_adicional_especial_por_anulacao_de_dotacao_-_contrapartida_-_aquisicao_de_caminhao_basculante_-_convenio_no_203-2021-pj-der-ro_-_r_12.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/504/projeto_de_lei_1096-2022_-_abre_credito_adicional_especial_por_superavit_financeiro_-_aquisicao_de_motoniveladora_-_convenio_no_207-2021-pj-der-ro_-_r_842.00000_-_semospe.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/505/projeto_de_lei_1097-2022_-_abre_credito_adicional_especial_por_anulacao_de_dotacao_-_contrapartida_-_aquisicao_de_motoniveladora_-_convenio_no_207-2021-pj-der-ro_-_r_137.099.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/506/projeto_de_lei_1098-2022_-_abre_credito_adicional_suplementar_por_superavit_financeiro_-_reforma_escolas_-_r_185.00000_-_semece.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/509/projeto_de_lei_1099-2022_-_abre_credito_adicional_suplementar_por_superavit_financeiro_-_r_220.00000_-_semospe.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/510/projeto_de_lei_1100-2022_-_abre_credito_adicional_especial_por_recurso_vinculado_-_r_681.65203_-_pavimentacao_vias_urbanas_-_semospe.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/511/projeto_de_lei_1101-2022_-_abre_credito_adicional_especial_por_recurso_vinculado_-_r_969.91900_-_pavimentacao_de_estradas_vicinais_-_semospe.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/512/projeto_de_lei_1102-2022_-_abre_credito_adicional_especial_por_superavit_financeiro_-_r_90.32667_-_aquisicao_veiculo_utilitario_-_semospe.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/513/projeto_de_lei_1103-2022_-_abre_credito_adicional_especial_por_superavit_financeiro_-_r_223.88368_-_recuperacao_de_estradas_vicinais_-_convenio_no_143-2021-pj-der-ro_.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/514/projeto_de_lei_1104-2022_-_abre_credito_adicional_especial_por_recurso_vinculado_-_r_290.00000_-_construcao_auditorio_-_convenio_no_897571-2020_-_gabinete.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/515/projeto_de_lei_1105-2022_-_abre_credito_adicional_especial_por_recurso_vinculado_-_r_261.00000_-_aquisicao_veiculo_administrativo_-_convenio_no_909730-2021_-_gabinete.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/516/projeto_de_lei_1106-2022_-_abre_credito_adicional_especial_por_recurso_vinculado_-_r_291.08562_-_reforma_escola_geone_-_termo_de_compromisso_no_202104049-1_-_semece.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/517/projeto_de_lei_1107-2022_-_abre_credito_adicional_especial_por_recurso_vinculado_-_r_290.00000_-_construcao_quadra_esportiva_c_grama_sintetica_-_termo_de_compromisso_.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/518/projeto_de_lei_1108-2022_-_abre_credito_adicional_suplementar_por_superavit_financeiro_-_r_150.00000_-_semusa.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/519/projeto_de_lei_1109-2022_-_abre_credito_adicional_especial_por_recurso_vinculado_-_aquisicao_de_medicamentos_hospitalares_-_convenio_no_367-pge-2021-sesau_-_r_71.3950.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/520/projeto_de_lei_1110.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/521/projeto_de_lei_1111.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/522/projeto_de_lei_1112-2022_-_abre_credito_adicional_especial_por_recurso_vinculado_-_aquisicao_de_veiculo_-_convenio_no_909695-2021_-_dpcn_-_r_107.60000_-_semusa.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/523/projeto_de_lei_1113-2022_-_abre_credito_adicional_especial_por_superavit_financeiro_-_investimento_da_atencao_basica_-_proposta_no_11295.659000-1190-02_-_r_30.28480_-.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/524/projeto_de_lei_1114-2022_-_abre_credito_adicional_especial_por_superavit_financeiro_-_investimento_da_atencao_basica_-_proposta_no_11295.659000-1190-03_-_r_48.93819_-.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/525/projeto_de_lei_1115-2022_-_abre_credito_adicional_especial_por_superavit_financeiro_-_investimento_da_atencao_basica_-_proposta_no_11295.659000-1190-04_-_r_47.24819_-.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/526/projeto_de_lei_1116-2022_-_abre_credito_adicional_especial_por_superavit_financeiro_-cofinanciamento_estadual_da_atencao_basica_-_ats_resoluacao_no_491-2021-sesau_-_cib.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/528/projeto_de_lei_1117-2022_-_abre_credito_adicional_especial_por_superavit_financeiro_-contrapartida_aquisicao_microtratores_-_termo_de_convenio_no_070dpcn2020_-_r_4.582.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/529/projeto_de_lei_1118-2022_-_abre_credito_adicional_especial_por_recurso_vinculado_-_aquisicao_microtratores_-_termo_de_convenio_no_070dpcn2020_-_r_115.41800_-_semap.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/530/projeto_de_lei_1119-2022_-_abre_credito_adicional_especial_por_superavit_financeiro_-_aquisicao_equipamentos_e_mat._permanentes_-_ubs_-_proposta_no_11295.65900012100-5_.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/531/projeto_de_lei_1120-2022_-_abre_credito_adicional_especial_por_superavit_financeiro_-_devolucao_transporte_escolar_-_programa_ir_e_vir_-_r_348.50326_-_semece.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/532/projeto_de_lei_1121-2022_-_abre_credito_adicional_especial_por_anulacao_de_dotacao_-_diferenca_valor_aquisicao_motoniveladora_-_r_40.90033_-_semospe.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/534/projeto_de_lei_1122-2022_-_reestrutura_salario_base_servidores_publicos_municipais_-_minimo_r_1.21200.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/535/projeto_de_lei_1123-2022_-_cria_o_cargo_de_motorista_de_ambulancia.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/540/projeto_de_lei_1124-2022_-_abre_credito_adicional_especial_por_recurso_vinculado_-_aquisicao_de_caminhao_pipa_-_convenio_no_237-2022-pj-der-ro_-_r_413.00000_-_semospe.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/536/projeto_de_lei_1125-2022_-_dispoe_sobre_doacao_de_terreno_para_policia_militar_sem_encargos.odt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/541/projeto_de_lei_1126-2022_-_autoriza_desconto_iptu_2022.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/542/projeto_de_lei_1127-2022_-_autoriza_o_programa_de_regularizacao_fiscal_-_refis_iptu.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/543/projeto_de_lei_1128-2022_-_abre_credito_adicional_especial_por_recurso_vinculado_-_aquisicao_de_caminhao_com_carroceria_-_convenio_no_901536mapa2020_-_r_239.75000_-_semap.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/544/projeto_de_lei_1129-2022_-_altera_o_valor_do_auxilio_alimentacao.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/545/projeto_de_lei_1130-2022_-_abre_credito_adicional_suplementar_por_superavit_financeiro_-_r_350.00000_-_semap.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/546/projeto_de_lei_1131-2022_-_abre_credito_adicional_especial_por_recurso_vinculado_-_reforma_ubs_-_novo_paraiso_-_convenio_no_441pge2021_-_r_185.58162_-_semusa.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/547/projeto_de_lei_1132-2022_-_dispoe_sobre_a_nova_estrutura_administrativa_sao_felipe_doeste.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/537/projeto_de_lei_1133-2022_-_abre_credito_adicional_suplementar_por_superavit_financeiro_-_fundeb_r_182.54200_-_semece.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/549/projeto_de_lei_1134-2022_-_abre_credito_adicional_especial_por_recurso_vinculado_-_programa_ir_e_vir_-_transporte_escolar_-_r_2.225.68440_-_semece.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/550/projeto_de_lei_1135-2022_-_abre_credito_adicional_suplementar_por_anulacao_-_r_60.00000_-_semece.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/551/projeto_de_lei_1135-2022_-_abre_credito_adicional_suplementar_por_anulacao_-_r_60.00000_-_semece.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/552/projeto_de_lei_1137-2022_-_abre_credito_adicional_suplementar_por_superavit_financeiro_-_r_250.00000_-_gabinete.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/553/projeto_de_lei_1138-2022_-_abre_credito_adicional_suplementar_por_superavit_financeiro_-_r_141.34900_-_semece.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/554/projeto_de_lei_1139-2022_-_denomina_a_avenida_sete_de_setembro_-_setor_05.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/559/projeto_de_lei_1140-2022_-_abre_credito_adicional_especial_por_recurso_vinculado_-_aquisicao_equip._e_mat._permanente_-_atencao_especializada_saude_-_r_63.27200_-_semusa.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/560/projeto_de_lei_1141-2022_-_abre_credito_adicional_especial_por_recurso_vinculado_-_aquisicao_ambulancia_tipo_a_-_r_235.00000_-_semusa.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/556/projeto_de_lei_1142-2022_-_abre_credito_por_reformulacao_administrativa_-_remanejamento_-_semaf_p_camara_municipal_-_r_223.27224.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/557/projeto_de_lei_1143-2022_autoriza_o_poder_executivo_municipal_a_realizar_teste_seletivo_simplificado_para_a_contratacao_de_operadores_de_maquinas_pesadas_e_da_outras_providencias.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/561/projeto_de_lei_1144_2022-2022.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/566/projeto_de_lei_1145-2022_credito_114.95720.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/567/projeto_de_lei_1146-2022_-_novo_sim_-_modelo_profaz_tce.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/568/projeto-de-lei-_1147_2022_rolo_compactador.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/569/projeto-de-lei-1148-2022-_mamae_cheguei.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/570/projeto-de-lei-1149-2022-assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/571/projeto-de-lei-115022-2022-paif.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/572/projeto-de-lei-11512022-_piso_operador_maquinas_pesada.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/573/projeto-de-lei-11522022-_credito_11.00000.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/574/projeto-de-lei-11532022-_credito_r_35.13900.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/575/projeto-de-lei-11542022-_credito_r_60.00000.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/576/projeto-de-lei-11552022-semospe_r_110.00000.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/578/projeto-de-lei-11562022_120.00000.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/582/projeto_de_lei_1157-2022_-_abre_credito_adicional_especial_por_recurso_vinculado_-_aquisicao_de_veiculo_-_r_160.29667_-_semusa.doc.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/586/projeto_de_lei_1158-2022_-_cria_o_cargo_de_tecnico_em_vigilancia_socioassistencial_assinado_1_assinado_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/587/projeto_de_lei_1159-2022_-_altera_o_vencimento_basico_professor_-_piso_nacional_2022.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/588/projeto_de_lei_1160-2022_-_abre_credito_por_reformulacao_administrativa_-_remanejamento_-_r_150.00000.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/591/projeto_de_lei_1161-2022_-_abre_credito_adicional_suplementar_por_superavit_financeiro_-_manutencao_da_semosp_-_r_57.00000_-_iluminacao_publica_1.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/592/projeto_de_lei_1162-2022_-_abre_credito_adicional_especial_por_anulacao_-_aquisicao_rolo_compactador_-_r_53.16200_-_semospe.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/593/projeto_de_lei_1163-2022_-_abre_credito_por_reformulacao_administrativa_-_transferencia_-_r_7.00000_-semusa.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/594/projeto_de_lei_1164-2022_-_abre_credito_por_reformulacao_administrativa_-_transposicao_-_r_10.00000_-_camara_municipal.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/599/projeto-de-lei-1165-2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/600/projeto-de-lei-1166-2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/601/projeto-de-lei-1167-2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/605/projeto_de_lei_1168_credito.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/606/projeto_de_lei_1169_credito.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/609/projeto-de-lei-1170-2022-1653494412_original_imprimir.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/610/projeto-de-lei-1171-2022-1653652832_original_imprimir.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/611/projeto-de-lei-1172-2022-1653574574_original_imprimir.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/612/projeto-de-lei-1173-2022-1653574700_original_imprimir.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/613/projeto-de-lei-1174-2022-1653574807_original_imprimir.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/614/projeto-de-lei-1175-2022-1654116510_original_imprimir.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/615/projeto-de-lei-1176-2022-1654116646_original_imprimir.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/616/projeto-de-lei-1177-2022-1654116781_original_imprimir.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/617/projeto-de-lei-1178-2022-1654117574_original_imprimir.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/619/projeto-de-lei-1179-2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/620/projeto-de-lei-1180-2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/625/projeto-de-lei-1181-2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/626/projeto-de-lei-1182-2022-.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/627/projeto_de_lei_1183_-_2022.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/628/projeto_de_lei_1184-2022_-_abre_credito_adicional_especial_por_superavit_financeiro_-_r_3.73200_-_manutencao_pbf_-_igd_suas_-_semast.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/631/projeto_de_lei_1185-2022_-_abre_credito_adicional_especial_por_anulacao_de_dotacao_-_termo_de_convenio_143-2021-pj-der-ro_-_recuperacao_estradas_vicinais_-_r_223.88368_-_semospe.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/633/projeto_de_lei_1186-2022_-_abre_credito_por_reformulacao_administrativa_-_manut._fundo_mun._de_saude_-_15_-_r_28.86000_-_semusa.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/634/projeto_de_lei_1187-2022_-_abre_credito_por_reformulacao_administrativa_-_transferencia_-_aps_capac._ponderada_pab_fixo_e_pab_variavel_-_r_10.00000_-_semusa.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/635/projeto_de_lei_1188-2022_-_abre_credito_por_reformulacao_administrativa_-_remanejamento_-_mantuencao_fms_-_15_-_r_39.21235_-_semusa.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/636/projeto_de_lei_1189-2022_-_abre_credito_por_reformulacao_administrativa_-_remanejamento_-_manutencao_fms_-_15_-_r_30.00000_-_semusa.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/637/projeto_de_lei_1190-2022_-_abre_credito_adicional_suplementar_por_excesso_de_arrecadacao_-_fpm_-_mnautencao_do_fms_-_15_-_r_160.00000_-_semusa.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/638/projeto_de_lei_1191-2022_-_autoriza_a_realizacao_de_teste_seletivo_simplificado_para_contratacao_de_assistente_social_-_20_horas.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/641/projeto_de_lei_1192-2022_-_altera_o_salario_base_dos_acs_1.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/642/projeto-de-lei-1193-2022-prot_640.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/643/projeto-de-lei-1194-2022prot_563.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/644/projeto_de_lei_1195-2022_-_abre_credito_adicional_especial_por_recursos_vinculados_-_convenio_458-2022-pge-seduc_-_reforma_e_ampliacao_escola_geone_-_r_1.740.36306_-_semece.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/645/projeto-de-lei-1196-2022-prot_639.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/646/projeto-de-lei-1197-2022-prot_44.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/647/projeto-de-lei-1198-2022-prot_633.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/648/projeto-de-lei-1199-2022-prot_547.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/649/projeto-de-lei-1200-2022-prot_636.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/650/projeto-de-lei-1201-2022-prot_643.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/652/1._projeto_de_lei_1202-2022_-_alteracao_ppa_-_2023-2025-mesclado.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/653/projeto-de-lei-1203-2022-.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/654/projeto-de-lei-1204-2022-.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/657/projeto-de-lei-1205-2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/658/projeto-de-lei-1206-2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/659/projeto-de-lei-1207-2022-.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/660/projeto-de-lei-1208-2022-leilao.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/661/projeto-de-lei-1209-2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/662/projeto-de-lei-1210-2022.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/683/projeto-de-lei-1211-2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/664/projeto_de_lei_1212-2022_-_autoriza_a_reabertura_de_8km_da_linha_55_1.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/665/projeto_de_lei_1213-2022_-_cria_o_fundo_municipal_de_defesa_dos_direitos_difuso_-_fumdif_1.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/666/projeto_de_lei_1214-2022_-_abre_credito_adicional_suplementar_por_excesso_de_arrecadacao_-_fonte_fpm_-_r_988.00000_-_diversas_secretarias_e_gabinete_1.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/668/projeto_de_lei_1215-2022_-_abre_credito_adicional_especial_por_recurso_vinculado_-_aquisicao_de_bueiros_metalicos_-_termo_de_convenio_no_0352022pge-der-ro_-_r_205.89600_-_semospe.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/669/projeto_de_lei_1216-2022_-_abre_credito_adicional_especial_por_recurso_vinculado_-_aquisicao_de_implementos_p_pequenas_industrias_-_termo_de_convenio_no_4482022pge-seagri_-_r_50.75076_-_semap.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/670/projeto_de_lei_1217-2022_-_abre_credito_adicional_suplementar_por_excesso_de_arrecadacao_-_fonte_icms_-_r_100.00000_-_semaf.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/671/projeto_de_lei_1218-2022_-_dispoe_sobre_a_elaboracao_da_ldo.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/675/projeto-de-lei-1219-2022.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/676/projeto-de-lei-1220-2022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/677/projeto-de-lei-1221-2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/678/projeto-de-lei-1222-2022.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/680/projeto-de-lei-1223-2022.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/681/projeto-de-lei-1224-2022.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/682/projeto-de-lei-1225-2022.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/685/projeto-de-lei-1226-2022-loa.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/687/projeto-de-lei-1227-2022_recurso_vinculado_no_valor_de_retro.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/688/projeto-de-lei-1228-2022_reformulacao_administrativa.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/689/projeto_de_lei_1229-2022_-_abre_credito_adicional_suplementar_por_excesso_de_arrecadacao_-_alineacao_de_bens_-_r_409.48775_-_semece.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/690/projeto_de_lei_1230-2022_-_abre_credito_adicional_especial_por_recurso_vinculado_-_fnde_-_tc-pac_204402-2013_-_construcao_da_quadra_coberta_-_r_147.89986_-_semece.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/691/projeto_de_lei_1231-2022_-_abre_credito_adicional_especial_por_recurso_vinculado_-_fnde_-_tc-pac_204402-2013_-_construcao_da_quadra_coberta_-_r_34.52281_-_semece.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/695/projeto-de-lei-1232-2022-orlindo.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/712/projeto_de_lei_1240-2022_-_estabelece_utilidade_publica_associacao_dos_academicos_felipenses_-_aaf.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/713/projeto_de_lei_1241-2022_-_abre_credito_por_reformulacao_administrativa_-_transposicao_-_r_60.00000_-_semece.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/714/projeto_de_lei_1242-2022_-_abre_credito_por_reformulacao_administrativa_-_transposicao_-_r_24.00000_-_semusa.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/715/projeto_de_lei_1243-2022_-_abre_credito_adicional_especial_por_recurso_vinculado_-_estruturacao_rede_suas_-_r_100.00000_-_semast.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/716/projeto-de-lei-1244-2022fundeb_300_000_00.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/717/projeto-de-lei-1245-2022-icms.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/719/projeto-de-lei-1246-2022.pdfpsicolos_e_assistentes.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/720/projeto-de-lei-1247-2022-credito_camara.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/721/projeto-de-lei-1248-2022-credito_semece.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/722/projeto-de-lei-1249-2022-retroescavadeira.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/725/projeto-de-lei-1250-2022_credito.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/727/projeto_de_lei_1251-2022_-_institui_sobre_o_servico_voluntario_no_municipio_de_sao_felipe_doeste.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/728/projeto_de_lei_1252-2022_-_abre_credito_adicional_especial_por_superavit_financeiro_-_r_30.67655_-_devolucao_recurso_passarela_escola_geone_-_semece.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/729/projeto_de_lei_1253-2022_-_abre_credito_adicional_suplementar_por_excesso_de_arrecadacao_-_fundeb_-_r_26.50000_-_semece.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/730/projeto-de-lei-1254-2022_doacao_terreno_felipe_camarao.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/731/projeto-de-lei-1255-2022-credito.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/732/projeto-de-lei-1256-2022-credito.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/527/resolucao_001_-_subsidio_de_vereadores.docx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/589/resolucao_002_-_controlador_interno._horario_hibrido.docx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/590/resolucao_003_-_remuneracao_secretario.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/602/resolucao_004_alteracao_do_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/639/resolucao_005_de_08_de_julho_de_2022_1.docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/696/resolucao_008.docx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/563/requerimento_001_2022.docx" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/697/requerimento_002_2022_-_convoca_secretario.docx" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/733/requerimento_003_inscricao_de_chapa.docx" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/694/decreto_001_-_contas_2020_-_marcicrenio.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/508/001_extraordinaria.docx" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/533/002_170122.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/538/ata_extraordinaria_003_190122.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/621/004_06062022.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/623/oo5_13062022.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/629/006_24062022.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/651/ata_7a_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/667/008_18082022.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/693/009_06102022.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/707/010_20102022.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/579/leis-20220405t150835z-001.zip" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/580/leis_2022_986_a_1015.zip" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/608/leis_986_a_1065_pdf.zip" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/539/ata_001_21_02_2022.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/555/ata_002_28_02_2022.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/558/ata_003_07_03_2022.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/562/ata_004_14_03_2022.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/565/ata_005_21_03_2022.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/577/ata_006_28_03_2022.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/581/ata_007_04_04_2022.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/583/ata_008_11_04_2022.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/585/ata_009_18_04_2022.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/595/ata_010_25_04_2022.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/596/ata_011_02_05_2022.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/598/ata_012_09_05_2022.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/603/ata_013_16_05_2022.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/604/ata_014_23_05_2022.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/607/ata_015_30_05_2022.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/618/ata_016_06_06_2022.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/622/ata_017_13_06_2022.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/624/ata_018_20_06_2022.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/630/ata_019_28_06_2022.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/632/ata_20_ordinaria_2022.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/640/ata_021_11_07_2022.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/655/ata_022_01_08_2022.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/656/ata_023_08_08_2022.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/663/ata_24_15082022.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/672/ata_025_22_02_2022.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/673/ata_026_29_08_2022.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/674/ata_027_05_09_2022.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/679/ata_028_12_09_2022.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/684/ata_029_12_09_2022.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/686/ata_030_26_09_2022.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/692/ata_031_05_10_2022.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/698/ata_032_10_10_2022.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/699/ata_033_17_10_2022.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/709/ata_034_24_10_2022.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/710/ata_035_03_11_2022.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/711/ata_036_07_11_2022.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/718/ata_37_14_11_2022.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/723/ata_038_21_11_2022.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/724/ata_039_28_11_2022.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2022/726/ata_040_05122022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H232"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="45.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>