--- v0 (2025-10-28)
+++ v1 (2026-05-03)
@@ -54,2391 +54,2391 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Paulo  Ferrari</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/459/emenda_modificativa.docx</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/459/emenda_modificativa.docx</t>
   </si>
   <si>
     <t>MODIFICA O ARTIGO 25 DO PROJETO DE LEI 1036/2021.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Edmar Inácio Rosa</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/369/indicacao_001_-_edmar_-_vale_refeicao_hemodialise.docx</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/369/indicacao_001_-_edmar_-_vale_refeicao_hemodialise.docx</t>
   </si>
   <si>
     <t>Vale refeição para pacientes da hemodiálise e acompanhante.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/429/indicacao_002_-_motorista_de_ambulancia_paulo.docx</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/429/indicacao_002_-_motorista_de_ambulancia_paulo.docx</t>
   </si>
   <si>
     <t>Cria o Cargo de Motorista de Ambulância . . .</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Sidney Borges de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/404/projeto_de_lei_1028-2021_-_estabelece_ppa_2022-2025.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/404/projeto_de_lei_1028-2021_-_estabelece_ppa_2022-2025.pdf</t>
   </si>
   <si>
     <t>APROVA E ESTABELECE O PLANO PLURIANUAL PARA O PERIODO 2022 A 2025 DO MUNICIPIO DE SAO FELIPE D'OESTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/417/projeto_de_lei_1036-2021_-_lei_de_diretrizes_orcamentarias_-_ldo_2022.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/417/projeto_de_lei_1036-2021_-_lei_de_diretrizes_orcamentarias_-_ldo_2022.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre as Diretrizes para a elaboração da Lei Orçamentária de 2022 LDO, do Município de São Felipe D´Oeste-RO e dá outras providências.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/435/loa_2022.zip</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/435/loa_2022.zip</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa para o Orçamento Programa referente ao Exercício de 2022 - Lei Orçamentária Anual - LOA/2022 do município de São Felipe D'Oeste/RO.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>CÂMARA MUNICIPAL DE SÃO FELIPE D'OESTE - CMSF</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/397/projeto_de_lei-_feriado_municipal_1.docx</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/397/projeto_de_lei-_feriado_municipal_1.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O FERIADO DO ANIVERSÁRIO DA CIDADE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/270/projeto_de_lei_957-2021_-_abre_credito_especial_por_superavit_financeiro_-_programa_ir_e_vir_devolucao_saldo_de_convenio.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/270/projeto_de_lei_957-2021_-_abre_credito_especial_por_superavit_financeiro_-_programa_ir_e_vir_devolucao_saldo_de_convenio.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Credito Especial por Superávit Financeiro no valor de R$ 155.681,32 para fins de cumprimento ao Termo de Convênio do Transporte Escolar/2020 (devolução de Recursos), e dá outras providências”.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/271/projeto_de_lei_958-2021_-_abre_credito_adicional_suplemenatr_por_anulacao_de_dotacao_-_convenio_no_236pge-2020_-_aquisicao_de_cestas_basicas_-_covid-19_-_diferenca_de_contrapartida_-_r_22562.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/271/projeto_de_lei_958-2021_-_abre_credito_adicional_suplemenatr_por_anulacao_de_dotacao_-_convenio_no_236pge-2020_-_aquisicao_de_cestas_basicas_-_covid-19_-_diferenca_de_contrapartida_-_r_22562.doc</t>
   </si>
   <si>
     <t>SÚMULA : “Autoriza o Poder Executivo a abrir Credito Adicional Suplementar por Anulação no valor de R$ 225,62 para fins de cumprimento ao Termo de Convênio do Estadual nº 236/PGE-2020 – Aquisição de Cestas Básicas, e dá outras providências”.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/272/projeto_de_lei_959-2021_-_abre_credito_adicional_suplementar_por_superavit_financeiro_-_convenio_no_236pge-2020_-_aquisicao_de_cestas_basicas_-_covid-19_-_r_52.73901.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/272/projeto_de_lei_959-2021_-_abre_credito_adicional_suplementar_por_superavit_financeiro_-_convenio_no_236pge-2020_-_aquisicao_de_cestas_basicas_-_covid-19_-_r_52.73901.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Credito Adicional Suplementar por Superávit Financeiro no valor de R$ 52.739,01 para fins de cumprimento ao Termo de Convênio do Estadual nº 236/PGE-2020 – Aquisição de Cestas Básicas, e dá outras providências”.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/316/projeto_de_lei_960-2021_-_altera_a_lei_municipal_no_6732017_-_issqn_conforme_modelo_profaz_-_tce.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/316/projeto_de_lei_960-2021_-_altera_a_lei_municipal_no_6732017_-_issqn_conforme_modelo_profaz_-_tce.doc</t>
   </si>
   <si>
     <t>“Altera a Lei Municipal nº 673/2017 – ISSQN, recepciona a Lei Complementar nº 175 de 23/09/2020, e dá outras providências”.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/317/projeto_de_lei_961-2021_-_dispoe_sobre_o_novo_codigo_tributario_municipal_-_conforme_modelo_profaz_-_tce.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/317/projeto_de_lei_961-2021_-_dispoe_sobre_o_novo_codigo_tributario_municipal_-_conforme_modelo_profaz_-_tce.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre o Novo Código Tributário Municipal em conformidade com o PROFAZ - TCE, e dá outras providências”.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/318/projeto_de_lei_962-2021_-_dispoe_sobre_o_novo_itbi_-_conforme_modelo_profaz_-_tce.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/318/projeto_de_lei_962-2021_-_dispoe_sobre_o_novo_itbi_-_conforme_modelo_profaz_-_tce.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre o Imposto Sobre Transmissão de Bens Imóveis – ITBI no âmbito do Município de São Felipe d’Oeste, e dá outras providências”.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/390/projeto_de_lei_963-2021_-_dispoe_sobre_a_instituicao_de_taxas_de_servicos_e_poder_de_policia_-_conforme_modelo_profaz_-_tce.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/390/projeto_de_lei_963-2021_-_dispoe_sobre_a_instituicao_de_taxas_de_servicos_e_poder_de_policia_-_conforme_modelo_profaz_-_tce.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a Instituição das Taxas do Poder de Polícia e de Serviço Público do Município de São Felipe d’Oeste, e dá outras providências.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/391/projeto_de_lei_964-2021_-_dispoe_sobre_o_iptu_-_conforme_modelo_profaz_-_tce.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/391/projeto_de_lei_964-2021_-_dispoe_sobre_o_iptu_-_conforme_modelo_profaz_-_tce.doc</t>
   </si>
   <si>
     <t>Dispõe sobre o Imposto Sobre a Propriedade Predial e Territorial Urbana – IPTU no âmbito do Município de São Felipe d’Oeste, e dá outras providências.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/392/projeto_de_lei_965-2021_-_dispoe_sobre_a_-_custeio_da_iluminacao_publica_-_cosip_-_conforme_modelo_profaz_-_tce.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/392/projeto_de_lei_965-2021_-_dispoe_sobre_a_-_custeio_da_iluminacao_publica_-_cosip_-_conforme_modelo_profaz_-_tce.doc</t>
   </si>
   <si>
     <t>Institui a Contribuição para o Custeio da Iluminação Pública – COSIP do Município de São Felipe d’Oeste, e dá outras providências.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/319/projeto_de_lei_966-2021_-_altera_o_valor_da_hora_maquina_e_algumas_condicoes_para_a_contratacao.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/319/projeto_de_lei_966-2021_-_altera_o_valor_da_hora_maquina_e_algumas_condicoes_para_a_contratacao.doc</t>
   </si>
   <si>
     <t>“Altera parcialmente a lei Municipal nº 527/2013 bem como os anexos que fixam os valores das horas máquinas e dá outras providências”.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/320/projeto_de_lei_967-2021_-_institui_o_banco_de_horas.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/320/projeto_de_lei_967-2021_-_institui_o_banco_de_horas.doc</t>
   </si>
   <si>
     <t>“Institui o Banco de Horas no âmbito da Administração Direta e Indireta do Município de São Felipe d’Oeste e dá outras providências.”</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/321/projeto_de_lei_968-2021_-_abre_credito_adicional_especial_por_recurso_vinculado__as_contrapartidas_-_convenio_passarela_e_tratoricos_-_semece__e_semap.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/321/projeto_de_lei_968-2021_-_abre_credito_adicional_especial_por_recurso_vinculado__as_contrapartidas_-_convenio_passarela_e_tratoricos_-_semece__e_semap.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Credito Adicional Especial para fins de cumprimento aos Termo de Convênio SICONV nºs: 070/DPCN/2020 e 884182/2019, e dá outras providências”.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/322/projeto_de_lei_969-2021_-_abre_credito_adicional_especial_por_superavit_financeiro_-_semusa_e_semast.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/322/projeto_de_lei_969-2021_-_abre_credito_adicional_especial_por_superavit_financeiro_-_semusa_e_semast.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Crédito Adicional Especial por Superávit Financeiro, e dá outras providências”.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/323/projeto_de_lei_970-_2021_-_abertura_de_credito_suplementar_por_superavit_financeiro_-_semospe_e_semast.docx</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/323/projeto_de_lei_970-_2021_-_abertura_de_credito_suplementar_por_superavit_financeiro_-_semospe_e_semast.docx</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/324/projeto_de_lei_971-2021_-_abre_credito_adicional_suplementar_por_anulacao_de_dotacao_-_semusa.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/324/projeto_de_lei_971-2021_-_abre_credito_adicional_suplementar_por_anulacao_de_dotacao_-_semusa.doc</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/325/projeto_de_lei_972-2021_-_abre_credito_adicional_especial_por_recurso_vinculado_-_r_239.75000_-_aquisicao_caminhao_-_semap.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/325/projeto_de_lei_972-2021_-_abre_credito_adicional_especial_por_recurso_vinculado_-_r_239.75000_-_aquisicao_caminhao_-_semap.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional Especial por Recurso Vinculado no valor de R$ 239.750,00, e dá outras providências</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/327/projeto_de_lei_973_covid_semusa.docx</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/327/projeto_de_lei_973_covid_semusa.docx</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Crédito Adicional Especial por Superávit Financeiro no valor de R$ 100.000,00, e dá outras providências”.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/329/projeto_de_lei_974-2021_-_autoriza_manilhas_entradas_de_acesso_as_propriedades_rurais_-_semospe.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/329/projeto_de_lei_974-2021_-_autoriza_manilhas_entradas_de_acesso_as_propriedades_rurais_-_semospe.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a implantar manilhas de acesso às propriedades rurais nos locais de pontos críticos das estradas vicinais, e dá outras providências”.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/331/projeto_de_lei_976-2021_-_autoriza_desconto_iptu_2021.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/331/projeto_de_lei_976-2021_-_autoriza_desconto_iptu_2021.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre a autorização de desconto no pagamento do IPTU de 2021 e demais taxas vinculadas e dá outras providências.”</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/332/projeto_de_lei_977-2021_-_abre_credito_adicional_especial_por_superavit_financeiro_-_aquisicao_equipamentos_de_informatica_-_ampliacao_de_metas_convenio_162pge2020_-r_5.55580_semece.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/332/projeto_de_lei_977-2021_-_abre_credito_adicional_especial_por_superavit_financeiro_-_aquisicao_equipamentos_de_informatica_-_ampliacao_de_metas_convenio_162pge2020_-r_5.55580_semece.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Crédito Adicional Especial por Superávit Financeiro no valor de R$ 5.888,80, e dá outras providências”.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/333/projeto_de_lei_978-2021_-_abre_credito_adicional_suplementar_por_anulacao_de_dotacao_--.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/333/projeto_de_lei_978-2021_-_abre_credito_adicional_suplementar_por_anulacao_de_dotacao_--.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Crédito Adicional Suplementar por Anulação de Dotação no valor de R$ 344.20, e dá outras providências”.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/334/projeto_de_lei_979-2021_-_abre_credito_adicional_suplementar_por_superavit_financeiro_-_r_450.00000_-_semospe_e_semap.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/334/projeto_de_lei_979-2021_-_abre_credito_adicional_suplementar_por_superavit_financeiro_-_r_450.00000_-_semospe_e_semap.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Crédito Adicional Suplementar por Superávit Financeiro no valor de R$ 450.000,00, e dá outras providências”.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/336/projeto_de_lei_980-2021_-_abre_credito_especial_por_superavit_financeiro_-_reforma_escola_orlindo_-_convenio_no_02-18-pj-der-ro_-_r_34.35209_-_semece_devolucao_saldo_de_convenio.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/336/projeto_de_lei_980-2021_-_abre_credito_especial_por_superavit_financeiro_-_reforma_escola_orlindo_-_convenio_no_02-18-pj-der-ro_-_r_34.35209_-_semece_devolucao_saldo_de_convenio.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Crédito Adicional Especial por Superávit Financeiro no valor de R$ 34.352,09 para fins de cumprimento ao Termo de Convênio da Reforma da Escola Orlindo Gonçalves da Rocha (devolução de Recursos), e dá outras providências”.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/337/projeto_de_lei_981-2021_-_abre_credito_adicional_especial_por_recurso_vinculado_-_acoes_de_enfrentamento_ao_covid-19_-_r_98.91596_-_semusa.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/337/projeto_de_lei_981-2021_-_abre_credito_adicional_especial_por_recurso_vinculado_-_acoes_de_enfrentamento_ao_covid-19_-_r_98.91596_-_semusa.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Crédito Adicional Especial por Recurso Vinculado no valor de R$ 98.915,96 para fins de Ações de Enfrentamento ao COVID-19, e dá outras providências”.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/338/projeto_de_lei_982-2021_-_abre_credito_suplementar_por_superavit_financeiro_-_manut._do_pnate_-_r_46.73557_-_semece.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/338/projeto_de_lei_982-2021_-_abre_credito_suplementar_por_superavit_financeiro_-_manut._do_pnate_-_r_46.73557_-_semece.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Crédito Suplementar por Superávit Financeiro no valor de R$ 46.735,57 para manutenção do PNATE, e dá outras providências”.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/341/projeto_de_lei_983-2021_-_autoriza_a_contratar_emprestimo_bancario_-_aquisicao_de_pa_carregadeira_1.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/341/projeto_de_lei_983-2021_-_autoriza_a_contratar_emprestimo_bancario_-_aquisicao_de_pa_carregadeira_1.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a Contratar Operação Financeira de Crédito junto ao Banco do Brasil para aquisição de uma Pá Carregadeira de Rodas, e dá outras providências”.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/342/projeto_de_lei_984-2021_-_abre_credito_adicional_suplementar_por_anulacao_de_dotacao_-_r_21.40100_-_semap.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/342/projeto_de_lei_984-2021_-_abre_credito_adicional_suplementar_por_anulacao_de_dotacao_-_r_21.40100_-_semap.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Crédito Adicional Suplementar por Anulação de Dotação no valor de R$ 21.401,00, e dá outras providências”.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/350/projeto_de_lei_985-2021_-_autoriza_o_poder_executivo_adquirir_area_rural_destinada_a_expansao_do_cemiterio_municipal_1.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/350/projeto_de_lei_985-2021_-_autoriza_o_poder_executivo_adquirir_area_rural_destinada_a_expansao_do_cemiterio_municipal_1.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a adquirir área . . .</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/343/projeto_de_lei_986-2021_-_altera_a_lei_municipal_no_742-2018_-_coordenador_de_transportes.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/343/projeto_de_lei_986-2021_-_altera_a_lei_municipal_no_742-2018_-_coordenador_de_transportes.doc</t>
   </si>
   <si>
     <t>“Altera a Lei Municipal nº 742/2018 que criou o cargo de Coordenador de Transportes, e dá outras providências”.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/</t>
   </si>
   <si>
     <t>“Dispõe sobre o Transporte Escolar do Município de São Felipe D’Oeste/RO.”</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/345/projeto_de_lei_988-2021_-_dispoe_sobre_a_reestruturacao_do_conselho_mun._de_acompanhamento_e_controle_social_-_cacs_-_fundeb.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/345/projeto_de_lei_988-2021_-_dispoe_sobre_a_reestruturacao_do_conselho_mun._de_acompanhamento_e_controle_social_-_cacs_-_fundeb.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação do Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação - CACS-FUNDEB, em conformidade com o artigo 212-A da Constituição Federal, regulamentado na forma da Lei Federal nº 14.113, de 25 de dezembro de 2020 e Revoga todas disposições em contrário e dá outras providências.”</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/346/projeto_de_lei_990-2021_-_abre_credito_especial_por_superavit_financeiro_-_aux._finan._acoes_assist._social_-_r_16.00000_-_semast_e_acoes_enfrent._covid_r_58.38700_-_semusa.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/346/projeto_de_lei_990-2021_-_abre_credito_especial_por_superavit_financeiro_-_aux._finan._acoes_assist._social_-_r_16.00000_-_semast_e_acoes_enfrent._covid_r_58.38700_-_semusa.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Crédito Adicional Especial por Superávit Financeiro no valor de R$ 74.387,00 para fins de ações de enfrentamento ao COVID-19 no âmbito da Assistência Social e na Saúde, e dá outras providências”.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/347/projeto_de_lei_991-2021_-_abre_credito_especial_suplementar_por_anulacao_-_r_25.00000_-_semast.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/347/projeto_de_lei_991-2021_-_abre_credito_especial_suplementar_por_anulacao_-_r_25.00000_-_semast.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Crédito Especial Suplementar por Anulação no valor de R$ 25.000,00 para fins de incremento temporário – Bloco de Proteção Social Básico - COVID-19 no âmbito da Assistência Social, e dá outras providências”.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/348/projeto_de_lei_992-2021_-_abre_credito_suplementar_por_superavit_financeiro_-_r_80.00000_-_semast.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/348/projeto_de_lei_992-2021_-_abre_credito_suplementar_por_superavit_financeiro_-_r_80.00000_-_semast.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Crédito Suplementar por Superávit Financeiro no valor de R$ 80.000,00 para fins de Manutenção do Piso Básico no âmbito da Assistência Social, e dá outras providências”.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/355/projeto_de_lei_994-2021_-_altera_a_lei_municipal_no_861-2021_que_autorizou_a_compra_de_plantoes_medicos.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/355/projeto_de_lei_994-2021_-_altera_a_lei_municipal_no_861-2021_que_autorizou_a_compra_de_plantoes_medicos.doc</t>
   </si>
   <si>
     <t>“Altera a Lei Municipal nº 861/2021 e dá outras providências”.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/351/projeto_de_lei_995-2021_-_altera_o_salario_base_dos_agentes_comunitarios_de_saude.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/351/projeto_de_lei_995-2021_-_altera_o_salario_base_dos_agentes_comunitarios_de_saude.doc</t>
   </si>
   <si>
     <t>Altera o Salário Base dos Agentes de Saúde . . .</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/354/projeto_de_lei_996-2021_-_revoga_8822021_e_autoriza_a_contratar_emprestimo_bancario_-_aquisicao_de_pa_carregadeira.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/354/projeto_de_lei_996-2021_-_revoga_8822021_e_autoriza_a_contratar_emprestimo_bancario_-_aquisicao_de_pa_carregadeira.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a contratar operação de crédito com o BANCO DO BRASIL S.A., e dá outras providências”.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/357/projeto_de_lei_997-2021_-_abre_credito_adicional_suplementar_por_superavit_financeiro_-_r_200.00000_-_semaf_1.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/357/projeto_de_lei_997-2021_-_abre_credito_adicional_suplementar_por_superavit_financeiro_-_r_200.00000_-_semaf_1.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Crédito Adicional Suplementar por Superávit Financeiro no valor de R$ 200.000,00 para fins de Manutenção das Atividades da Secretaria de Administração, Arrecadação e Fazenda, e dá outras providências”.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/358/projeto_de_lei_998-2021_-_abre_credito_adicional_suplementar_por_anulacao_-_r_100.00000_-_semusa.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/358/projeto_de_lei_998-2021_-_abre_credito_adicional_suplementar_por_anulacao_-_r_100.00000_-_semusa.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a Abrir Crédito Adicional Suplementar por Anulação no valor de R$ 120.000,00 para Manutenção do Fundo Municipal de Saúde e da Secretaria de Agricultura e dá outras providências”.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/359/projeto_de_lei_999-2021_-_abre_credito_adicional_especial_por_superavit_financeiro_-_fundeb_estadual_-_r_9.53640_-_semece.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/359/projeto_de_lei_999-2021_-_abre_credito_adicional_especial_por_superavit_financeiro_-_fundeb_estadual_-_r_9.53640_-_semece.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Crédito Adicional Especial por Superávit Financeiro no valor de R$ 9.536,40 para fins de Investimento – FUNDEB Estadual, e dá outras providências”.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/360/projeto_de_lei_1000-2021_-_abre_credito_adicional_especial_por_recurso_vinculado_-_fundeb_estadual_-_r_22.50000_-_semece.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/360/projeto_de_lei_1000-2021_-_abre_credito_adicional_especial_por_recurso_vinculado_-_fundeb_estadual_-_r_22.50000_-_semece.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a Abrir Crédito Adicional Especial por Recurso Vinculado no valor de R$ 22.500,00 para fins de Investimento – FUNDEB Estadual, e dá outras providências”.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/361/projeto_de_lei_1001-2021_-_abre_credito_suplementar_por_superavit_financeiro_-_manutencao_da_semece_5_e_25_-_r_46.79097_-_semece.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/361/projeto_de_lei_1001-2021_-_abre_credito_suplementar_por_superavit_financeiro_-_manutencao_da_semece_5_e_25_-_r_46.79097_-_semece.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a Abrir Crédito Suplementar por Superávit Financeiro no valor de R$ 46.790,97 para fins de Manutenção das Atividades da SEMECE (5% e 25%), e dá outras providências”.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/367/projeto_de_lei_1002-2021_-_altera_a_lei_municipal_no_887-2021_-_alterou_salario_base_dos_agentes_comunitarios_de_saude.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/367/projeto_de_lei_1002-2021_-_altera_a_lei_municipal_no_887-2021_-_alterou_salario_base_dos_agentes_comunitarios_de_saude.doc</t>
   </si>
   <si>
     <t>“Altera a Lei Municipal nº 887/2021, e dá outras providências”.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/371/projeto_de_lei_1003-2021_-_abre_credito_suplementar_por_superavit_financeiro_-_transporte_e_aquisicao_massa_asfaltica_r_111.66963_-_semospe.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/371/projeto_de_lei_1003-2021_-_abre_credito_suplementar_por_superavit_financeiro_-_transporte_e_aquisicao_massa_asfaltica_r_111.66963_-_semospe.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR POR SUPERÁVIT FINANCEIRO NO VALOR DE R$ 111.669,63 PARA FINS DE TRANSPORTE E AQUISIÇÃO DE MASSA ALFÁLTICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/372/projeto_de_lei_1004-2021_-_abre_credito_por_reformulacao_administrativa_-_remanejamento_-_r_16.84896_-_camara_municipal.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/372/projeto_de_lei_1004-2021_-_abre_credito_por_reformulacao_administrativa_-_remanejamento_-_r_16.84896_-_camara_municipal.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO POR REFORMULAÇÃO ADMINISTRATIVA - REMANEJAMENTO NO VALOR DE R$ 16.848,96 PARA DESPEZAS DO PODER LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/373/projeto_de_lei_1005-2021_-_abre_credito_adicional_especial_por_recurso_vinculado_-_programa_ir_e_vir_-_r_1.659.03142_-_semece.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/373/projeto_de_lei_1005-2021_-_abre_credito_adicional_especial_por_recurso_vinculado_-_programa_ir_e_vir_-_r_1.659.03142_-_semece.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL POR RECURSO VINCULADO NO VALOR DE R$ 1.659.031,42 PARA FINS DE CUMPRIMENTO AO CONVEÊNIO ESTADUAL DO TRANSPORTE ESCOLAR - PROGRAMA IR E VIR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/374/projeto_de_lei_1006-2021_-_abre_credito_adicional_especial_por_recurso_vinculado_-_programa_ir_e_vir_-_aquisicao_insumos_covid-19_-_r_11.62307_-_semece.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/374/projeto_de_lei_1006-2021_-_abre_credito_adicional_especial_por_recurso_vinculado_-_programa_ir_e_vir_-_aquisicao_insumos_covid-19_-_r_11.62307_-_semece.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL POR RECURSO VINCULADO NO VALOR DE R$ 11.623,07 PARA FINS DE CUMPRIMENTO AO CONVÊNIO ESTADUAL DO TRANSPORTE ESCOLAR - PROGRAM IR E VIR, AQUISIÇÃO DE INSUMOS DE PREVENÇÃO AO COVID-19 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/375/projeto_de_lei_1008-2021_-_autoriza_a_doacao_do_barracao_localizado_no_patio_da_escola_geone_silva_ferreira_-_aprum_1.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/375/projeto_de_lei_1008-2021_-_autoriza_a_doacao_do_barracao_localizado_no_patio_da_escola_geone_silva_ferreira_-_aprum_1.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a efetuar a doação com encargos do barracão existente no pátio da Escola Geone Silva Ferreira e dá outras providências.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/379/projeto_de_lei_1009-2021_-_abre_credito_adicional_especial_-_contratacao_operacao_de_credito_-_bb_-_aquisicao_pa_carregadeira_-_r_470.00000_-_semospe.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/379/projeto_de_lei_1009-2021_-_abre_credito_adicional_especial_-_contratacao_operacao_de_credito_-_bb_-_aquisicao_pa_carregadeira_-_r_470.00000_-_semospe.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Abrir Crédito Adicional Especial no valor de R$ 470.000,00 para fins de Operação de Crédito – Aquisição de Pá Carregadeira e dá outras providências.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/380/projeto_de_lei_1010-2021_-_autoriza_o_poder_executivo_a_contratar_estagiarios_-_semaf.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/380/projeto_de_lei_1010-2021_-_autoriza_o_poder_executivo_a_contratar_estagiarios_-_semaf.doc</t>
   </si>
   <si>
     <t>Autoriza a contratação pelo Poder Público Municipal de estagiários em parceria com Instituições de ensino e agentes de integração, adequando-se às normas da Lei Federal nº 11.788 de 25 de setembro de 2008 e dá outras providências.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/381/projeto_de_lei_1011-2021_-_abre_credito_por_reformulacao_administrativa_-_transferencia_-_r_16.76250_-_fundo_municipal_de_saude.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/381/projeto_de_lei_1011-2021_-_abre_credito_por_reformulacao_administrativa_-_transferencia_-_r_16.76250_-_fundo_municipal_de_saude.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Abrir Crédito por Reformulação Administrativa – Transferência no valor de R$ 16.762,50 para manutenção do Fundo Municipal de Saúde e dá outras providências.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/382/projeto_de_lei_1012-2021_-_abre_credito_por_reformulacao_administrativa_-_transposicao_-_r_12.15506_-_fundo_municipal_de_saude.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/382/projeto_de_lei_1012-2021_-_abre_credito_por_reformulacao_administrativa_-_transposicao_-_r_12.15506_-_fundo_municipal_de_saude.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Abrir Crédito por Reformulação Administrativa – Transposição no valor de R$ 12.155,06 para manutenção do Fundo Municipal de Saúde e dá outras providências.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/383/projeto_de_lei_1013-2021_-_abre_credito_por_reformulacao_administrativa_-_transposicao_-_r_17.0000_-_manuntencao_da_semaf.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/383/projeto_de_lei_1013-2021_-_abre_credito_por_reformulacao_administrativa_-_transposicao_-_r_17.0000_-_manuntencao_da_semaf.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Abrir Crédito por Reformulação Administrativa – Transposição no valor de R$ 17.000,00 para manutenção do Fundo Municipal das Atividades da Secretaria de Administração e Fazenda e dá outras providências.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/384/projeto_de_lei_1014-2021_-_abre_credito_adicional_especial_por_anulacao_-_devolucao_saldo_convenio_estadual_-_cestas_basicas_-_covid-19_-_r_52258_-_semast.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/384/projeto_de_lei_1014-2021_-_abre_credito_adicional_especial_por_anulacao_-_devolucao_saldo_convenio_estadual_-_cestas_basicas_-_covid-19_-_r_52258_-_semast.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Abrir Crédito Adicional Especial por Anulação no valor de R$ 522,58 para fins de devolução de saldo do Convênio Estadual das Cestas Básicas – COVID-19 e dá outras providências.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/385/projeto_de_lei_1015-2021_-_abre_credito_adicional_suplementar_por_anulacao_-_r_412.10063_-_semusa_e_gabinete.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/385/projeto_de_lei_1015-2021_-_abre_credito_adicional_suplementar_por_anulacao_-_r_412.10063_-_semusa_e_gabinete.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Abrir Crédito Adicional Suplementar por Anulação no valor de R$ 412.100,63 para fins de ajustes orçamentários na SEMUSA e no Gabinete do Prefeito e dá outras providências.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/386/projeto_de_lei_1016-2021_-_abre_credito_adicional_especial_por_recurso_vinculado_-_acoes_de_enfrentamento_ao_covid-19_-_r_10.53200_-_semusa.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/386/projeto_de_lei_1016-2021_-_abre_credito_adicional_especial_por_recurso_vinculado_-_acoes_de_enfrentamento_ao_covid-19_-_r_10.53200_-_semusa.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional Especial por Recurso Vinculado no valor de R$ 10.532,00 para fins de Ações de Enfrentamento ao COVID-19 - União, e dá outras providências.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/387/projeto_de_lei_1017-2021_-_abre_credito_adicional_especial_por_recurso_vinculado_-_acoes_de_enfrentamento_ao_covid-19_-_r_25.46424_-_semusa.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/387/projeto_de_lei_1017-2021_-_abre_credito_adicional_especial_por_recurso_vinculado_-_acoes_de_enfrentamento_ao_covid-19_-_r_25.46424_-_semusa.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional Especial por Recurso Vinculado no valor de R$ 25.464,24 para fins de Ações de Enfrentamento ao COVID-19 - União, e dá outras providências.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/388/projeto_de_lei_1018-2021_-_abre_credito_adicional_especial_por_recurso_vinculado_-_incremento_do_piso_da_atencao_basica_-_fns_-_proposta_36000351031202000_-_r_100.00000_.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/388/projeto_de_lei_1018-2021_-_abre_credito_adicional_especial_por_recurso_vinculado_-_incremento_do_piso_da_atencao_basica_-_fns_-_proposta_36000351031202000_-_r_100.00000_.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional Especial por Recurso Vinculado no valor de R$ 100.000,00 para fins de Incremento do Piso da Atenção Básica – FNS – Proposta: 36000351031202000, e dá outras providências.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/389/projeto_de_lei_1019-2021_-_abre_credito_adicional_especial_por_anulacao_-_r_10.20000_-_semast.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/389/projeto_de_lei_1019-2021_-_abre_credito_adicional_especial_por_anulacao_-_r_10.20000_-_semast.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Abrir Crédito Adicional Especial por Anulação no valor de R$ 10.200,00 para ajustes orçamentários e dá outras providências.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/394/projeto_de_lei_1020-2021_-_abre_credito_adicional_especial_por_recurso_vinculado_-_aquis._equip._e_mat._permanente_-_atencao_especializada_-_fns_-_proposta_112956590001200.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/394/projeto_de_lei_1020-2021_-_abre_credito_adicional_especial_por_recurso_vinculado_-_aquis._equip._e_mat._permanente_-_atencao_especializada_-_fns_-_proposta_112956590001200.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Crédito Adicional Especial por Recurso Vinculado no valor de R$ 262.283,00 para fins de Aquisição de Equipamentos e Material Permanente – Atenção Especializada – FNS – Proposta: 11295659000120004, e dá outras providências”.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/395/projeto_de_lei_1021-2021_-_autoriza_o_poder_executivo_municipal_a_realizar_teste_seletivo_simplificado_4.docx</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/395/projeto_de_lei_1021-2021_-_autoriza_o_poder_executivo_municipal_a_realizar_teste_seletivo_simplificado_4.docx</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a realizar Teste Seletivo Simplificado para a contratação de Médicos Clinico Geral, e dá outras providências”.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/396/projeto_de_lei_1022-2021_-_uso_de_veiculos_publicos.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/396/projeto_de_lei_1022-2021_-_uso_de_veiculos_publicos.doc</t>
   </si>
   <si>
     <t>“Altera a Lei Municipal nº 15/1997 e 663/2017 que dispõe sobre o uso de veículos oficiais da administração pública municipal e dá outras providências”.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/426/projeto_de_lei_1024-2021-_autoriza_o_poder_executivo_municipal_a_realizar_teste_seletivo_simplificado_para_a_contratacao_de_enfermeiro_e_da_outras_providencias_1.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/426/projeto_de_lei_1024-2021-_autoriza_o_poder_executivo_municipal_a_realizar_teste_seletivo_simplificado_para_a_contratacao_de_enfermeiro_e_da_outras_providencias_1.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a realizar Teste Seletivo Simplificado para a contratação de Enfermeiro e dá outras providências”.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/399/projeto_de_lei_1025-2021_-_abre_credito_adicional_especial_por_anulacao_-_contrapartida_aquisicao_pa_carregadeira_-_r_100.00000_-_semospe.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/399/projeto_de_lei_1025-2021_-_abre_credito_adicional_especial_por_anulacao_-_contrapartida_aquisicao_pa_carregadeira_-_r_100.00000_-_semospe.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a Abrir Crédito Adicional Especial por Anulação no valor de R$ 100.000,00 para fins de contrapartida na aquisição de uma Pá Carregadeira dá outras providências”.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/403/projeto_de_lei_1026-2021_-_abre_credito_por_reformulacao_administrativa_-_remanejamento_-_r_113.0000_-_adesao_arp_-_projetos_-_gabinete.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/403/projeto_de_lei_1026-2021_-_abre_credito_por_reformulacao_administrativa_-_remanejamento_-_r_113.0000_-_adesao_arp_-_projetos_-_gabinete.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a Abrir Crédito por Reformulação Administrativa – Remanejamento no valor de R$ 113.000,00 para Despesas do Gabinete do Prefeito e dá outras providências”.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/402/projeto_de_lei_1027-2021_-_abre_credito_adicional_especial_por_recurso_vinculado_-_r_289.60039_-_fitha_-_2020_-_semospe.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/402/projeto_de_lei_1027-2021_-_abre_credito_adicional_especial_por_recurso_vinculado_-_r_289.60039_-_fitha_-_2020_-_semospe.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a Abrir Crédito Adicional Especial por Recurso Vinculado no valor de R$ 289.600,39 para execução do Convênio nº 025/2021/FITHA e dá outras providências”.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/407/projeto_de_lei_1029-2021-_credito_adicional.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/407/projeto_de_lei_1029-2021-_credito_adicional.doc</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a Abrir Crédito Adicional Especial por Recurso Vinculado no valor de RS 107.600,00 para aquisição de veículo destinado transporte de pessoal e dá outras providências".</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/408/projeto_de_lei_1030-2021-_credito_adicional.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/408/projeto_de_lei_1030-2021-_credito_adicional.doc</t>
   </si>
   <si>
     <t>: Autoriza o Poder Executivo a Abrir Crédito Adicional Especial por Recurso Vinculado no valor de RS 400.000,00 para incremento do Piso da Atenção Básica-FNS Proposta nº 36000389547202100 - Portaria MS/GM n 1467/2021 e dá outras providências"</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/409/projeto_de_lei_1031-2021-_credito_adicional.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/409/projeto_de_lei_1031-2021-_credito_adicional.doc</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a Abrir Crédito Adicional Especial por Recurso Vinculado no valor de R$ 261.000,00 para aquisição de veículo administrativo Convênio n 909730/2021 Plataforma + Brasil e dá outras providencias".</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/410/projeto_de_lei_1032-2021-_credito_adicional.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/410/projeto_de_lei_1032-2021-_credito_adicional.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Abrir Crédito Adicional Especial por Recurso Vinculado no valor de R$ 155.275,27 para aquisição de massa asfáltica com tapa  buraco – Convênio nº 043/2021/PJ/DER/RO e dá outras providencias".</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/411/projeto_de_lei_1033-2021-_credito_adicional.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/411/projeto_de_lei_1033-2021-_credito_adicional.doc</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a Abrir Crédito por Reformulação  Administrativa – Transferência no valor de R$ 22.050,00 para manutenção da Secretaria de Educação e dá outras providencias".</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/412/projeto_de_lei_1034-2021_associacao_berimbau.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/412/projeto_de_lei_1034-2021_associacao_berimbau.doc</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a Declarar de Utilidade Pública Berimbau São Felipe e dá outras providências".</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/415/projeto_de_lei_1035-2021_-credito_adicional.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/415/projeto_de_lei_1035-2021_-credito_adicional.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Abrir Crédito Adicional Especial por Recurso Vinculado no valor de RS 425.00,00 para aquisição de caminhão compactador de lixo e dá outras providências</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/418/projeto_de_lei_1037-2021_-_abre_credito_por_reformulacao_administrativa_-_transposicao_-_r_2.29000_-_camara_municipal.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/418/projeto_de_lei_1037-2021_-_abre_credito_por_reformulacao_administrativa_-_transposicao_-_r_2.29000_-_camara_municipal.doc</t>
   </si>
   <si>
     <t>"Autoriza Poder Executivo a Abrir 0 por Reformulação Administrativa Crédito Transposição no valor de R$ 2.290,00 para despesas administrativas do Poder Legislativo e dá outras providências".</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/419/projeto_de_lei_1038-2021_-_abre_credito_por_reformulacao_administrativa_-_transposicao_-_r_52.82934_-_semospe.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/419/projeto_de_lei_1038-2021_-_abre_credito_por_reformulacao_administrativa_-_transposicao_-_r_52.82934_-_semospe.doc</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a Abrir Crédito por Transposição Reformulação Administrativa valor de R$ 52.829,34 no para manutenção da Secretaria Municipal de Obras, Serviços Públicos e Estradas e dá outras providências".</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/420/projeto_de_lei_1039-2021_-_abre_credito_por_reformulacao_administrativa_-_transferencia_-_r_2.31525_-_semospe.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/420/projeto_de_lei_1039-2021_-_abre_credito_por_reformulacao_administrativa_-_transferencia_-_r_2.31525_-_semospe.doc</t>
   </si>
   <si>
     <t>SÚMULA: "Autoriza o Poder Executivo a Abrir Crédito por Reformulação Administrativa Transferência no valor de R$ 2.315,25 para manutenção da Secretaria Municipal de Obras, Serviços Públicos e Estradas e dá outras providências".</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/423/projeto_de_lei_1040-2021_abre_credito.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/423/projeto_de_lei_1040-2021_abre_credito.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Abrir Crédito Adicional Especial por Anulação no valor de R$ 30.080,00 relativo ao cofinanciamento do Governo Estadual em Assistência Social na Prevenção e Enfrentamento do COVID-19 e dá outras providências.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/424/projeto_de_lei_1041-2021_abre_credito.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/424/projeto_de_lei_1041-2021_abre_credito.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Abrir Crédito Adicional Especial por Reformulação Administrativa - Transferência no valor de R$ 6.615,00 para Secretaria de Saúde e dá outras providências.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/425/projeto_de_lei_1042-2021_abre_credito_-.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/425/projeto_de_lei_1042-2021_abre_credito_-.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Abrir Crédito Adicional Especial por Reformulação Administrativa - Transposição no valor de R$ 25.578,00 para Secretaria de Obras e dá outras providências.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/431/pprojeto_de_lei_1043-2021_-_abre_credito_adicional_suplementar_por_excesso_de_arrecadacao_-_r_60.00000_-_semece.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/431/pprojeto_de_lei_1043-2021_-_abre_credito_adicional_suplementar_por_excesso_de_arrecadacao_-_r_60.00000_-_semece.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Abrir Crédito Adicional Suplementar por Excesso de Arrecadação no valor de R$ 60.000 para a Secretaria de Educação - FUNDEB 40% e dá outras providências.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
     <t>PREFEITURA MUNICIPAL DE SÃO FELIPE D'OESTE - PMSF</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/432/projeto_de_lei_1044-2021_-_abre_credito_adicional_especial_por_recurso_vinculado_-_r_70.00000_-_aquisicao_de_equipamentos_de_telecomunicacao_-_recurso_especial_-_semaf.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/432/projeto_de_lei_1044-2021_-_abre_credito_adicional_especial_por_recurso_vinculado_-_r_70.00000_-_aquisicao_de_equipamentos_de_telecomunicacao_-_recurso_especial_-_semaf.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Abrir Crédito Adicional Especial por Recurso Vinculado no valor de R$ 70.000,00 para aquisição de equipamentos de telecomunicação e dá outras providências.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/433/projeto_de_lei_1045-2021_-_abre_credito_adicional_suplementar_por_excesso_de_arrecadacao_-_aquisicao_de_area_p_expansao_do_cemiterio_-_r_43.41793_-_semospe.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/433/projeto_de_lei_1045-2021_-_abre_credito_adicional_suplementar_por_excesso_de_arrecadacao_-_aquisicao_de_area_p_expansao_do_cemiterio_-_r_43.41793_-_semospe.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Abrir Crédito Adicional Suplementar por Excesso de Arrecadação no valor de R$ 43.417,93 para a Secretaria de Obras - Aquisição de Área Contígua para Expansão do Cemitério Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/437/projeto_de_lei_1047-2021_-_altera_a_lei_municipal_no_6012015_que_dispoe_a_diaria_de_ajuda_de_custo.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/437/projeto_de_lei_1047-2021_-_altera_a_lei_municipal_no_6012015_que_dispoe_a_diaria_de_ajuda_de_custo.doc</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 601/2015 que dispõe a Diária de Ajuda de Custo para o Prefeito, Vice-Prefeito, Secretários Municipais e demais servidores públicos subordinados ao Poder Executivo e dá outras providências.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/439/projeto_de_lei_1048-2021_-_dispoe_sobre_os_procedimentos_do_programa_titulo_ja_-_setor_01_e_setor_02.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/439/projeto_de_lei_1048-2021_-_dispoe_sobre_os_procedimentos_do_programa_titulo_ja_-_setor_01_e_setor_02.doc</t>
   </si>
   <si>
     <t>Dispõe sobre os procedimentos para titularização de imóveis urbanos alcançados pelo Programa do Governo do Estado de Rondônia Título Já e relativos aos Setores 01 e 02 deste município e dá outras providências.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/440/projeto_de_lei_1049-2021_-_cria_o_setor_05_-_setor_escolar_e_esportivo_de_sao_felipe_doeste.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/440/projeto_de_lei_1049-2021_-_cria_o_setor_05_-_setor_escolar_e_esportivo_de_sao_felipe_doeste.doc</t>
   </si>
   <si>
     <t>Cria o Setor Urbano nº 05 – Composto de Imóveis particulares e dos Setores Escolares e Esportivos de São Felipe d’Oeste” e dá outras providências.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/444/projeto_de_lei_1051-2021_-_abre_credito_por_reformulacao_administrativa_-_transposicao_-_r_59.28319_-_semusa.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/444/projeto_de_lei_1051-2021_-_abre_credito_por_reformulacao_administrativa_-_transposicao_-_r_59.28319_-_semusa.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a Abrir Crédito por Reformulação Administrativa - Transposição no valor de R$ 59.283,19 para manutenção da Secretaria Municipal de Saúde e dá outras providências”.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/445/projeto_de_lei_1052-2021_-_abre_credito_por_reformulacao_administrativa_-_transposicao_-_r_28.00000_-_semospe.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/445/projeto_de_lei_1052-2021_-_abre_credito_por_reformulacao_administrativa_-_transposicao_-_r_28.00000_-_semospe.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a Abrir Crédito por Reformulação Administrativa - Transposição no valor de R$ 28.000,00 para manutenção da Secretaria Municipal de Obras, Serviços Públicos e Estradas e dá outras providências”.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/446/projeto_de_lei_1053-2021_-_abre_credito_adicional_suplementar_por_excesso_de_arrecadacao_oriundo_da_fonte_do_fundeb_-_r_80.00000_-_semece.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/446/projeto_de_lei_1053-2021_-_abre_credito_adicional_suplementar_por_excesso_de_arrecadacao_oriundo_da_fonte_do_fundeb_-_r_80.00000_-_semece.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a Abrir Crédito Adicional Suplementar por Excesso de Arrecadação oriundo da fonte do FUNDEB no valor de R$ 80.000,00 para manutenção da Secretaria Municipal de Educação, Cultura e Esporte e dá outras providências”.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/447/projeto_de_lei_1054-2021_-_abre_credito_adicional_suplementar_por_excesso_de_arrecadacao_oriundo_da_fonte_do_icms_-_r_180.00000_-_semusa.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/447/projeto_de_lei_1054-2021_-_abre_credito_adicional_suplementar_por_excesso_de_arrecadacao_oriundo_da_fonte_do_icms_-_r_180.00000_-_semusa.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a Abrir Crédito Adicional Suplementar por Excesso de Arrecadação oriundo da fonte do ICMS no valor de R$ 180.000,00 para manutenção da Secretaria Municipal de Saúde – 15% e dá outras providências”.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/448/projeto_de_lei_1055-2021_-_abre_credito_adicional_suplementar_por_excesso_de_arrecadacao_oriundo_da_fonte_do_icms_-_r_100.00000_-_semospe.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/448/projeto_de_lei_1055-2021_-_abre_credito_adicional_suplementar_por_excesso_de_arrecadacao_oriundo_da_fonte_do_icms_-_r_100.00000_-_semospe.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a Abrir Crédito Adicional Suplementar por Excesso de Arrecadação oriundo da fonte do ICMS no valor de R$ 100.000,00 para manutenção da Sec. Mun. de Obras, Serviços Públicos e Estradas e dá outras providências”.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/449/projeto_de_lei_1056-2021_-_abre_credito_adicional_suplementar_por_excesso_de_arrecadacao_oriundo_da_fonte_do_icms_-_r_70.00000_-_semap.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/449/projeto_de_lei_1056-2021_-_abre_credito_adicional_suplementar_por_excesso_de_arrecadacao_oriundo_da_fonte_do_icms_-_r_70.00000_-_semap.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a Abrir Crédito Adicional Suplementar por Excesso de Arrecadação oriundo da fonte do ICMS no valor de R$ 70.000,00 para manutenção da Sec. Mun. de Meio Ambiente, Agricultura e Pecuária e dá outras providências”.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/450/projeto_de_lei_1057-2021_-_regulamenta_a_concessao_de_beneficios_eventuais.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/450/projeto_de_lei_1057-2021_-_regulamenta_a_concessao_de_beneficios_eventuais.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre a regulamentação e critérios para concessão dos Benefícios Eventuais de Assistência Social em caso de circunstancias temporárias emergenciais, calamidade pública e risco social e dá outras providências”.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/451/projeto_de_lei_1058-2021_-_abre_credito_adicional_especial_por_recurso_vinculado_-_r_681.65203_-_pavimentacao_vias_urbanas_-_semospe.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/451/projeto_de_lei_1058-2021_-_abre_credito_adicional_especial_por_recurso_vinculado_-_r_681.65203_-_pavimentacao_vias_urbanas_-_semospe.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a Abrir Crédito Adicional Especial por Recurso Vinculado no valor de R$ 969.919,00 para pavimentação de Estradas Vicinais e dá outras providências”.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/452/projeto_de_lei_1059-2021_-_abre_credito_adicional_especial_por_recurso_vinculado_-_r_969.91900_-_pavimentacao_estradas_vicinais_-_semospe.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/452/projeto_de_lei_1059-2021_-_abre_credito_adicional_especial_por_recurso_vinculado_-_r_969.91900_-_pavimentacao_estradas_vicinais_-_semospe.doc</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/457/projeto_de_lei_1060-2021_-_dispoe_sobre_doacao_de_terreno_para_policia_militar.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/457/projeto_de_lei_1060-2021_-_dispoe_sobre_doacao_de_terreno_para_policia_militar.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização de transferência, por doação, de áreas urbanas, de propriedade da municipalidade de São Felipe D'Oeste para o Estado de Rondônia e dá outras providências.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/461/projeto_de_lei_1061-2021_-_abre_credito_suplementar_por_superavit_financeiro_-_manutencao_do_piso_basico_-_sv._convivencia_-_r_80.00000_-_semast.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/461/projeto_de_lei_1061-2021_-_abre_credito_suplementar_por_superavit_financeiro_-_manutencao_do_piso_basico_-_sv._convivencia_-_r_80.00000_-_semast.doc</t>
   </si>
   <si>
     <t>Abre Crédito Suplementar por Superávit Financeiro - Manutenção do Piso Básico - Sv. Convivência - R$ 80.000,00 - SEMAST</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/462/projeto_de_lei_1062-2021_-_abre_credito_adicional_especial_por_recurso_vinculado_-_lei_aldir_blanc_-_r_48.01274_-_semece.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/462/projeto_de_lei_1062-2021_-_abre_credito_adicional_especial_por_recurso_vinculado_-_lei_aldir_blanc_-_r_48.01274_-_semece.doc</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial por Recurso Vinculado - Lei Aldir Blanc - R$ 48.012,74 - SEMECE</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/464/projeto_de_lei_1063-2021_-_abre_credito_por_reformulacao_administrativa_-_transposicao_-_r_191.10000_-_fundeb_60_-_semece.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/464/projeto_de_lei_1063-2021_-_abre_credito_por_reformulacao_administrativa_-_transposicao_-_r_191.10000_-_fundeb_60_-_semece.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a Abrir Crédito por Reformulação Administrativa – Transposição no valor de R$ 191.100,00 para a Secretaria de Educação – FUNDEB 60% e dá outras providências”.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/465/projeto_de_lei_1064-2021_-_abre_credito_por_reformulacao_administrativa_-_transposicao_-_r_27.78350_-_semusa.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/465/projeto_de_lei_1064-2021_-_abre_credito_por_reformulacao_administrativa_-_transposicao_-_r_27.78350_-_semusa.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a Abrir Crédito por Reformulação Administrativa – Transposição no valor de R$ 24.783,50 para a Secretaria de Saúde e dá outras providências”.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/466/projeto_de_lei_1065-2021_-_abre_credito_por_reformulacao_administrativa_-_remanejamento_-_r_400.00000_-_semece_para_semusa.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/466/projeto_de_lei_1065-2021_-_abre_credito_por_reformulacao_administrativa_-_remanejamento_-_r_400.00000_-_semece_para_semusa.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a Abrir Crédito por Reformulação Administrativa – Remanejamento no valor de R$ 400.000,00 da Secretaria de Educação para a Secretaria de Saúde e dá outras providências”.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/467/projeto_de_lei_1066-2021_-_abre_credito_adicional_suplementar_por_excesso_de_arrecadacao_-_fundeb_-_r_277.79100_-_semece.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/467/projeto_de_lei_1066-2021_-_abre_credito_adicional_suplementar_por_excesso_de_arrecadacao_-_fundeb_-_r_277.79100_-_semece.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a Abrir Crédito Adicional Suplementar por Excesso de Arrecadação oriundo do FUNDEB no valor de R$ 277.791,00 da Secretaria de Educação e dá outras providências”.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/468/projeto_de_lei_1067-2021_-_abre_credito_por_reformulacao_administrativa_-_remanejamento_-_r_49.02500_-_semece_para_semusa.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/468/projeto_de_lei_1067-2021_-_abre_credito_por_reformulacao_administrativa_-_remanejamento_-_r_49.02500_-_semece_para_semusa.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a Abrir Crédito por Reformulação Administrativa - Remanejamento no valor de R$ 49.025,00 da Secretaria de Educação para a Secretaria de Saúde e dá outras providências”.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/469/projeto_de_lei_1068-2021_-_abre_credito_por_reformulacao_administrativa_-_remanejamento_-_r_7.29303_-_semece_para_semusa.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/469/projeto_de_lei_1068-2021_-_abre_credito_por_reformulacao_administrativa_-_remanejamento_-_r_7.29303_-_semece_para_semusa.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a Abrir Crédito por Reformulação Administrativa - Remanejamento no valor de R$ 7.293,03 da Secretaria de Educação para a Secretaria de Saúde e dá outras providências”.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/470/projeto_de_lei_1069-2021_-_abre_credito_por_reformulacao_administrativa_-_remanejamento_-_r_20.05586_-_semece_para_semusa.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/470/projeto_de_lei_1069-2021_-_abre_credito_por_reformulacao_administrativa_-_remanejamento_-_r_20.05586_-_semece_para_semusa.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a Abrir Crédito por Reformulação Administrativa - Remanejamento no valor de R$ 20.055,86 da Secretaria de Educação para a Secretaria de Saúde e dá outras providências”.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/471/projeto_de_lei_1070-2021_-_abre_credito_por_reformulacao_administrativa_-_remanejamento_-_r_9.72405_-_semece_para_semusa.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/471/projeto_de_lei_1070-2021_-_abre_credito_por_reformulacao_administrativa_-_remanejamento_-_r_9.72405_-_semece_para_semusa.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a Abrir Crédito por Reformulação Administrativa - Remanejamento no valor de R$ 9.724,05 da Secretaria de Educação para a Secretaria de Saúde e dá outras providências”.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/472/projeto_de_lei_1071-2021_-_abre_credito_por_reformulacao_administrativa_-_remanejamento_-_r_18.05000_-_semast_para_semusa.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/472/projeto_de_lei_1071-2021_-_abre_credito_por_reformulacao_administrativa_-_remanejamento_-_r_18.05000_-_semast_para_semusa.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a Abrir Crédito por Reformulação Administrativa - Remanejamento no valor de R$ 18.050,00 da Secretaria de Assistência Social para a Secretaria de Saúde e dá outras providências”.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/473/projeto_de_lei_1072-2021_-_abre_credito_por_reformulacao_administrativa_-_remanejamento_-_r_26.94456_-_semast_para_semusa.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/473/projeto_de_lei_1072-2021_-_abre_credito_por_reformulacao_administrativa_-_remanejamento_-_r_26.94456_-_semast_para_semusa.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a Abrir Crédito por Reformulação Administrativa - Remanejamento no valor de R$ 26.944,56 da Secretaria de Assistência Social para a Secretaria de Saúde e dá outras providências”.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/474/projeto_de_lei_1073-2021_-_abre_credito_por_reformulacao_administrativa_-_remanejamento_-_r_45.00000_-_semast_para_semusa.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/474/projeto_de_lei_1073-2021_-_abre_credito_por_reformulacao_administrativa_-_remanejamento_-_r_45.00000_-_semast_para_semusa.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a Abrir Crédito por Reformulação Administrativa - Remanejamento no valor de R$ 45.000,00 da Secretaria de Assistência Social para a Secretaria de Saúde e dá outras providências”.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/475/projeto_de_lei_1074-2021_-_abre_credito_por_reformulacao_administrativa_-_remanejamento_-_r_61.16828_-_semast_para_semusa.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/475/projeto_de_lei_1074-2021_-_abre_credito_por_reformulacao_administrativa_-_remanejamento_-_r_61.16828_-_semast_para_semusa.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a Abrir Crédito por Reformulação Administrativa - Remanejamento no valor de R$ 61.168,28 da Secretaria de Assistência Social para a Secretaria de Saúde e dá outras providências”.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/476/projeto_de_lei_1075-2021_-_altera_meta_e_resultados_nominal_e_primario_-_ldo-2021.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/476/projeto_de_lei_1075-2021_-_altera_meta_e_resultados_nominal_e_primario_-_ldo-2021.doc</t>
   </si>
   <si>
     <t>: “DISPÕE SOBRE a ALTERAÇÃO DA 		META DE RESULTADO NOMINAL e PRIMÁRIO 		DISPOSTO PELA LEI MUNICIPAL nº. 856/2020 LEI 		DE DIRETRIZES ORÇAMENTARIAS PARA O 			EXERCÍCIO DE 2021, E DÁ OUTRAS 				PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/477/projeto_de_lei_1076-2021_-_abre_credito_suplementar_por_superavit_financeiro_-_manutencao_da_semospe_-_r_100.00000_-_semospe.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/477/projeto_de_lei_1076-2021_-_abre_credito_suplementar_por_superavit_financeiro_-_manutencao_da_semospe_-_r_100.00000_-_semospe.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a Abrir Crédito Suplementar por Superávit Financeiro no valor de R$ 100.000,00 para manutenção da Secretaria Municipal de Obras, Serviços Públicos e Estradas e dá outras providências”.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/478/projeto_de_lei_1077-2021_-_abre_credito_suplementar_por_superavit_financeiro_-_manutencao_do_gabinete_-_r_208.74500_-_gabinete.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/478/projeto_de_lei_1077-2021_-_abre_credito_suplementar_por_superavit_financeiro_-_manutencao_do_gabinete_-_r_208.74500_-_gabinete.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a Abrir Crédito Suplementar por Superávit Financeiro no valor de R$ 208.745,00 para manutenção do Gabinete do Prefeito e dá outras providências”.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/479/projeto_de_lei_1078-2021_-_abre_credito_adicional_especial_por_recurso_vinculado_-_reforma_escola_geone_-_r_291.08562_-_semece.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/479/projeto_de_lei_1078-2021_-_abre_credito_adicional_especial_por_recurso_vinculado_-_reforma_escola_geone_-_r_291.08562_-_semece.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a Abrir Crédito Adicional Especial por Recurso Vinculado no valor de R$ 291.085,62 para Reforma da Escola Municipal Geone Silva Ferreira e dá outras providências”.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/480/projeto_de_lei_1079-2021_-_abre_credito_adicional_suplementar_por_excesso_de_arrecadacao_-_icms_-_r_73.20000_-_semusa.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/480/projeto_de_lei_1079-2021_-_abre_credito_adicional_suplementar_por_excesso_de_arrecadacao_-_icms_-_r_73.20000_-_semusa.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a Abrir Crédito Adicional Suplementar por Excesso de Arrecadação oriundo do ICMS no valor de R$ 73.200,00 da Secretaria de Saúde e dá outras providências”.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/481/projeto_de_lei_1080-2021_-_abre_credito_por_reformulacao_administrativa_-_remanejamento_-_r_400.00000_-_semece_para_semusa.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/481/projeto_de_lei_1080-2021_-_abre_credito_por_reformulacao_administrativa_-_remanejamento_-_r_400.00000_-_semece_para_semusa.doc</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/482/projeto_de_lei_1081-2021_-_abre_credito_adicional_especial_por_recurso_vinculado_-_aquisicao_veiculo_utilitario_-_r_90.32667_-_semospe.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/482/projeto_de_lei_1081-2021_-_abre_credito_adicional_especial_por_recurso_vinculado_-_aquisicao_veiculo_utilitario_-_r_90.32667_-_semospe.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a Abrir Crédito Adicional Especial por Recurso Vinculado no valor de R$ 90.326,67 objeto do Termo de Convênio nº 136/2021/PJ/DER-RO para aquisição de veículo utilitário para atender as necessidades da Secretaria de Obras e dá outras providências”.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/485/projeto_de_lei_1082-2021_-_abre_credito_adicional_especial_por_anulacao_-_devolucao_saldo_convenio_0572019pjder-ro_-_semospe.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/485/projeto_de_lei_1082-2021_-_abre_credito_adicional_especial_por_anulacao_-_devolucao_saldo_convenio_0572019pjder-ro_-_semospe.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a Abrir Crédito Adicional Especial por Superávit Financeiro relativo ao saldo de aplicação do Convênio nº 057/19/PJ/DER-RO e dá outras providências”.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/486/projeto_de_lei_1083-2021_-_abre_credito_adicional_especial_por_superavit_financeiro_-_aplicacao_saldo_convenio_0572019pjder-ro_-_semospe.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/486/projeto_de_lei_1083-2021_-_abre_credito_adicional_especial_por_superavit_financeiro_-_aplicacao_saldo_convenio_0572019pjder-ro_-_semospe.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a Abrir Crédito Adicional Especial por Anulação para fins de devolução do saldo do Convênio nº 057/19/PJ/DER-RO e dá outras providências”.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/492/projeto_de_lei_1084-2021_-_estabelece_como_feriado_municipal_o_dia_22_de_junho_-_emancipacao_politica_de_sao_felipe_doeste.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/492/projeto_de_lei_1084-2021_-_estabelece_como_feriado_municipal_o_dia_22_de_junho_-_emancipacao_politica_de_sao_felipe_doeste.doc</t>
   </si>
   <si>
     <t>“Estabelece como feriado municipal o dia 22 de junho, dia da Criação e Emancipação Política e Administrativa do Município de São Felipe d’Oeste e 	dá outras providências”.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
     <t>Câmara Municipal de São Felipe D'Oeste - CMSF</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/493/projeto_de_lei_1086-2021_-_cria_tratamento_diferenciado_me-_epp_3.docx</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/493/projeto_de_lei_1086-2021_-_cria_tratamento_diferenciado_me-_epp_3.docx</t>
   </si>
   <si>
     <t>INSTITUI O TRATAMENTO DIFERENCIADO, FAVORECIDO E SIMPLIFICADO PARA AS EMPRESAS DE PEQUENO PORTE E MICROEMPRESAS NAS LICITAÇÕES NO ÂMBITO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/548/projeto_de_lei_1087-2021_-_institui_o_programa_mais_producao_-_semospe_e_semap.docx</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/548/projeto_de_lei_1087-2021_-_institui_o_programa_mais_producao_-_semospe_e_semap.docx</t>
   </si>
   <si>
     <t>Institui o Programa Mais Produção - SEMOSPE e SEMAP.docx</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/564/projeto_de_lei_1088_2021.docx</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/564/projeto_de_lei_1088_2021.docx</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DEFINITIVA DA MÁQUINA DE BENEFICIAMENTO DE CAFÉ PARA A ASSOCIAÇÃO DOS PRODUTORES RURAIS DA LINHA CAPA ZERO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/494/projeto_de_lei_1089-2021_-_abre_credito_adicional_especial_por_recurso_vinculado_-_recuperacao_de_estradas_vicinais_-_convenio_no_143-2021-pj-der-ro_-_r_200.00000_-_semospe.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/494/projeto_de_lei_1089-2021_-_abre_credito_adicional_especial_por_recurso_vinculado_-_recuperacao_de_estradas_vicinais_-_convenio_no_143-2021-pj-der-ro_-_r_200.00000_-_semospe.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Abrir  Crédito Adicional Especial por Recurso Vinculado no valor de R$ 223.883,68 objeto do Termo de Convênio nº143/2021/PJ/DER-RO para recuperação de estradas vicinais para atender as necessidades da Secretaria de Obras e dá outras providências.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/495/projeto_de_lei_1090-2021_-_abre_credito_adicional_suplementar_por_excesso_de_arrecadacao_-_icms_-_r_55.00000_-_semusa__e_semaf.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/495/projeto_de_lei_1090-2021_-_abre_credito_adicional_suplementar_por_excesso_de_arrecadacao_-_icms_-_r_55.00000_-_semusa__e_semaf.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Abrir Crédito Adicional Suplementar por Excesso de Arrecadação oriundo do ICMS no valor de R$ 55.000,00 para atender as necessidades das Secretaria de Saúde e de Administração e dá outras providências.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/498/projeto_de_lei_1091-credito.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/498/projeto_de_lei_1091-credito.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR POR ESCESSO DE ARRECADAÇÃO ORINDO DO FUNDEB - 40% NO VALOR DE R$ 80.000.00 PARA ATENDER AS NECESSIDADES DA SECRETARIA DE EDUCAÇÃO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/314/resolucao_001_-_subsidio_de_vereadores.docx</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/314/resolucao_001_-_subsidio_de_vereadores.docx</t>
   </si>
   <si>
     <t>FIXA O SUBSIDIO PARA  A 1ª SESSÃO LEGISLATIVA DA 7ª LEGISLATURA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/366/projeto_de_resolucao_004-_2021-_058_-_2017.docx</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/366/projeto_de_resolucao_004-_2021-_058_-_2017.docx</t>
   </si>
   <si>
     <t>Define as atribuições dos cargos dos servidores da Câmara Municipal de São Felipe D'Oeste-RO.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/393/resolucao_005_-_suprimento_de_fundo.docx</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/393/resolucao_005_-_suprimento_de_fundo.docx</t>
   </si>
   <si>
     <t>Institui o Regime de Adiantamento na Câmara Municipal de São Felipe d’Oeste, e dá outras providências.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/442/resolucao_006comissao_de_etica.docx</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/442/resolucao_006comissao_de_etica.docx</t>
   </si>
   <si>
     <t>CRIA A COMISSÃO DE ÉTICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/499/resolucao_007_-_retifica_-_fixa_o_subsidio_do_prefeito_vice_prefeito_e_secretarios_municipais.docx</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/499/resolucao_007_-_retifica_-_fixa_o_subsidio_do_prefeito_vice_prefeito_e_secretarios_municipais.docx</t>
   </si>
   <si>
     <t>RETIFICA O ANEXO I DA RESOLUÇÃO OO4/2020 QUE FIXA OS SUBSÍDIOS DO PREFEITO, VICE-PREFEITO E SECRETÁRIOS MUNICIPAIS DO MUNICIPIO DE SÃO FELIPE D'OESTE PARA A LEGISLATURA 2021/2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Daniel Luciano</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/339/001_requerimento.docx</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/339/001_requerimento.docx</t>
   </si>
   <si>
     <t>Informações sobre recursos da Saúde Bucal e instalação de Respiradores.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>Anderson Padeiro</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/458/requerimento_002_anderson.docx</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/458/requerimento_002_anderson.docx</t>
   </si>
   <si>
     <t>REQUER CÓPIAS DAS ENTRADAS E SAÍDAS DO ALMOXARIFADO MUNICIPAL.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>DEC</t>
   </si>
   <si>
     <t>Decreto Legislativo</t>
   </si>
   <si>
     <t>FO - FINANÇAS E ORÇAMENTO</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/315/decreto_001-_contas_2021.docx</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/315/decreto_001-_contas_2021.docx</t>
   </si>
   <si>
     <t>Aprova as Contas do Município de São Felipe D'Oeste-RO referente ao exercício financeiro de 2018.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/434/decreto_002-2021aprova_contas_2019.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/434/decreto_002-2021aprova_contas_2019.pdf</t>
   </si>
   <si>
     <t>Aprova as Contas do Prefeito do Município de São Felipe D'Oeste, referente ao Exercício Financeiro de 2019.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>ATA DE REUNIÃO EXTRAORDINÁRIA</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/313/ata_primeir_extraordinaria.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/313/ata_primeir_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Primeira Reunião Extraordinária de 2021.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/326/ata_002_15_02.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/326/ata_002_15_02.pdf</t>
   </si>
   <si>
     <t>ATA DA SEGUNDA REUNIÃO EXTRAORDINÁRIA . . .</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/401/005.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/401/005.pdf</t>
   </si>
   <si>
     <t>Ata da Quinta Reunião Extraordinária . . .</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/405/ata_sexta.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/405/ata_sexta.pdf</t>
   </si>
   <si>
     <t>ATA DA SEXTA REUNIÃO EXTRAORDINÁRIA . . .</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/416/007.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/416/007.pdf</t>
   </si>
   <si>
     <t>ATA DA SÉTIMA REUNIÃO EXTRAORDINÁRIA . . .</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/436/008.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/436/008.pdf</t>
   </si>
   <si>
     <t>ATA DA OITAVA REUNIÃO EXTRAORDINÁRIA . . .</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/507/009.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/507/009.pdf</t>
   </si>
   <si>
     <t>ATA DA NONA REUNIÃO EXTRAORDINÁRIA DA PRIMEIRA SESSÃO LEGISLATIVA DA SÉTIMA LEGISLATURA.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>LEI</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/309/lei_861-2021_-_autoriza_a_compra_de_plantoes_medicos_clinico_geral_ultrasonografista_e_fisioterapeuta.odt</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/309/lei_861-2021_-_autoriza_a_compra_de_plantoes_medicos_clinico_geral_ultrasonografista_e_fisioterapeuta.odt</t>
   </si>
   <si>
     <t>Autoriza excepcionalmente o Poder Executivo Municipal a realizar a compra de plantão médico hospitalar e fisioterapeuta e dá outras providências”.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/310/lei_862-2021_-_autoriza_a_abertura_de_credito_especial_por_superavit_financeiro_-_programa_ir_e_vir_-_r_155.68132_-_semece.odt</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/310/lei_862-2021_-_autoriza_a_abertura_de_credito_especial_por_superavit_financeiro_-_programa_ir_e_vir_-_r_155.68132_-_semece.odt</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/311/lei_863-2021_-_autoriza_a_abertura_de_credito_adicional_suplementar_por_anulacao_de_dotacao_-_contra-partida_-_cestas_basicas_-_r_22562_-_semast.odt</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/311/lei_863-2021_-_autoriza_a_abertura_de_credito_adicional_suplementar_por_anulacao_de_dotacao_-_contra-partida_-_cestas_basicas_-_r_22562_-_semast.odt</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Credito Adicional Suplementar por Anulação no valor de R$ 225,62 para fins de cumprimento ao Termo de Convênio do Estadual nº 236/PGE-2020 – Aquisição de Cestas Básicas, e dá outras providências”.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/312/lei_864-2021_-_autoriza_a_abertura_de_credito_adicional_superavit_financeiro_-_convenio_no_236pge2020_-_cestas_basicas_-_r_52.73901_-_semast.odt</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/312/lei_864-2021_-_autoriza_a_abertura_de_credito_adicional_superavit_financeiro_-_convenio_no_236pge2020_-_cestas_basicas_-_r_52.73901_-_semast.odt</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/453/lei_868-2021_-_autoriza_a_abertura_de_credito_adicional_especial_por_recurso_vinculado_-_aquisicao_caminhao_carroceria_-_r_239.750.odt</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/453/lei_868-2021_-_autoriza_a_abertura_de_credito_adicional_especial_por_recurso_vinculado_-_aquisicao_caminhao_carroceria_-_r_239.750.odt</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Crédito Adicional Especial por Recurso Vinculado no valor de R$ 239.750,00, e dá outras providências”.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/454/lei_869-2021_-_altera_o_valor_da_hora_maquina.odt</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/454/lei_869-2021_-_altera_o_valor_da_hora_maquina.odt</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/488/lei_870-2021_-_autoriza_a_abertura_de_credito_adicional_especial_por_recurso_vinculado_no_valor_de_r_370.59800_tratoricos_e_const._passarela_e_urbanizacao_escola_geone.odt</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/488/lei_870-2021_-_autoriza_a_abertura_de_credito_adicional_especial_por_recurso_vinculado_no_valor_de_r_370.59800_tratoricos_e_const._passarela_e_urbanizacao_escola_geone.odt</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Credito Adicional Especial por Recurso Vinculado para fins de cumprimento aos Termo de Convênio SICONV nºs: 070/DPCN/2020 e 884182/2019, e dá outras providências”.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/489/lei_871-2021_-_autoriza_a_abertura_de_credito_adicional_especial_por_superavit_financeiro_no_valor_de_r_100.00000_acoes_de_enfrentamento_ao_covid-19_-_semusa.odt</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/489/lei_871-2021_-_autoriza_a_abertura_de_credito_adicional_especial_por_superavit_financeiro_no_valor_de_r_100.00000_acoes_de_enfrentamento_ao_covid-19_-_semusa.odt</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/490/lei_872-2021_-_autoriza_a_implantacao_de_manilhas_nos_pontos_criticos_das_estradas_vicinais.docx</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/490/lei_872-2021_-_autoriza_a_implantacao_de_manilhas_nos_pontos_criticos_das_estradas_vicinais.docx</t>
   </si>
   <si>
     <t>LEI 872-2021 - Autoriza a Implantação de Manilhas nos pontos críticos das estradas vicinais</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/491/lei_873-2021_-_autoriza_a_abertura_de_credito_adicional_suplementar_por_superavit_financeiro_-_r_450.00000_-_semospe__e_semap.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/491/lei_873-2021_-_autoriza_a_abertura_de_credito_adicional_suplementar_por_superavit_financeiro_-_r_450.00000_-_semospe__e_semap.doc</t>
   </si>
   <si>
     <t>LEI 873-2021 - Autoriza a Abertura de Crédito Adicional Suplementar por Superávit Financeiro - R$ 450.000,00 - SEMOSPE  e SEMAP</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>ATA DE REUNIÃO ORDINÁRIA</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/328/001.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/328/001.pdf</t>
   </si>
   <si>
     <t>ATA DA PRIMEIRA REUNIÃO ORDINÁRIA . . .</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/330/002.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/330/002.pdf</t>
   </si>
   <si>
     <t>Ata da Segunda Reunião Ordinária . . .</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/335/003.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/335/003.pdf</t>
   </si>
   <si>
     <t>ATA  DA TERCEIRA REUNIÃO ORDINÁRIA . . .</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/340/004.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/340/004.pdf</t>
   </si>
   <si>
     <t>Ata da Quarta Reunião Ordinária. . .</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/344/005o.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/344/005o.pdf</t>
   </si>
   <si>
     <t>Ata da Quinta Reunião Ordinária . . .</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/349/007.docx</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/349/007.docx</t>
   </si>
   <si>
     <t>Ata da Sétima Reunião Ordinária . . .</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/352/008.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/352/008.pdf</t>
   </si>
   <si>
     <t>Ata da Oitava Reunião Ordinária . . .</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/353/009.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/353/009.pdf</t>
   </si>
   <si>
     <t>ATA DA DÉCIMA NONA REUNIÃO ORDINÁRIA . . .</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/356/010.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/356/010.pdf</t>
   </si>
   <si>
     <t>Ata da Décima Reunião Ordinária . . .</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/362/011.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/362/011.pdf</t>
   </si>
   <si>
     <t>Ata da Décima Primeira Reunião Ordinária . . .</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/363/012.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/363/012.pdf</t>
   </si>
   <si>
     <t>Ata da Décima Segunda Reunião Ordinária . . .</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Ata da Décima Terceira Reunião . . .</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/368/014.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/368/014.pdf</t>
   </si>
   <si>
     <t>Ata da Décima Quarta Reunião Ordinária . . .</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/370/015.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/370/015.pdf</t>
   </si>
   <si>
     <t>Ata da Décima Quinta Reunião Ordinária . . .</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/376/016.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/376/016.pdf</t>
   </si>
   <si>
     <t>Ata da Décima Sexta Reunião Ordinária. . .</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/377/017.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/377/017.pdf</t>
   </si>
   <si>
     <t>Ata da Decima Sétima Reunião Ordinária . . .</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/378/018.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/378/018.pdf</t>
   </si>
   <si>
     <t>Ata da Décima Oitava Reunião Ordinária . . .</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/398/19.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/398/19.pdf</t>
   </si>
   <si>
     <t>Ata da Décima Nona Reunião Ordinária . . .</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/400/20.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/400/20.pdf</t>
   </si>
   <si>
     <t>Ata da Vigésima Reunião Ordinária . . .</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/406/21.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/406/21.pdf</t>
   </si>
   <si>
     <t>ATA DA VIGÉSIMA PRIMEIRA REUNIÃO ORDINÁRIA . . .</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/413/22.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/413/22.pdf</t>
   </si>
   <si>
     <t>VIGÉSIMA SEGUNDA REUNIÃO ORDINÁRIA . . .</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/414/23.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/414/23.pdf</t>
   </si>
   <si>
     <t>Ata da Décima Terceira Reunião Ordinária .  . .</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/421/24.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/421/24.pdf</t>
   </si>
   <si>
     <t>ATA DA VIGÉSIMA QUARTA REUNIÃO ORDINÁRIA . . .</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/422/25.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/422/25.pdf</t>
   </si>
   <si>
     <t>ATA DA VIGÉSIMA QUINTA REUNIÃO ORDINÁRIA . . .</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/427/26.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/427/26.pdf</t>
   </si>
   <si>
     <t>Ata da Vigésima Sexta Reunião Ordinária . . .</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/428/27.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/428/27.pdf</t>
   </si>
   <si>
     <t>Ata da Vigésima Sétima Reunião Ordinária . . .</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/430/28.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/430/28.pdf</t>
   </si>
   <si>
     <t>Ata da Vigésima Oitava Reunião Ordinária . . .</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/438/29.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/438/29.pdf</t>
   </si>
   <si>
     <t>Vigésima Nona Reunião Ordinária . . .</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/441/30.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/441/30.pdf</t>
   </si>
   <si>
     <t>ATA DA TRIGÉSIMA REUNIÃO ORDINÁRIA . . .</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/443/31.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/443/31.pdf</t>
   </si>
   <si>
     <t>Ata da Trigésima Primeira Reunião Ordinária . . .</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/455/32.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/455/32.pdf</t>
   </si>
   <si>
     <t>ATA DA TRIGÉSIMA SEGUNDA REUNIÃO ORDINÁRIA . . .</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/456/33.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/456/33.pdf</t>
   </si>
   <si>
     <t>ATA DA TRIGÉSIMA TERCEIRA REUNIÃO ORDINÁRIA  . . .</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/460/34.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/460/34.pdf</t>
   </si>
   <si>
     <t>ATA DA TRIGÉSIMA QUARTA REUNIÃO ORDINÁRIA . . .</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/463/35.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/463/35.pdf</t>
   </si>
   <si>
     <t>ATA DA TRIGÉSIMA QUINTA REUNIÃO ORDINÁRIA . . .</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/483/36.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/483/36.pdf</t>
   </si>
   <si>
     <t>ATA DA TRIGÉSIMA SEXTA REUNIÃO ORDINÁRIA . . .</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/484/37.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/484/37.pdf</t>
   </si>
   <si>
     <t>ATA DA TRIGÉSIMA SÉTIMA REUNIÃO ORDINÁRIA . . .</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/487/38.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/487/38.pdf</t>
   </si>
   <si>
     <t>ATA DA TRIGÉSIMA OITAVA REUNIÃO ORDINÁRIA . . .</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/496/39.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/496/39.pdf</t>
   </si>
   <si>
     <t>ATA DA TRIGÉSIMA NONA REUNIÃO ORDINÁRIA DO SEGUNDO PERIODO LEGISLATIVOA DA PRIMEIRA SESSÃO LEGISLATIVA DA SÉTIMA LEGISLATURA...</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/497/40.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/497/40.pdf</t>
   </si>
   <si>
     <t>ATA DA QUADRAGÉSIMA REUNIÃO ORDINÁRIA . . .</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2745,51 +2745,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/459/emenda_modificativa.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/369/indicacao_001_-_edmar_-_vale_refeicao_hemodialise.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/429/indicacao_002_-_motorista_de_ambulancia_paulo.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/404/projeto_de_lei_1028-2021_-_estabelece_ppa_2022-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/417/projeto_de_lei_1036-2021_-_lei_de_diretrizes_orcamentarias_-_ldo_2022.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/435/loa_2022.zip" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/397/projeto_de_lei-_feriado_municipal_1.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/270/projeto_de_lei_957-2021_-_abre_credito_especial_por_superavit_financeiro_-_programa_ir_e_vir_devolucao_saldo_de_convenio.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/271/projeto_de_lei_958-2021_-_abre_credito_adicional_suplemenatr_por_anulacao_de_dotacao_-_convenio_no_236pge-2020_-_aquisicao_de_cestas_basicas_-_covid-19_-_diferenca_de_contrapartida_-_r_22562.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/272/projeto_de_lei_959-2021_-_abre_credito_adicional_suplementar_por_superavit_financeiro_-_convenio_no_236pge-2020_-_aquisicao_de_cestas_basicas_-_covid-19_-_r_52.73901.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/316/projeto_de_lei_960-2021_-_altera_a_lei_municipal_no_6732017_-_issqn_conforme_modelo_profaz_-_tce.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/317/projeto_de_lei_961-2021_-_dispoe_sobre_o_novo_codigo_tributario_municipal_-_conforme_modelo_profaz_-_tce.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/318/projeto_de_lei_962-2021_-_dispoe_sobre_o_novo_itbi_-_conforme_modelo_profaz_-_tce.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/390/projeto_de_lei_963-2021_-_dispoe_sobre_a_instituicao_de_taxas_de_servicos_e_poder_de_policia_-_conforme_modelo_profaz_-_tce.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/391/projeto_de_lei_964-2021_-_dispoe_sobre_o_iptu_-_conforme_modelo_profaz_-_tce.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/392/projeto_de_lei_965-2021_-_dispoe_sobre_a_-_custeio_da_iluminacao_publica_-_cosip_-_conforme_modelo_profaz_-_tce.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/319/projeto_de_lei_966-2021_-_altera_o_valor_da_hora_maquina_e_algumas_condicoes_para_a_contratacao.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/320/projeto_de_lei_967-2021_-_institui_o_banco_de_horas.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/321/projeto_de_lei_968-2021_-_abre_credito_adicional_especial_por_recurso_vinculado__as_contrapartidas_-_convenio_passarela_e_tratoricos_-_semece__e_semap.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/322/projeto_de_lei_969-2021_-_abre_credito_adicional_especial_por_superavit_financeiro_-_semusa_e_semast.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/323/projeto_de_lei_970-_2021_-_abertura_de_credito_suplementar_por_superavit_financeiro_-_semospe_e_semast.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/324/projeto_de_lei_971-2021_-_abre_credito_adicional_suplementar_por_anulacao_de_dotacao_-_semusa.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/325/projeto_de_lei_972-2021_-_abre_credito_adicional_especial_por_recurso_vinculado_-_r_239.75000_-_aquisicao_caminhao_-_semap.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/327/projeto_de_lei_973_covid_semusa.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/329/projeto_de_lei_974-2021_-_autoriza_manilhas_entradas_de_acesso_as_propriedades_rurais_-_semospe.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/331/projeto_de_lei_976-2021_-_autoriza_desconto_iptu_2021.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/332/projeto_de_lei_977-2021_-_abre_credito_adicional_especial_por_superavit_financeiro_-_aquisicao_equipamentos_de_informatica_-_ampliacao_de_metas_convenio_162pge2020_-r_5.55580_semece.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/333/projeto_de_lei_978-2021_-_abre_credito_adicional_suplementar_por_anulacao_de_dotacao_--.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/334/projeto_de_lei_979-2021_-_abre_credito_adicional_suplementar_por_superavit_financeiro_-_r_450.00000_-_semospe_e_semap.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/336/projeto_de_lei_980-2021_-_abre_credito_especial_por_superavit_financeiro_-_reforma_escola_orlindo_-_convenio_no_02-18-pj-der-ro_-_r_34.35209_-_semece_devolucao_saldo_de_convenio.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/337/projeto_de_lei_981-2021_-_abre_credito_adicional_especial_por_recurso_vinculado_-_acoes_de_enfrentamento_ao_covid-19_-_r_98.91596_-_semusa.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/338/projeto_de_lei_982-2021_-_abre_credito_suplementar_por_superavit_financeiro_-_manut._do_pnate_-_r_46.73557_-_semece.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/341/projeto_de_lei_983-2021_-_autoriza_a_contratar_emprestimo_bancario_-_aquisicao_de_pa_carregadeira_1.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/342/projeto_de_lei_984-2021_-_abre_credito_adicional_suplementar_por_anulacao_de_dotacao_-_r_21.40100_-_semap.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/350/projeto_de_lei_985-2021_-_autoriza_o_poder_executivo_adquirir_area_rural_destinada_a_expansao_do_cemiterio_municipal_1.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/343/projeto_de_lei_986-2021_-_altera_a_lei_municipal_no_742-2018_-_coordenador_de_transportes.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/345/projeto_de_lei_988-2021_-_dispoe_sobre_a_reestruturacao_do_conselho_mun._de_acompanhamento_e_controle_social_-_cacs_-_fundeb.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/346/projeto_de_lei_990-2021_-_abre_credito_especial_por_superavit_financeiro_-_aux._finan._acoes_assist._social_-_r_16.00000_-_semast_e_acoes_enfrent._covid_r_58.38700_-_semusa.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/347/projeto_de_lei_991-2021_-_abre_credito_especial_suplementar_por_anulacao_-_r_25.00000_-_semast.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/348/projeto_de_lei_992-2021_-_abre_credito_suplementar_por_superavit_financeiro_-_r_80.00000_-_semast.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/355/projeto_de_lei_994-2021_-_altera_a_lei_municipal_no_861-2021_que_autorizou_a_compra_de_plantoes_medicos.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/351/projeto_de_lei_995-2021_-_altera_o_salario_base_dos_agentes_comunitarios_de_saude.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/354/projeto_de_lei_996-2021_-_revoga_8822021_e_autoriza_a_contratar_emprestimo_bancario_-_aquisicao_de_pa_carregadeira.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/357/projeto_de_lei_997-2021_-_abre_credito_adicional_suplementar_por_superavit_financeiro_-_r_200.00000_-_semaf_1.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/358/projeto_de_lei_998-2021_-_abre_credito_adicional_suplementar_por_anulacao_-_r_100.00000_-_semusa.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/359/projeto_de_lei_999-2021_-_abre_credito_adicional_especial_por_superavit_financeiro_-_fundeb_estadual_-_r_9.53640_-_semece.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/360/projeto_de_lei_1000-2021_-_abre_credito_adicional_especial_por_recurso_vinculado_-_fundeb_estadual_-_r_22.50000_-_semece.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/361/projeto_de_lei_1001-2021_-_abre_credito_suplementar_por_superavit_financeiro_-_manutencao_da_semece_5_e_25_-_r_46.79097_-_semece.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/367/projeto_de_lei_1002-2021_-_altera_a_lei_municipal_no_887-2021_-_alterou_salario_base_dos_agentes_comunitarios_de_saude.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/371/projeto_de_lei_1003-2021_-_abre_credito_suplementar_por_superavit_financeiro_-_transporte_e_aquisicao_massa_asfaltica_r_111.66963_-_semospe.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/372/projeto_de_lei_1004-2021_-_abre_credito_por_reformulacao_administrativa_-_remanejamento_-_r_16.84896_-_camara_municipal.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/373/projeto_de_lei_1005-2021_-_abre_credito_adicional_especial_por_recurso_vinculado_-_programa_ir_e_vir_-_r_1.659.03142_-_semece.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/374/projeto_de_lei_1006-2021_-_abre_credito_adicional_especial_por_recurso_vinculado_-_programa_ir_e_vir_-_aquisicao_insumos_covid-19_-_r_11.62307_-_semece.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/375/projeto_de_lei_1008-2021_-_autoriza_a_doacao_do_barracao_localizado_no_patio_da_escola_geone_silva_ferreira_-_aprum_1.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/379/projeto_de_lei_1009-2021_-_abre_credito_adicional_especial_-_contratacao_operacao_de_credito_-_bb_-_aquisicao_pa_carregadeira_-_r_470.00000_-_semospe.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/380/projeto_de_lei_1010-2021_-_autoriza_o_poder_executivo_a_contratar_estagiarios_-_semaf.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/381/projeto_de_lei_1011-2021_-_abre_credito_por_reformulacao_administrativa_-_transferencia_-_r_16.76250_-_fundo_municipal_de_saude.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/382/projeto_de_lei_1012-2021_-_abre_credito_por_reformulacao_administrativa_-_transposicao_-_r_12.15506_-_fundo_municipal_de_saude.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/383/projeto_de_lei_1013-2021_-_abre_credito_por_reformulacao_administrativa_-_transposicao_-_r_17.0000_-_manuntencao_da_semaf.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/384/projeto_de_lei_1014-2021_-_abre_credito_adicional_especial_por_anulacao_-_devolucao_saldo_convenio_estadual_-_cestas_basicas_-_covid-19_-_r_52258_-_semast.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/385/projeto_de_lei_1015-2021_-_abre_credito_adicional_suplementar_por_anulacao_-_r_412.10063_-_semusa_e_gabinete.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/386/projeto_de_lei_1016-2021_-_abre_credito_adicional_especial_por_recurso_vinculado_-_acoes_de_enfrentamento_ao_covid-19_-_r_10.53200_-_semusa.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/387/projeto_de_lei_1017-2021_-_abre_credito_adicional_especial_por_recurso_vinculado_-_acoes_de_enfrentamento_ao_covid-19_-_r_25.46424_-_semusa.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/388/projeto_de_lei_1018-2021_-_abre_credito_adicional_especial_por_recurso_vinculado_-_incremento_do_piso_da_atencao_basica_-_fns_-_proposta_36000351031202000_-_r_100.00000_.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/389/projeto_de_lei_1019-2021_-_abre_credito_adicional_especial_por_anulacao_-_r_10.20000_-_semast.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/394/projeto_de_lei_1020-2021_-_abre_credito_adicional_especial_por_recurso_vinculado_-_aquis._equip._e_mat._permanente_-_atencao_especializada_-_fns_-_proposta_112956590001200.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/395/projeto_de_lei_1021-2021_-_autoriza_o_poder_executivo_municipal_a_realizar_teste_seletivo_simplificado_4.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/396/projeto_de_lei_1022-2021_-_uso_de_veiculos_publicos.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/426/projeto_de_lei_1024-2021-_autoriza_o_poder_executivo_municipal_a_realizar_teste_seletivo_simplificado_para_a_contratacao_de_enfermeiro_e_da_outras_providencias_1.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/399/projeto_de_lei_1025-2021_-_abre_credito_adicional_especial_por_anulacao_-_contrapartida_aquisicao_pa_carregadeira_-_r_100.00000_-_semospe.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/403/projeto_de_lei_1026-2021_-_abre_credito_por_reformulacao_administrativa_-_remanejamento_-_r_113.0000_-_adesao_arp_-_projetos_-_gabinete.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/402/projeto_de_lei_1027-2021_-_abre_credito_adicional_especial_por_recurso_vinculado_-_r_289.60039_-_fitha_-_2020_-_semospe.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/407/projeto_de_lei_1029-2021-_credito_adicional.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/408/projeto_de_lei_1030-2021-_credito_adicional.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/409/projeto_de_lei_1031-2021-_credito_adicional.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/410/projeto_de_lei_1032-2021-_credito_adicional.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/411/projeto_de_lei_1033-2021-_credito_adicional.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/412/projeto_de_lei_1034-2021_associacao_berimbau.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/415/projeto_de_lei_1035-2021_-credito_adicional.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/418/projeto_de_lei_1037-2021_-_abre_credito_por_reformulacao_administrativa_-_transposicao_-_r_2.29000_-_camara_municipal.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/419/projeto_de_lei_1038-2021_-_abre_credito_por_reformulacao_administrativa_-_transposicao_-_r_52.82934_-_semospe.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/420/projeto_de_lei_1039-2021_-_abre_credito_por_reformulacao_administrativa_-_transferencia_-_r_2.31525_-_semospe.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/423/projeto_de_lei_1040-2021_abre_credito.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/424/projeto_de_lei_1041-2021_abre_credito.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/425/projeto_de_lei_1042-2021_abre_credito_-.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/431/pprojeto_de_lei_1043-2021_-_abre_credito_adicional_suplementar_por_excesso_de_arrecadacao_-_r_60.00000_-_semece.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/432/projeto_de_lei_1044-2021_-_abre_credito_adicional_especial_por_recurso_vinculado_-_r_70.00000_-_aquisicao_de_equipamentos_de_telecomunicacao_-_recurso_especial_-_semaf.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/433/projeto_de_lei_1045-2021_-_abre_credito_adicional_suplementar_por_excesso_de_arrecadacao_-_aquisicao_de_area_p_expansao_do_cemiterio_-_r_43.41793_-_semospe.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/437/projeto_de_lei_1047-2021_-_altera_a_lei_municipal_no_6012015_que_dispoe_a_diaria_de_ajuda_de_custo.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/439/projeto_de_lei_1048-2021_-_dispoe_sobre_os_procedimentos_do_programa_titulo_ja_-_setor_01_e_setor_02.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/440/projeto_de_lei_1049-2021_-_cria_o_setor_05_-_setor_escolar_e_esportivo_de_sao_felipe_doeste.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/444/projeto_de_lei_1051-2021_-_abre_credito_por_reformulacao_administrativa_-_transposicao_-_r_59.28319_-_semusa.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/445/projeto_de_lei_1052-2021_-_abre_credito_por_reformulacao_administrativa_-_transposicao_-_r_28.00000_-_semospe.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/446/projeto_de_lei_1053-2021_-_abre_credito_adicional_suplementar_por_excesso_de_arrecadacao_oriundo_da_fonte_do_fundeb_-_r_80.00000_-_semece.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/447/projeto_de_lei_1054-2021_-_abre_credito_adicional_suplementar_por_excesso_de_arrecadacao_oriundo_da_fonte_do_icms_-_r_180.00000_-_semusa.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/448/projeto_de_lei_1055-2021_-_abre_credito_adicional_suplementar_por_excesso_de_arrecadacao_oriundo_da_fonte_do_icms_-_r_100.00000_-_semospe.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/449/projeto_de_lei_1056-2021_-_abre_credito_adicional_suplementar_por_excesso_de_arrecadacao_oriundo_da_fonte_do_icms_-_r_70.00000_-_semap.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/450/projeto_de_lei_1057-2021_-_regulamenta_a_concessao_de_beneficios_eventuais.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/451/projeto_de_lei_1058-2021_-_abre_credito_adicional_especial_por_recurso_vinculado_-_r_681.65203_-_pavimentacao_vias_urbanas_-_semospe.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/452/projeto_de_lei_1059-2021_-_abre_credito_adicional_especial_por_recurso_vinculado_-_r_969.91900_-_pavimentacao_estradas_vicinais_-_semospe.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/457/projeto_de_lei_1060-2021_-_dispoe_sobre_doacao_de_terreno_para_policia_militar.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/461/projeto_de_lei_1061-2021_-_abre_credito_suplementar_por_superavit_financeiro_-_manutencao_do_piso_basico_-_sv._convivencia_-_r_80.00000_-_semast.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/462/projeto_de_lei_1062-2021_-_abre_credito_adicional_especial_por_recurso_vinculado_-_lei_aldir_blanc_-_r_48.01274_-_semece.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/464/projeto_de_lei_1063-2021_-_abre_credito_por_reformulacao_administrativa_-_transposicao_-_r_191.10000_-_fundeb_60_-_semece.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/465/projeto_de_lei_1064-2021_-_abre_credito_por_reformulacao_administrativa_-_transposicao_-_r_27.78350_-_semusa.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/466/projeto_de_lei_1065-2021_-_abre_credito_por_reformulacao_administrativa_-_remanejamento_-_r_400.00000_-_semece_para_semusa.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/467/projeto_de_lei_1066-2021_-_abre_credito_adicional_suplementar_por_excesso_de_arrecadacao_-_fundeb_-_r_277.79100_-_semece.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/468/projeto_de_lei_1067-2021_-_abre_credito_por_reformulacao_administrativa_-_remanejamento_-_r_49.02500_-_semece_para_semusa.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/469/projeto_de_lei_1068-2021_-_abre_credito_por_reformulacao_administrativa_-_remanejamento_-_r_7.29303_-_semece_para_semusa.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/470/projeto_de_lei_1069-2021_-_abre_credito_por_reformulacao_administrativa_-_remanejamento_-_r_20.05586_-_semece_para_semusa.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/471/projeto_de_lei_1070-2021_-_abre_credito_por_reformulacao_administrativa_-_remanejamento_-_r_9.72405_-_semece_para_semusa.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/472/projeto_de_lei_1071-2021_-_abre_credito_por_reformulacao_administrativa_-_remanejamento_-_r_18.05000_-_semast_para_semusa.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/473/projeto_de_lei_1072-2021_-_abre_credito_por_reformulacao_administrativa_-_remanejamento_-_r_26.94456_-_semast_para_semusa.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/474/projeto_de_lei_1073-2021_-_abre_credito_por_reformulacao_administrativa_-_remanejamento_-_r_45.00000_-_semast_para_semusa.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/475/projeto_de_lei_1074-2021_-_abre_credito_por_reformulacao_administrativa_-_remanejamento_-_r_61.16828_-_semast_para_semusa.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/476/projeto_de_lei_1075-2021_-_altera_meta_e_resultados_nominal_e_primario_-_ldo-2021.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/477/projeto_de_lei_1076-2021_-_abre_credito_suplementar_por_superavit_financeiro_-_manutencao_da_semospe_-_r_100.00000_-_semospe.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/478/projeto_de_lei_1077-2021_-_abre_credito_suplementar_por_superavit_financeiro_-_manutencao_do_gabinete_-_r_208.74500_-_gabinete.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/479/projeto_de_lei_1078-2021_-_abre_credito_adicional_especial_por_recurso_vinculado_-_reforma_escola_geone_-_r_291.08562_-_semece.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/480/projeto_de_lei_1079-2021_-_abre_credito_adicional_suplementar_por_excesso_de_arrecadacao_-_icms_-_r_73.20000_-_semusa.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/481/projeto_de_lei_1080-2021_-_abre_credito_por_reformulacao_administrativa_-_remanejamento_-_r_400.00000_-_semece_para_semusa.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/482/projeto_de_lei_1081-2021_-_abre_credito_adicional_especial_por_recurso_vinculado_-_aquisicao_veiculo_utilitario_-_r_90.32667_-_semospe.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/485/projeto_de_lei_1082-2021_-_abre_credito_adicional_especial_por_anulacao_-_devolucao_saldo_convenio_0572019pjder-ro_-_semospe.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/486/projeto_de_lei_1083-2021_-_abre_credito_adicional_especial_por_superavit_financeiro_-_aplicacao_saldo_convenio_0572019pjder-ro_-_semospe.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/492/projeto_de_lei_1084-2021_-_estabelece_como_feriado_municipal_o_dia_22_de_junho_-_emancipacao_politica_de_sao_felipe_doeste.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/493/projeto_de_lei_1086-2021_-_cria_tratamento_diferenciado_me-_epp_3.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/548/projeto_de_lei_1087-2021_-_institui_o_programa_mais_producao_-_semospe_e_semap.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/564/projeto_de_lei_1088_2021.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/494/projeto_de_lei_1089-2021_-_abre_credito_adicional_especial_por_recurso_vinculado_-_recuperacao_de_estradas_vicinais_-_convenio_no_143-2021-pj-der-ro_-_r_200.00000_-_semospe.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/495/projeto_de_lei_1090-2021_-_abre_credito_adicional_suplementar_por_excesso_de_arrecadacao_-_icms_-_r_55.00000_-_semusa__e_semaf.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/498/projeto_de_lei_1091-credito.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/314/resolucao_001_-_subsidio_de_vereadores.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/366/projeto_de_resolucao_004-_2021-_058_-_2017.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/393/resolucao_005_-_suprimento_de_fundo.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/442/resolucao_006comissao_de_etica.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/499/resolucao_007_-_retifica_-_fixa_o_subsidio_do_prefeito_vice_prefeito_e_secretarios_municipais.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/339/001_requerimento.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/458/requerimento_002_anderson.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/315/decreto_001-_contas_2021.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/434/decreto_002-2021aprova_contas_2019.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/313/ata_primeir_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/326/ata_002_15_02.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/401/005.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/405/ata_sexta.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/416/007.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/436/008.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/507/009.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/309/lei_861-2021_-_autoriza_a_compra_de_plantoes_medicos_clinico_geral_ultrasonografista_e_fisioterapeuta.odt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/310/lei_862-2021_-_autoriza_a_abertura_de_credito_especial_por_superavit_financeiro_-_programa_ir_e_vir_-_r_155.68132_-_semece.odt" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/311/lei_863-2021_-_autoriza_a_abertura_de_credito_adicional_suplementar_por_anulacao_de_dotacao_-_contra-partida_-_cestas_basicas_-_r_22562_-_semast.odt" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/312/lei_864-2021_-_autoriza_a_abertura_de_credito_adicional_superavit_financeiro_-_convenio_no_236pge2020_-_cestas_basicas_-_r_52.73901_-_semast.odt" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/453/lei_868-2021_-_autoriza_a_abertura_de_credito_adicional_especial_por_recurso_vinculado_-_aquisicao_caminhao_carroceria_-_r_239.750.odt" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/454/lei_869-2021_-_altera_o_valor_da_hora_maquina.odt" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/488/lei_870-2021_-_autoriza_a_abertura_de_credito_adicional_especial_por_recurso_vinculado_no_valor_de_r_370.59800_tratoricos_e_const._passarela_e_urbanizacao_escola_geone.odt" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/489/lei_871-2021_-_autoriza_a_abertura_de_credito_adicional_especial_por_superavit_financeiro_no_valor_de_r_100.00000_acoes_de_enfrentamento_ao_covid-19_-_semusa.odt" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/490/lei_872-2021_-_autoriza_a_implantacao_de_manilhas_nos_pontos_criticos_das_estradas_vicinais.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/491/lei_873-2021_-_autoriza_a_abertura_de_credito_adicional_suplementar_por_superavit_financeiro_-_r_450.00000_-_semospe__e_semap.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/328/001.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/330/002.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/335/003.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/340/004.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/344/005o.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/349/007.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/352/008.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/353/009.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/356/010.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/362/011.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/363/012.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/368/014.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/370/015.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/376/016.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/377/017.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/378/018.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/398/19.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/400/20.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/406/21.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/413/22.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/414/23.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/421/24.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/422/25.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/427/26.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/428/27.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/430/28.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/438/29.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/441/30.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/443/31.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/455/32.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/456/33.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/460/34.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/463/35.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/483/36.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/484/37.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/487/38.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/496/39.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/497/40.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/459/emenda_modificativa.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/369/indicacao_001_-_edmar_-_vale_refeicao_hemodialise.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/429/indicacao_002_-_motorista_de_ambulancia_paulo.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/404/projeto_de_lei_1028-2021_-_estabelece_ppa_2022-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/417/projeto_de_lei_1036-2021_-_lei_de_diretrizes_orcamentarias_-_ldo_2022.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/435/loa_2022.zip" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/397/projeto_de_lei-_feriado_municipal_1.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/270/projeto_de_lei_957-2021_-_abre_credito_especial_por_superavit_financeiro_-_programa_ir_e_vir_devolucao_saldo_de_convenio.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/271/projeto_de_lei_958-2021_-_abre_credito_adicional_suplemenatr_por_anulacao_de_dotacao_-_convenio_no_236pge-2020_-_aquisicao_de_cestas_basicas_-_covid-19_-_diferenca_de_contrapartida_-_r_22562.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/272/projeto_de_lei_959-2021_-_abre_credito_adicional_suplementar_por_superavit_financeiro_-_convenio_no_236pge-2020_-_aquisicao_de_cestas_basicas_-_covid-19_-_r_52.73901.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/316/projeto_de_lei_960-2021_-_altera_a_lei_municipal_no_6732017_-_issqn_conforme_modelo_profaz_-_tce.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/317/projeto_de_lei_961-2021_-_dispoe_sobre_o_novo_codigo_tributario_municipal_-_conforme_modelo_profaz_-_tce.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/318/projeto_de_lei_962-2021_-_dispoe_sobre_o_novo_itbi_-_conforme_modelo_profaz_-_tce.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/390/projeto_de_lei_963-2021_-_dispoe_sobre_a_instituicao_de_taxas_de_servicos_e_poder_de_policia_-_conforme_modelo_profaz_-_tce.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/391/projeto_de_lei_964-2021_-_dispoe_sobre_o_iptu_-_conforme_modelo_profaz_-_tce.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/392/projeto_de_lei_965-2021_-_dispoe_sobre_a_-_custeio_da_iluminacao_publica_-_cosip_-_conforme_modelo_profaz_-_tce.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/319/projeto_de_lei_966-2021_-_altera_o_valor_da_hora_maquina_e_algumas_condicoes_para_a_contratacao.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/320/projeto_de_lei_967-2021_-_institui_o_banco_de_horas.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/321/projeto_de_lei_968-2021_-_abre_credito_adicional_especial_por_recurso_vinculado__as_contrapartidas_-_convenio_passarela_e_tratoricos_-_semece__e_semap.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/322/projeto_de_lei_969-2021_-_abre_credito_adicional_especial_por_superavit_financeiro_-_semusa_e_semast.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/323/projeto_de_lei_970-_2021_-_abertura_de_credito_suplementar_por_superavit_financeiro_-_semospe_e_semast.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/324/projeto_de_lei_971-2021_-_abre_credito_adicional_suplementar_por_anulacao_de_dotacao_-_semusa.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/325/projeto_de_lei_972-2021_-_abre_credito_adicional_especial_por_recurso_vinculado_-_r_239.75000_-_aquisicao_caminhao_-_semap.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/327/projeto_de_lei_973_covid_semusa.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/329/projeto_de_lei_974-2021_-_autoriza_manilhas_entradas_de_acesso_as_propriedades_rurais_-_semospe.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/331/projeto_de_lei_976-2021_-_autoriza_desconto_iptu_2021.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/332/projeto_de_lei_977-2021_-_abre_credito_adicional_especial_por_superavit_financeiro_-_aquisicao_equipamentos_de_informatica_-_ampliacao_de_metas_convenio_162pge2020_-r_5.55580_semece.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/333/projeto_de_lei_978-2021_-_abre_credito_adicional_suplementar_por_anulacao_de_dotacao_--.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/334/projeto_de_lei_979-2021_-_abre_credito_adicional_suplementar_por_superavit_financeiro_-_r_450.00000_-_semospe_e_semap.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/336/projeto_de_lei_980-2021_-_abre_credito_especial_por_superavit_financeiro_-_reforma_escola_orlindo_-_convenio_no_02-18-pj-der-ro_-_r_34.35209_-_semece_devolucao_saldo_de_convenio.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/337/projeto_de_lei_981-2021_-_abre_credito_adicional_especial_por_recurso_vinculado_-_acoes_de_enfrentamento_ao_covid-19_-_r_98.91596_-_semusa.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/338/projeto_de_lei_982-2021_-_abre_credito_suplementar_por_superavit_financeiro_-_manut._do_pnate_-_r_46.73557_-_semece.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/341/projeto_de_lei_983-2021_-_autoriza_a_contratar_emprestimo_bancario_-_aquisicao_de_pa_carregadeira_1.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/342/projeto_de_lei_984-2021_-_abre_credito_adicional_suplementar_por_anulacao_de_dotacao_-_r_21.40100_-_semap.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/350/projeto_de_lei_985-2021_-_autoriza_o_poder_executivo_adquirir_area_rural_destinada_a_expansao_do_cemiterio_municipal_1.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/343/projeto_de_lei_986-2021_-_altera_a_lei_municipal_no_742-2018_-_coordenador_de_transportes.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/345/projeto_de_lei_988-2021_-_dispoe_sobre_a_reestruturacao_do_conselho_mun._de_acompanhamento_e_controle_social_-_cacs_-_fundeb.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/346/projeto_de_lei_990-2021_-_abre_credito_especial_por_superavit_financeiro_-_aux._finan._acoes_assist._social_-_r_16.00000_-_semast_e_acoes_enfrent._covid_r_58.38700_-_semusa.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/347/projeto_de_lei_991-2021_-_abre_credito_especial_suplementar_por_anulacao_-_r_25.00000_-_semast.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/348/projeto_de_lei_992-2021_-_abre_credito_suplementar_por_superavit_financeiro_-_r_80.00000_-_semast.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/355/projeto_de_lei_994-2021_-_altera_a_lei_municipal_no_861-2021_que_autorizou_a_compra_de_plantoes_medicos.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/351/projeto_de_lei_995-2021_-_altera_o_salario_base_dos_agentes_comunitarios_de_saude.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/354/projeto_de_lei_996-2021_-_revoga_8822021_e_autoriza_a_contratar_emprestimo_bancario_-_aquisicao_de_pa_carregadeira.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/357/projeto_de_lei_997-2021_-_abre_credito_adicional_suplementar_por_superavit_financeiro_-_r_200.00000_-_semaf_1.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/358/projeto_de_lei_998-2021_-_abre_credito_adicional_suplementar_por_anulacao_-_r_100.00000_-_semusa.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/359/projeto_de_lei_999-2021_-_abre_credito_adicional_especial_por_superavit_financeiro_-_fundeb_estadual_-_r_9.53640_-_semece.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/360/projeto_de_lei_1000-2021_-_abre_credito_adicional_especial_por_recurso_vinculado_-_fundeb_estadual_-_r_22.50000_-_semece.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/361/projeto_de_lei_1001-2021_-_abre_credito_suplementar_por_superavit_financeiro_-_manutencao_da_semece_5_e_25_-_r_46.79097_-_semece.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/367/projeto_de_lei_1002-2021_-_altera_a_lei_municipal_no_887-2021_-_alterou_salario_base_dos_agentes_comunitarios_de_saude.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/371/projeto_de_lei_1003-2021_-_abre_credito_suplementar_por_superavit_financeiro_-_transporte_e_aquisicao_massa_asfaltica_r_111.66963_-_semospe.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/372/projeto_de_lei_1004-2021_-_abre_credito_por_reformulacao_administrativa_-_remanejamento_-_r_16.84896_-_camara_municipal.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/373/projeto_de_lei_1005-2021_-_abre_credito_adicional_especial_por_recurso_vinculado_-_programa_ir_e_vir_-_r_1.659.03142_-_semece.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/374/projeto_de_lei_1006-2021_-_abre_credito_adicional_especial_por_recurso_vinculado_-_programa_ir_e_vir_-_aquisicao_insumos_covid-19_-_r_11.62307_-_semece.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/375/projeto_de_lei_1008-2021_-_autoriza_a_doacao_do_barracao_localizado_no_patio_da_escola_geone_silva_ferreira_-_aprum_1.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/379/projeto_de_lei_1009-2021_-_abre_credito_adicional_especial_-_contratacao_operacao_de_credito_-_bb_-_aquisicao_pa_carregadeira_-_r_470.00000_-_semospe.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/380/projeto_de_lei_1010-2021_-_autoriza_o_poder_executivo_a_contratar_estagiarios_-_semaf.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/381/projeto_de_lei_1011-2021_-_abre_credito_por_reformulacao_administrativa_-_transferencia_-_r_16.76250_-_fundo_municipal_de_saude.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/382/projeto_de_lei_1012-2021_-_abre_credito_por_reformulacao_administrativa_-_transposicao_-_r_12.15506_-_fundo_municipal_de_saude.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/383/projeto_de_lei_1013-2021_-_abre_credito_por_reformulacao_administrativa_-_transposicao_-_r_17.0000_-_manuntencao_da_semaf.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/384/projeto_de_lei_1014-2021_-_abre_credito_adicional_especial_por_anulacao_-_devolucao_saldo_convenio_estadual_-_cestas_basicas_-_covid-19_-_r_52258_-_semast.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/385/projeto_de_lei_1015-2021_-_abre_credito_adicional_suplementar_por_anulacao_-_r_412.10063_-_semusa_e_gabinete.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/386/projeto_de_lei_1016-2021_-_abre_credito_adicional_especial_por_recurso_vinculado_-_acoes_de_enfrentamento_ao_covid-19_-_r_10.53200_-_semusa.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/387/projeto_de_lei_1017-2021_-_abre_credito_adicional_especial_por_recurso_vinculado_-_acoes_de_enfrentamento_ao_covid-19_-_r_25.46424_-_semusa.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/388/projeto_de_lei_1018-2021_-_abre_credito_adicional_especial_por_recurso_vinculado_-_incremento_do_piso_da_atencao_basica_-_fns_-_proposta_36000351031202000_-_r_100.00000_.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/389/projeto_de_lei_1019-2021_-_abre_credito_adicional_especial_por_anulacao_-_r_10.20000_-_semast.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/394/projeto_de_lei_1020-2021_-_abre_credito_adicional_especial_por_recurso_vinculado_-_aquis._equip._e_mat._permanente_-_atencao_especializada_-_fns_-_proposta_112956590001200.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/395/projeto_de_lei_1021-2021_-_autoriza_o_poder_executivo_municipal_a_realizar_teste_seletivo_simplificado_4.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/396/projeto_de_lei_1022-2021_-_uso_de_veiculos_publicos.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/426/projeto_de_lei_1024-2021-_autoriza_o_poder_executivo_municipal_a_realizar_teste_seletivo_simplificado_para_a_contratacao_de_enfermeiro_e_da_outras_providencias_1.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/399/projeto_de_lei_1025-2021_-_abre_credito_adicional_especial_por_anulacao_-_contrapartida_aquisicao_pa_carregadeira_-_r_100.00000_-_semospe.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/403/projeto_de_lei_1026-2021_-_abre_credito_por_reformulacao_administrativa_-_remanejamento_-_r_113.0000_-_adesao_arp_-_projetos_-_gabinete.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/402/projeto_de_lei_1027-2021_-_abre_credito_adicional_especial_por_recurso_vinculado_-_r_289.60039_-_fitha_-_2020_-_semospe.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/407/projeto_de_lei_1029-2021-_credito_adicional.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/408/projeto_de_lei_1030-2021-_credito_adicional.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/409/projeto_de_lei_1031-2021-_credito_adicional.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/410/projeto_de_lei_1032-2021-_credito_adicional.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/411/projeto_de_lei_1033-2021-_credito_adicional.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/412/projeto_de_lei_1034-2021_associacao_berimbau.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/415/projeto_de_lei_1035-2021_-credito_adicional.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/418/projeto_de_lei_1037-2021_-_abre_credito_por_reformulacao_administrativa_-_transposicao_-_r_2.29000_-_camara_municipal.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/419/projeto_de_lei_1038-2021_-_abre_credito_por_reformulacao_administrativa_-_transposicao_-_r_52.82934_-_semospe.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/420/projeto_de_lei_1039-2021_-_abre_credito_por_reformulacao_administrativa_-_transferencia_-_r_2.31525_-_semospe.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/423/projeto_de_lei_1040-2021_abre_credito.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/424/projeto_de_lei_1041-2021_abre_credito.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/425/projeto_de_lei_1042-2021_abre_credito_-.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/431/pprojeto_de_lei_1043-2021_-_abre_credito_adicional_suplementar_por_excesso_de_arrecadacao_-_r_60.00000_-_semece.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/432/projeto_de_lei_1044-2021_-_abre_credito_adicional_especial_por_recurso_vinculado_-_r_70.00000_-_aquisicao_de_equipamentos_de_telecomunicacao_-_recurso_especial_-_semaf.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/433/projeto_de_lei_1045-2021_-_abre_credito_adicional_suplementar_por_excesso_de_arrecadacao_-_aquisicao_de_area_p_expansao_do_cemiterio_-_r_43.41793_-_semospe.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/437/projeto_de_lei_1047-2021_-_altera_a_lei_municipal_no_6012015_que_dispoe_a_diaria_de_ajuda_de_custo.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/439/projeto_de_lei_1048-2021_-_dispoe_sobre_os_procedimentos_do_programa_titulo_ja_-_setor_01_e_setor_02.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/440/projeto_de_lei_1049-2021_-_cria_o_setor_05_-_setor_escolar_e_esportivo_de_sao_felipe_doeste.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/444/projeto_de_lei_1051-2021_-_abre_credito_por_reformulacao_administrativa_-_transposicao_-_r_59.28319_-_semusa.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/445/projeto_de_lei_1052-2021_-_abre_credito_por_reformulacao_administrativa_-_transposicao_-_r_28.00000_-_semospe.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/446/projeto_de_lei_1053-2021_-_abre_credito_adicional_suplementar_por_excesso_de_arrecadacao_oriundo_da_fonte_do_fundeb_-_r_80.00000_-_semece.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/447/projeto_de_lei_1054-2021_-_abre_credito_adicional_suplementar_por_excesso_de_arrecadacao_oriundo_da_fonte_do_icms_-_r_180.00000_-_semusa.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/448/projeto_de_lei_1055-2021_-_abre_credito_adicional_suplementar_por_excesso_de_arrecadacao_oriundo_da_fonte_do_icms_-_r_100.00000_-_semospe.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/449/projeto_de_lei_1056-2021_-_abre_credito_adicional_suplementar_por_excesso_de_arrecadacao_oriundo_da_fonte_do_icms_-_r_70.00000_-_semap.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/450/projeto_de_lei_1057-2021_-_regulamenta_a_concessao_de_beneficios_eventuais.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/451/projeto_de_lei_1058-2021_-_abre_credito_adicional_especial_por_recurso_vinculado_-_r_681.65203_-_pavimentacao_vias_urbanas_-_semospe.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/452/projeto_de_lei_1059-2021_-_abre_credito_adicional_especial_por_recurso_vinculado_-_r_969.91900_-_pavimentacao_estradas_vicinais_-_semospe.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/457/projeto_de_lei_1060-2021_-_dispoe_sobre_doacao_de_terreno_para_policia_militar.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/461/projeto_de_lei_1061-2021_-_abre_credito_suplementar_por_superavit_financeiro_-_manutencao_do_piso_basico_-_sv._convivencia_-_r_80.00000_-_semast.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/462/projeto_de_lei_1062-2021_-_abre_credito_adicional_especial_por_recurso_vinculado_-_lei_aldir_blanc_-_r_48.01274_-_semece.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/464/projeto_de_lei_1063-2021_-_abre_credito_por_reformulacao_administrativa_-_transposicao_-_r_191.10000_-_fundeb_60_-_semece.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/465/projeto_de_lei_1064-2021_-_abre_credito_por_reformulacao_administrativa_-_transposicao_-_r_27.78350_-_semusa.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/466/projeto_de_lei_1065-2021_-_abre_credito_por_reformulacao_administrativa_-_remanejamento_-_r_400.00000_-_semece_para_semusa.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/467/projeto_de_lei_1066-2021_-_abre_credito_adicional_suplementar_por_excesso_de_arrecadacao_-_fundeb_-_r_277.79100_-_semece.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/468/projeto_de_lei_1067-2021_-_abre_credito_por_reformulacao_administrativa_-_remanejamento_-_r_49.02500_-_semece_para_semusa.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/469/projeto_de_lei_1068-2021_-_abre_credito_por_reformulacao_administrativa_-_remanejamento_-_r_7.29303_-_semece_para_semusa.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/470/projeto_de_lei_1069-2021_-_abre_credito_por_reformulacao_administrativa_-_remanejamento_-_r_20.05586_-_semece_para_semusa.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/471/projeto_de_lei_1070-2021_-_abre_credito_por_reformulacao_administrativa_-_remanejamento_-_r_9.72405_-_semece_para_semusa.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/472/projeto_de_lei_1071-2021_-_abre_credito_por_reformulacao_administrativa_-_remanejamento_-_r_18.05000_-_semast_para_semusa.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/473/projeto_de_lei_1072-2021_-_abre_credito_por_reformulacao_administrativa_-_remanejamento_-_r_26.94456_-_semast_para_semusa.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/474/projeto_de_lei_1073-2021_-_abre_credito_por_reformulacao_administrativa_-_remanejamento_-_r_45.00000_-_semast_para_semusa.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/475/projeto_de_lei_1074-2021_-_abre_credito_por_reformulacao_administrativa_-_remanejamento_-_r_61.16828_-_semast_para_semusa.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/476/projeto_de_lei_1075-2021_-_altera_meta_e_resultados_nominal_e_primario_-_ldo-2021.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/477/projeto_de_lei_1076-2021_-_abre_credito_suplementar_por_superavit_financeiro_-_manutencao_da_semospe_-_r_100.00000_-_semospe.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/478/projeto_de_lei_1077-2021_-_abre_credito_suplementar_por_superavit_financeiro_-_manutencao_do_gabinete_-_r_208.74500_-_gabinete.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/479/projeto_de_lei_1078-2021_-_abre_credito_adicional_especial_por_recurso_vinculado_-_reforma_escola_geone_-_r_291.08562_-_semece.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/480/projeto_de_lei_1079-2021_-_abre_credito_adicional_suplementar_por_excesso_de_arrecadacao_-_icms_-_r_73.20000_-_semusa.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/481/projeto_de_lei_1080-2021_-_abre_credito_por_reformulacao_administrativa_-_remanejamento_-_r_400.00000_-_semece_para_semusa.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/482/projeto_de_lei_1081-2021_-_abre_credito_adicional_especial_por_recurso_vinculado_-_aquisicao_veiculo_utilitario_-_r_90.32667_-_semospe.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/485/projeto_de_lei_1082-2021_-_abre_credito_adicional_especial_por_anulacao_-_devolucao_saldo_convenio_0572019pjder-ro_-_semospe.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/486/projeto_de_lei_1083-2021_-_abre_credito_adicional_especial_por_superavit_financeiro_-_aplicacao_saldo_convenio_0572019pjder-ro_-_semospe.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/492/projeto_de_lei_1084-2021_-_estabelece_como_feriado_municipal_o_dia_22_de_junho_-_emancipacao_politica_de_sao_felipe_doeste.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/493/projeto_de_lei_1086-2021_-_cria_tratamento_diferenciado_me-_epp_3.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/548/projeto_de_lei_1087-2021_-_institui_o_programa_mais_producao_-_semospe_e_semap.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/564/projeto_de_lei_1088_2021.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/494/projeto_de_lei_1089-2021_-_abre_credito_adicional_especial_por_recurso_vinculado_-_recuperacao_de_estradas_vicinais_-_convenio_no_143-2021-pj-der-ro_-_r_200.00000_-_semospe.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/495/projeto_de_lei_1090-2021_-_abre_credito_adicional_suplementar_por_excesso_de_arrecadacao_-_icms_-_r_55.00000_-_semusa__e_semaf.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/498/projeto_de_lei_1091-credito.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/314/resolucao_001_-_subsidio_de_vereadores.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/366/projeto_de_resolucao_004-_2021-_058_-_2017.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/393/resolucao_005_-_suprimento_de_fundo.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/442/resolucao_006comissao_de_etica.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/499/resolucao_007_-_retifica_-_fixa_o_subsidio_do_prefeito_vice_prefeito_e_secretarios_municipais.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/339/001_requerimento.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/458/requerimento_002_anderson.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/315/decreto_001-_contas_2021.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/434/decreto_002-2021aprova_contas_2019.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/313/ata_primeir_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/326/ata_002_15_02.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/401/005.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/405/ata_sexta.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/416/007.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/436/008.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/507/009.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/309/lei_861-2021_-_autoriza_a_compra_de_plantoes_medicos_clinico_geral_ultrasonografista_e_fisioterapeuta.odt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/310/lei_862-2021_-_autoriza_a_abertura_de_credito_especial_por_superavit_financeiro_-_programa_ir_e_vir_-_r_155.68132_-_semece.odt" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/311/lei_863-2021_-_autoriza_a_abertura_de_credito_adicional_suplementar_por_anulacao_de_dotacao_-_contra-partida_-_cestas_basicas_-_r_22562_-_semast.odt" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/312/lei_864-2021_-_autoriza_a_abertura_de_credito_adicional_superavit_financeiro_-_convenio_no_236pge2020_-_cestas_basicas_-_r_52.73901_-_semast.odt" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/453/lei_868-2021_-_autoriza_a_abertura_de_credito_adicional_especial_por_recurso_vinculado_-_aquisicao_caminhao_carroceria_-_r_239.750.odt" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/454/lei_869-2021_-_altera_o_valor_da_hora_maquina.odt" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/488/lei_870-2021_-_autoriza_a_abertura_de_credito_adicional_especial_por_recurso_vinculado_no_valor_de_r_370.59800_tratoricos_e_const._passarela_e_urbanizacao_escola_geone.odt" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/489/lei_871-2021_-_autoriza_a_abertura_de_credito_adicional_especial_por_superavit_financeiro_no_valor_de_r_100.00000_acoes_de_enfrentamento_ao_covid-19_-_semusa.odt" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/490/lei_872-2021_-_autoriza_a_implantacao_de_manilhas_nos_pontos_criticos_das_estradas_vicinais.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/491/lei_873-2021_-_autoriza_a_abertura_de_credito_adicional_suplementar_por_superavit_financeiro_-_r_450.00000_-_semospe__e_semap.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/328/001.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/330/002.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/335/003.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/340/004.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/344/005o.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/349/007.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/352/008.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/353/009.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/356/010.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/362/011.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/363/012.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/368/014.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/370/015.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/376/016.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/377/017.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/378/018.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/398/19.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/400/20.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/406/21.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/413/22.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/414/23.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/421/24.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/422/25.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/427/26.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/428/27.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/430/28.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/438/29.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/441/30.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/443/31.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/455/32.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/456/33.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/460/34.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/463/35.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/483/36.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/484/37.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/487/38.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/496/39.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2021/497/40.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H198"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="48.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>