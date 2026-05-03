--- v0 (2025-10-29)
+++ v1 (2026-05-03)
@@ -54,1923 +54,1923 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Marcicrenio da Silva Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/221/projeto_de_lei_-923-2020_-_lei_de_diretrizes_orcamentarias_-_ldo_2021.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/221/projeto_de_lei_-923-2020_-_lei_de_diretrizes_orcamentarias_-_ldo_2021.doc</t>
   </si>
   <si>
     <t>LDO</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/262/projeto_de_lei_932-2020_-_revisao_ppa_2021-2021.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/262/projeto_de_lei_932-2020_-_revisao_ppa_2021-2021.doc</t>
   </si>
   <si>
     <t>DISPOE SOBRE A REVISAO DO PLANO PLURIANUAL - PPA 2012-2021 PARA O MUNICIPIO DE SÃO FELIPE D'OESTE E ESTABELECE OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/263/loa_2020.zip</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/263/loa_2020.zip</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA PARA O ORÇAMENTO PROGRAMA REFERENTE AO EXERCICIO DE 2021 - LEI ORÇAMENTARIA ANUAL - LOA/2021 DO MUNICIPIO DE SÃO FELIPE D'OESRE- RO.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/140/projeto_de_lei__886-2020_-_credito_e_-_r_31.1861_pMj23Oc.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/140/projeto_de_lei__886-2020_-_credito_e_-_r_31.1861_pMj23Oc.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Credito Especial por Superávit Financeiro no valor de R$ 31.186,12 para fins de ampliação de metas junto ao Convênio 092/18/PJ/DER-RO – Reforma da Escola Municipal Orlindo Gonçalves da Rocha, e dá outras providencias”.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/141/projeto_de_lei_887-2020_-_autoriza_celebrar_conv_oNiGGJs.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/141/projeto_de_lei_887-2020_-_autoriza_celebrar_conv_oNiGGJs.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a celebrar Termo de Convênio com a Associação dos Acadêmicos de São Felipe d’Oeste, e dá outras providencias”.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/150/projeto_de_lei_888-2020_-_criacao_do_cargo_de_as_jgIjHzx.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/150/projeto_de_lei_888-2020_-_criacao_do_cargo_de_as_jgIjHzx.doc</t>
   </si>
   <si>
     <t>“Cria o Setor de Tecnologia da Informação bem como os cargos necessários à sua implementação no Município de São Felipe D´Oeste/RO, e dá outras providências”.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Credito Especial por Superávit Financeiro em exercício anteriores no valor de R$ 1.038.781,37 para fins de atendimento às demandas da Secretaria Municipal de Saúde do Município de São Felipe D´Oeste/RO, e dá outras providencias”.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/142/projeto_de_lei_890-2020_-_credito_-_r_266.63387.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/142/projeto_de_lei_890-2020_-_credito_-_r_266.63387.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Credito Adicional Especial por Superávit Financeiro no valor de R$ 266.633,87 para fins de atendimento às demandas do município na recuperação de estradas vicinais e ruas urbanas de São Felipe D´Oeste/RO, e dá outras providencias”.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/144/projeto_de_lei_891-2020_-__credito_escola_geone_s.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/144/projeto_de_lei_891-2020_-__credito_escola_geone_s.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Credito Adicional Especial por Recurso Vinculado no valor de R$ 260.000,00 para fins de cumprimento ao Termo de Convênio SICONV nº 884182/2019 destinado à construção de passarela coberta de estrutura metálica e urbanização externa da Escola Municipal Geone Silva Ferreira, e dá outras providencias”.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/145/projeto_de_lei_893-2020_-__creditoconvenio_trans_9fAuYLA.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/145/projeto_de_lei_893-2020_-__creditoconvenio_trans_9fAuYLA.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Credito Adicional Especial por Recurso Vinculado no valor de R$ 1.442.435,06 para fins de cumprimento ao Termo de Convênio do Transporte Escolar/2020, e dá outras providencias”.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/146/projeto_de_lei_894-2020_-__imovel_do_sr._leandro_n3yWfcW.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/146/projeto_de_lei_894-2020_-__imovel_do_sr._leandro_n3yWfcW.doc</t>
   </si>
   <si>
     <t>“Autoriza o município a efetuar a transferência de imóvel conforme Declaração de Posse do proprietário e Contratos apresentados e dá outras providências”.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/147/projeto_de_lei_896-2020_-_credito__material_de_c_pWuEexs.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/147/projeto_de_lei_896-2020_-_credito__material_de_c_pWuEexs.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Crédito Adicional por Anulação no valor de R$ 60.637,50, para fins de atendimento à Lei Municipal nº 796/2020, e dá outras providencias”.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/148/projeto_de_lei_897-2020_-_criacao_do_cargo_de_di_YOv8zuj.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/148/projeto_de_lei_897-2020_-_criacao_do_cargo_de_di_YOv8zuj.doc</t>
   </si>
   <si>
     <t>“Cria o cargo de Diretor do ESF 01 do Município de São Felipe D´Oeste/RO, e dá outras providências”.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/149/projeto_de_lei_898-2020_-_desconto_iptu_2020.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/149/projeto_de_lei_898-2020_-_desconto_iptu_2020.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre a autorização de desconto no pagamento do IPTU de 2020 e demais taxas vinculadas e dá outras providências.”</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/154/projeto_de_lei_899-2020_-_altera_a_lei_7612019_-_Zjk1e2m.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/154/projeto_de_lei_899-2020_-_altera_a_lei_7612019_-_Zjk1e2m.doc</t>
   </si>
   <si>
     <t>Altera a Lei 774/2019 e dá outras providências.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/155/projeto_de_lei_900-2020_-_altera_o__piso_nacional_2020.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/155/projeto_de_lei_900-2020_-_altera_o__piso_nacional_2020.doc</t>
   </si>
   <si>
     <t>ALTERA O PISO DOS PROFESSORES.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/159/projeto_de_lei_901-2020_-_altera_o_piso_salarial_acs.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/159/projeto_de_lei_901-2020_-_altera_o_piso_salarial_acs.doc</t>
   </si>
   <si>
     <t>Altera o salário base da categoria de Agentes Comunitários de Saúde e dá outras providências.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/167/projeto_de_lei_902-2020_-_altera_o_salaria_base__tdCXfw5.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/167/projeto_de_lei_902-2020_-_altera_o_salaria_base__tdCXfw5.doc</t>
   </si>
   <si>
     <t>“Altera o Salário Base da categoria de Enfermeiro Padrão, e dá outras providências”.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/168/projeto_de_lei_903-2020_-_cria_o_cargo_de_pregoeiro.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/168/projeto_de_lei_903-2020_-_cria_o_cargo_de_pregoeiro.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre a criação de 01 (um) cargo em Comissão de Pregoeiro na Estrutura Organizacional do Município de São Felipe d’Oeste, e dá outras providências”.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/169/projeto_de_lei_904-2020_-_altera_o_prazo_do_dire_2SM0oa0.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/169/projeto_de_lei_904-2020_-_altera_o_prazo_do_dire_2SM0oa0.doc</t>
   </si>
   <si>
     <t>“Altera a Lei Municipal 389/2010 que trata da Licença Prêmio por Assiduidade, e dá outras providências”.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/171/projeto_de_lei_905-2020_-_altera_o_valor_do_auxi_JlBkkR0.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/171/projeto_de_lei_905-2020_-_altera_o_valor_do_auxi_JlBkkR0.doc</t>
   </si>
   <si>
     <t>Altera o valor do Auxilio-Alimentação para R$ 250,00 (Duzentos e Cinquenta Reais) e dá outras providências.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/172/projeto_de_lei_906-2020_-_abre_credito_adicional.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/172/projeto_de_lei_906-2020_-_abre_credito_adicional.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Credito Adicional Especial por Superávit Financeiro no valor de R$ 38.955,75</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/173/projeto_de_lei_907-2020_-_doacao_de_lote_urbano_-_apae.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/173/projeto_de_lei_907-2020_-_doacao_de_lote_urbano_-_apae.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização de transferência, por doação, de área urbana para a Associação de Pais e Amigos dos Excepcionais APAE de São Felipe D'Oeste e dá outras providências.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/175/projeto_de_lei_908-2020_-_cessao_de_lote_urbano_-.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/175/projeto_de_lei_908-2020_-_cessao_de_lote_urbano_-.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre a autorização de cessão de uso de área urbana para a Associação Beneficente Amigos de São Felipe d’Oeste e dá outras providências.”</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/176/projeto_de_lei_909-2020_-_abre_credito_adicional_Pnj3NEE.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/176/projeto_de_lei_909-2020_-_abre_credito_adicional_Pnj3NEE.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional Suplementar por Superávit Financeiro no valor de R$ 209.614,01 e dá outras providências.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/183/projeto_de_lei_910-2020_-_abre_credito_adicional_2.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/183/projeto_de_lei_910-2020_-_abre_credito_adicional_2.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Credito Adicional Especial por Anulação no valor de R$ 22.849,97 para fins de cumprimento ao Plano de Trabalho dos recursos oriundos do Termo de Convênio nº 057/19/PJ/DER-RO, e dá outras providências”.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/186/projeto_de_lei_911-2020_-_abre_credito_adicional_1.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/186/projeto_de_lei_911-2020_-_abre_credito_adicional_1.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Credito Especial por Superávit Financeiro do Exercício Anterior no valor de R$ 329.563,98 para fins de utilização de recursos oriundos do pré-sal, e dá outras providências”.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/188/projeto_de_lei_912-2020_-_autoriza_teste_seletiv_MXMcuXy.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/188/projeto_de_lei_912-2020_-_autoriza_teste_seletiv_MXMcuXy.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a realizar Teste Seletivo Simplificado para a contratação de Motorista de ônibus para atender as necessidades de condução do ônibus que transporta os acadêmicos e dá outras providências”.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/189/projeto_de_lei_913-2020_-_abre_credito_adicional_3qEejzg.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/189/projeto_de_lei_913-2020_-_abre_credito_adicional_3qEejzg.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Credito Adicional Especial por Anulação no valor de R$ 113,22 para fins de cumprimento ao Plano de Trabalho dos recursos oriundos do Termo de Convênio nº 008/19/FITHA/DER-RO, e dá outras providências”.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/190/projeto_de_lei_914-2020_-_altera_o_prazo_de_apre_83BDsdd.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/190/projeto_de_lei_914-2020_-_altera_o_prazo_de_apre_83BDsdd.doc</t>
   </si>
   <si>
     <t>“Define os prazos para apresentação do Plano Plurianual, da Lei de Diretrizes Orçamentárias no Município de São Felipe d’Oeste, e dá outras providências”.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/191/projeto_de_lei_915-2020_-_autoriza_travessao_dos_cantao.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/191/projeto_de_lei_915-2020_-_autoriza_travessao_dos_cantao.doc</t>
   </si>
   <si>
     <t>“Autoriza o município de São Felipe d’Oeste efetuar serviços em manutenção de estradas vicinais - “Travessão dos Cantão”, e dá outras providências”.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/192/projeto_de_lei_916-2020_-_abre_credito_covid-19.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/192/projeto_de_lei_916-2020_-_abre_credito_covid-19.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Credito Adicional Especial por Recurso Vinculado no valor de R$ 80.227,00 para de cumprimento as ações de Custeio da Atenção Básica na prevenção e enfrentamento do COVID-19, e dá outras providências”.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/193/projeto_de_lei_917-2020_-familias_carentes_-_cov_rpGOSAo.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/193/projeto_de_lei_917-2020_-familias_carentes_-_cov_rpGOSAo.doc</t>
   </si>
   <si>
     <t>: “Autoriza o Poder Executivo a abrir Credito Adicional Especial por Recurso Vinculado no valor de R$ 24.100,00 para cumprimento de ações de assistência social às famílias carentes de nosso município em parceria com o Governo do Estado de Rondônia na forma de coo-financiamento na prevenção e enfrentamento do COVID-19.”</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/204/projeto_de_lei_919-2020_-_devolucao_convenios_-__AN8OpwN.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/204/projeto_de_lei_919-2020_-_devolucao_convenios_-__AN8OpwN.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional Suplementar por Anulação de Dotação no valor de R$ 5.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/205/projeto_de_lei_920-2020_-_co-financiamento_farma_4AvNB5y.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/205/projeto_de_lei_920-2020_-_co-financiamento_farma_4AvNB5y.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional Especial por Recurso Vinculado no valor de R$ 66.000,00 referente ao coo-financiamento estadual da farmácia básica e e complemento da atenção básica e dá outras providências.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/207/projeto_de_lei_921-2020_-_-_assistencia_as_famil_Ut5J20y.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/207/projeto_de_lei_921-2020_-_-_assistencia_as_famil_Ut5J20y.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Credito Especial por Recurso Vinculado no valor de R$ 24.000,00 para cumprimento de ações de assistência social às famílias carentes de nosso município em parceria com o Governo do Estado de Rondônia na forma de coo-financiamento.”</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/208/projeto_de_lei_922-2020_-assistencia_as_familias_LZLl2bz.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/208/projeto_de_lei_922-2020_-assistencia_as_familias_LZLl2bz.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Credito Adicional Especial por Recurso Vinculado no valor de R$ 51.300,00 para incremento temporário ao Bloco da Proteção Social Básica para ações de enfrentamento ao COVID-19.”</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/216/projeto_de_lei_-924-2020_-_indenizacao_temporaria_-_covid-19.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/216/projeto_de_lei_-924-2020_-_indenizacao_temporaria_-_covid-19.doc</t>
   </si>
   <si>
     <t>“Autoriza o Chefe do Poder Executivo a conceder Indenização Temporária e transitória aos profissionais que exercem atividades presenciais de enfrentamento, prevenção e combate ao Coronavírus (COVID-19) e dá outras providências.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/217/projeto_de_lei_925-2020_-_abre_credito_adicional_especial_por_recurso_vinculado_-_acoes_enfrentamento_covid-19_-_r_416.50700_-_semusa.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/217/projeto_de_lei_925-2020_-_abre_credito_adicional_especial_por_recurso_vinculado_-_acoes_enfrentamento_covid-19_-_r_416.50700_-_semusa.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Credito Adicional Especial por Recurso Vinculado no valor de R$ 416.507,00 para o cumprimento de ações na prevenção e enfrentamento do COVID-19, e dá outras providências”.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/218/projeto_de_lei_926-2020_-_altera_o_artrigo_2o_da_lei_municipal_8072020_-_desconto_iptus.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/218/projeto_de_lei_926-2020_-_altera_o_artrigo_2o_da_lei_municipal_8072020_-_desconto_iptus.doc</t>
   </si>
   <si>
     <t>“Altera os Artigos 1º e 2º da Lei Municipal nº 807/2020, e dá outras providências”.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/219/projeto_de_lei_927-2020_-_autoriza_teste_seletivo_simplificado_-_enfermeiro_e_tecnico_em_enfermagem.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/219/projeto_de_lei_927-2020_-_autoriza_teste_seletivo_simplificado_-_enfermeiro_e_tecnico_em_enfermagem.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a realizar Teste Seletivo Simplificado para a contratação de Enfermeiro e Técnico em Enfermagem por conta da Pandemia do COVID-19 e dá outras providências”.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/220/projeto_de_lei_928-2020_-_abre_credito_adicional_especial_por_recurso_vinculado_-_aquisicao_equipamentos_de_informatica_-_escola_geone_silva_-_r.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/220/projeto_de_lei_928-2020_-_abre_credito_adicional_especial_por_recurso_vinculado_-_aquisicao_equipamentos_de_informatica_-_escola_geone_silva_-_r.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Credito Adicional Especial por Recurso Vinculado no valor de R$ 60.000,00 para cumprimento ao Termo de Convênio 162/PGE-2020 destinado à aquisição de equipamentos de informática para a Escola Municipal Geone Silva Ferreira, e dá outras providências”.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/222/projeto_de_lei_929-2020_-_abre_credito_orlindo.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/222/projeto_de_lei_929-2020_-_abre_credito_orlindo.doc</t>
   </si>
   <si>
     <t>Abre Crédito Adicional por Suplementação no valor de R$ 1.026,19 para cumprimento . . . termo de convênio . . . reforma da Escola Orlindo.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/229/projeto_de_lei_930-2020_-_abre_credito__-_assistencia_as_familias_carentes_-_covid-19.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/229/projeto_de_lei_930-2020_-_abre_credito__-_assistencia_as_familias_carentes_-_covid-19.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CREDITO ADICIONAL ESPECIAL POR RECURSO VINCULADO NO VALOR DE R$ 51.300,00 PARA INCREMENTO TEMPORÁRIO AO BLOCO DA PROTEÇÃO SOCIAL BÁSICA PARA AÇÕES DE ENFRENTAMENTO AO COVID-19.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/225/projeto_de_lei_931-2020_-_abre_credito_adicional_especial_por_recurso_vinculado_-_programa_mamae_cheguei_-_r_5.70000_-_semast.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/225/projeto_de_lei_931-2020_-_abre_credito_adicional_especial_por_recurso_vinculado_-_programa_mamae_cheguei_-_r_5.70000_-_semast.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Credito Adicional Especial por Recurso Vinculado no valor de R$ 5.700,00 para atender ao Programa Estadual do Sistema Único de Assistência Social Mamãe Cheguei”.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/230/projeto_de_lei_934-2020_-_abre_credito__-_aquisicao_micro_tratores.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/230/projeto_de_lei_934-2020_-_abre_credito__-_aquisicao_micro_tratores.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CREDITO ADICIONAL ESPECIAL POR RECURSO VINCULADO NO VALOR DE R$ 120.000,00 PARA AQUISIÇÃO DE MATERIAL PERMANENTE – MICRO TRATORES – AGRICULTURA FAMILIAR.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/231/projeto_de_lei_935-2020_-_abre_credito__-_aquisicao_mat._consumo_mascaras_p_escolas_municipais.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/231/projeto_de_lei_935-2020_-_abre_credito__-_aquisicao_mat._consumo_mascaras_p_escolas_municipais.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CREDITO ADICIONAL ESPECIAL POR RECURSO VINCULADO NO VALOR DE R$ 15.190,00 PARA AQUISIÇÃO DE MATERIAL DE CONSUMO DESTINADO AO COMBATE DO COVID-19 JUNTO AS ESCOLAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/233/projeto_de_lei_936-2020_-_abre_credito_inscricao_concurso_camara_municipal_-.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/233/projeto_de_lei_936-2020_-_abre_credito_inscricao_concurso_camara_municipal_-.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CREDITO ADICIONAL ESPECIAL POR RECURSO VINCULADO NO VALOR DE R$ 37.833,00 PARA A RECEITA DE INSCRIÇÕES EM CONCURSO PÚBLICO NO ORÇAMENTO DA CAMARA MUNICIPAL E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/234/projeto_de_lei_937-2020_-_abre_credito__r_170.00000_-_semusa.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/234/projeto_de_lei_937-2020_-_abre_credito__r_170.00000_-_semusa.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Crédito Adicional Suplementar por anulação no valor de R$ 170.000,00 e dá outras providências”.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/235/projeto_de_lei_938-2020_-_abre_credito-_r_20.00000_-_semusa.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/235/projeto_de_lei_938-2020_-_abre_credito-_r_20.00000_-_semusa.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Crédito Adicional Suplementar por anulação no valor de R$ 20.000,00 e dá outras providências”.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/236/projeto_de_lei_939-2020_-_abre_credito__anulacao_-_r_653.00000_-_semusa.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/236/projeto_de_lei_939-2020_-_abre_credito__anulacao_-_r_653.00000_-_semusa.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Crédito Adicional Suplementar por anulação no valor de R$ 653.000,00 - SEMUSA e dá outras providências”.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Crédito Adicional Suplementar por anulação no valor de R$ 142.500,00 - SEMECE e dá outras providências”.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/238/projeto_de_lei_941-2020_-_abre_credito___-_fitha2020_-_r_295.33333_-_semosp.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/238/projeto_de_lei_941-2020_-_abre_credito___-_fitha2020_-_r_295.33333_-_semosp.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Credito Adicional Especial por Recurso Vinculado no valor de R$ 295.333,33 para aquisição de Retroescavadeira e cumprimento ao Termo de Convênio nº 047/2020/FITHA-RO e dá outras providências.”</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/239/projeto_de_lei_942-2020_-_abre_credito_adicional_suplementar_por_superavit_financeiro_-_manutencao_iluminacao_publica_-_cosip_-_semospe.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/239/projeto_de_lei_942-2020_-_abre_credito_adicional_suplementar_por_superavit_financeiro_-_manutencao_iluminacao_publica_-_cosip_-_semospe.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Credito Adicional Suplementar por Superávit Financeiro no valor de R$ 154.489,16 para manutenção da iluminação pública e dá outras providências.”</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/240/projeto_de_lei_944-2020_-_abre_credito__-contrucao_auditorio_municipal_convenio_platafo.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/240/projeto_de_lei_944-2020_-_abre_credito__-contrucao_auditorio_municipal_convenio_platafo.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Credito Adicional Especial por Recurso Vinculado no valor de R$ 290.000,00 para Contratação de Sv. Construção Civil para o Auditório Municipal e cumprimento ao Termo de Convênio Plataforma + Brasil nº 897571/2020 e Termo de Convênio 015/DPCN/2020 e dá outras providências.”</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/241/projeto_de_lei_945-2020_-_abre_credito__-__quadra_esportiva_com_grama_sintetica_convenio.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/241/projeto_de_lei_945-2020_-_abre_credito__-__quadra_esportiva_com_grama_sintetica_convenio.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Credito Adicional Especial por Recurso Vinculado no valor de R$ 290.000,00 para Contratação de Sv. Construção Civil para Quadra Esportiva com Grama Sintética e cumprimento ao Termo de Convênio Plataforma + Brasil nº 897593/2020 e Termo de Convênio 029/DPCN/2020 e dá outras providências.”</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>Câmara Municipal de São Felipe D'Oeste - CMSF</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/243/projeto_de_lei_946-2020_-_abre_credito__r_105.00000_-_semaf.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/243/projeto_de_lei_946-2020_-_abre_credito__r_105.00000_-_semaf.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Crédito Adicional Suplementar por anulação no valor de R$ 123.000,00 - SEMAF e dá outras providências”.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/247/projeto_de_lei_948-2020_-_abre_60.00000_-_semast1.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/247/projeto_de_lei_948-2020_-_abre_60.00000_-_semast1.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Crédito Adicional Suplementar por Superávit Financeiro no valor de R$ 60.000,00 – Para manutenção do Piso Básico Fixo – PBF/PAIF da SEMAST e dá outras providências”.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Credito Adicional Especial por Recurso Vinculado no valor de R$ 52.729,54 para Aquisição de Cestas Básicas para famílias carentes por conta da Pandemia do COVID-19 e cumprimento ao Termo de Convênio nº 236/PGE-2020 e dá outras providências.”</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/249/projeto_de_lei_950-2020_-_abre_credito__sv._da_semaf_r_50.76170_-_semospe_e_semaf_1.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/249/projeto_de_lei_950-2020_-_abre_credito__sv._da_semaf_r_50.76170_-_semospe_e_semaf_1.doc</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Credito Adicional Suplementar por Anulação de Dotação no valor de R$ 50.761,70 para atender a demanda da SEMOSPE e SEMAF e dá outras providências.”</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/252/projeto_de_lei_951-2020_-_abre_credito_adicional_suplementar_por__anulacao_de_dotacao_-_devolucao_convenio_ampliacao_metas_fitha2019_-_r_9.675.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/252/projeto_de_lei_951-2020_-_abre_credito_adicional_suplementar_por__anulacao_de_dotacao_-_devolucao_convenio_ampliacao_metas_fitha2019_-_r_9.675.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR POR ANULAÇÃO DE DOTAÇÃO NO VALOR DE R$ 9.675,27 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/256/projeto_de_lei_952-2020_-_abre_credito_adicional_especial_por__superavit_financeiro_-_devolucao_convenio_ampliacao_metas_fitha2019_-_r_2.20019.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/256/projeto_de_lei_952-2020_-_abre_credito_adicional_especial_por__superavit_financeiro_-_devolucao_convenio_ampliacao_metas_fitha2019_-_r_2.20019.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO NO VALOR DE R$ 2.200,19 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/259/projeto_de_lei_953-2020_-_autoriza_abertura_de_credito_-_r_5.33333.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/259/projeto_de_lei_953-2020_-_autoriza_abertura_de_credito_-_r_5.33333.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional Especial por Anulação de Dotação no valor de R$ 5.333,33 . . .</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/266/projeto_de_lei_954-2020_-_abre_credito__anulacao_-_r_331.68700_-_semusa_-_gabinete.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/266/projeto_de_lei_954-2020_-_abre_credito__anulacao_-_r_331.68700_-_semusa_-_gabinete.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR POR ANULAÇÃO NO VALOR DE R4 331.687,00 GABINETE/SEMOSPE/SEMAF/SEMUSA E SEMECE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/267/projeto_de_lei_955-2020_-_alteracao_da_meta_de_resultado_nominal_-_ldo_exercicio_2020.doc</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/267/projeto_de_lei_955-2020_-_alteracao_da_meta_de_resultado_nominal_-_ldo_exercicio_2020.doc</t>
   </si>
   <si>
     <t>DISPOE SOBRE A ALTERAÇÃO DA META DE RESULTADO NOMINAL DISPOSTO PELA LEI MUNICIPAL Nº 772/201- - LEI DE DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCICIO DE 2020 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/158/resolucao_002_-_auxilio.docx</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/158/resolucao_002_-_auxilio.docx</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para concessão de Auxilio Alimentação.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Paulo  Ferrari</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/201/resolucao_003_-_carga_horaria_advogada.docx</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/201/resolucao_003_-_carga_horaria_advogada.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O HORÁRIO DE TRABALHO DO OCUPANTE DO CARGO DE ADVOGADO.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/209/resolucao_004_-_fixa_o_subsidio_do_prefeito_vic_KDJ0g3R.docx</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/209/resolucao_004_-_fixa_o_subsidio_do_prefeito_vic_KDJ0g3R.docx</t>
   </si>
   <si>
     <t>Fixa os subsídios do Prefeito, Vice-Prefeito e Secretários Municipais do Município de São Felipe D’Oeste para a Legislatura 2021/2024 e dá outras providencias.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/210/resolucao_005_-_fixa_o_subsidio_dos_vereadores.docx</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/210/resolucao_005_-_fixa_o_subsidio_dos_vereadores.docx</t>
   </si>
   <si>
     <t>“Fixa os subsídios dos vereadores e do presidente da Câmara do Município de São Felipe D’Oeste para a Legislatura 2021/2024 e dá outras providencias”.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Zé Duarte</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/211/resolucao_006_-_fixa_o_subsidio_dos_vereadores.docx</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/211/resolucao_006_-_fixa_o_subsidio_dos_vereadores.docx</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>CÂMARA MUNICIPAL DE SÃO FELIPE D'OESTE - CMSF</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/214/resolucao_008_-_cria__o_cargo_de_controle_interno.docx</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/214/resolucao_008_-_cria__o_cargo_de_controle_interno.docx</t>
   </si>
   <si>
     <t>CRIA O CARGO DE CONTROLE INTERNO DE PROVIMENTO EFETIVO DA CÂMARA MUNICIPAL DE SÃO FELIPE D'OESTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/261/resolucao_009_-_baixa_de_patrimonio.docx</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/261/resolucao_009_-_baixa_de_patrimonio.docx</t>
   </si>
   <si>
     <t>Autoriza a baixa de bens patrimoniais inservíveis do Poder Legislativo de dá outras providencias.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Espetinho</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/166/requerimento_001.docx</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/166/requerimento_001.docx</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE SALDO DE RECURSOS LIVRE.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/179/requerimento_002.docx</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/179/requerimento_002.docx</t>
   </si>
   <si>
     <t>Requer Cópias de documentos da Rádio Migrante FM . . .</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/196/requerimento_003.docx</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/196/requerimento_003.docx</t>
   </si>
   <si>
     <t>CÓPIAS DO SALDO DAS CONTAS DO FUNDO MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/198/requerimento_004.docx</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/198/requerimento_004.docx</t>
   </si>
   <si>
     <t>REQUER CÓPIAS DE DOCUMENTOS . . .</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/199/requerimento_005.docx</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/199/requerimento_005.docx</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/245/requerimento_006.docx</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/245/requerimento_006.docx</t>
   </si>
   <si>
     <t>Requer que seja suspenso o pagamento da AROM . . .</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
     <t>DEC</t>
   </si>
   <si>
     <t>Decreto Legislativo</t>
   </si>
   <si>
     <t>O MUNICÍPIO DE SÃO FELIPE D’OESTE, DECLARA ESTADO DE CALAMIDADE PÚBLICA NO MUNICÍPIO EM RAZÃO DA PANDEMIA CAUSADA PELO CORONAVÍRUS (COVID-19) E POR ESTE DETERMINA AS PROVIDÊNCIAS E MEDIDAS PARA O ENFRENTAMENTO, PREVENÇÃO DA TRANSMISSÃO E MITIGAÇÃO DA EMERGÊNCIA DE SAÚDE NO MUNICÍPIO DE SÃO FELIPE D’OESTE.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>ATA DE REUNIÃO EXTRAORDINÁRIA</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/151/1_ata_extra.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/151/1_ata_extra.pdf</t>
   </si>
   <si>
     <t>ATA DA PRIMEIRA REUNIÃO EXTRAORDINÁRIA</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/152/2_ata_extra.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/152/2_ata_extra.pdf</t>
   </si>
   <si>
     <t>ATA DA SEGUNDA REUNIÃO EXTRAORDINÁRIA . . .</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>LEI</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/160/lei_804-2020_-_cria_o_setor_de_tecnologia_da_informacao.odt</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/160/lei_804-2020_-_cria_o_setor_de_tecnologia_da_informacao.odt</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/161/lei_805-2020_-__imovel__leandro_firmino_e_igreja_3YKAOnG.odt</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/161/lei_805-2020_-__imovel__leandro_firmino_e_igreja_3YKAOnG.odt</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/162/lei_806-2020_-_cria_o_cargo_de_diretor_do_esf_01_7uvtVJC.odt</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/162/lei_806-2020_-_cria_o_cargo_de_diretor_do_esf_01_7uvtVJC.odt</t>
   </si>
   <si>
     <t>“Cria o cargo de Diretor do ESF 01 do 	Município de São Felipe D´Oeste/RO, e dá outras 	providências”.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/163/lei_807-2020_-_autoriza_desconto_iptu_-_2020.odt</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/163/lei_807-2020_-_autoriza_desconto_iptu_-_2020.odt</t>
   </si>
   <si>
     <t>“Dispõe sobre a autorização de 	desconto no pagamento do IPTU de 2020 e 	demais 	taxas vinculadas e dá outras 	providências.”</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/164/lei_808-2020_-__piso_basico_do__professor_-_2020.odt</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/164/lei_808-2020_-__piso_basico_do__professor_-_2020.odt</t>
   </si>
   <si>
     <t>“Altera o Vencimento Básico do 	Cargo de Professor Nível Médio, da Prefeitura 	do Município de São Felipe D´Oeste - RO e dá 	outras providências”.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/273/lei_811-2020_-_altera_o_salario_base_enfermeiro_padrao_-_jan2021.odt</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/273/lei_811-2020_-_altera_o_salario_base_enfermeiro_padrao_-_jan2021.odt</t>
   </si>
   <si>
     <t>Altera o Salário Base da categoria 	de Enfermeiro Padrão, e dá outras 	providências</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/274/lei_812-2020_-_criacao_do_cargo_de_pregoeiro.odt</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/274/lei_812-2020_-_criacao_do_cargo_de_pregoeiro.odt</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de 01 (um) 	cargo em Comissão de Pregoeiro na Estrutura 	Organizacional do Município de São Felipe 	d’Oeste, e dá outras providências.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/275/lei_813-2020_-_altera_o_prazo_para_concessao_e_direito_a_licenca_premio.odt</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/275/lei_813-2020_-_altera_o_prazo_para_concessao_e_direito_a_licenca_premio.odt</t>
   </si>
   <si>
     <t>Altera a Lei Municipal 389/2010 que 	trata da Licença Prêmio por Assiduidade, e dá 	outras providências</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/276/lei_814-2020_-_altera_o_valor_do_auxilio_alimentacao.odt</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/276/lei_814-2020_-_altera_o_valor_do_auxilio_alimentacao.odt</t>
   </si>
   <si>
     <t>Altera o valor do Auxílio-	Alimentação para R$ 250,00 (duzentos e 	cinquenta reais), e dá outras providências</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/277/lei_815-2020_-_abertura_de_credito_adicional_especial_por_superavit_financeiro_-_sae_-_r-_38.955-75.odt</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/277/lei_815-2020_-_abertura_de_credito_adicional_especial_por_superavit_financeiro_-_sae_-_r-_38.955-75.odt</t>
   </si>
   <si>
     <t>Autoriza o Poder 	Executivo a abrir Credito Adicional Especial 	por Superávit Financeiro no valor de R$ 	38.955,75 para fins de cumprimento ao Plano 	de Trabalho dos recursos oriundos do repasse 	da Santo Antônio Energia, e dá outras 	providências</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/278/lei_816-2020_-_autoriza_a_cessao_de_lote_urbano_a_associacao_beneficente_amigos_de_sfo_-_hospital_cancer_barretos.odt</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/278/lei_816-2020_-_autoriza_a_cessao_de_lote_urbano_a_associacao_beneficente_amigos_de_sfo_-_hospital_cancer_barretos.odt</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização de 	cessão de uso de área urbana para a 	Associação Beneficente Amigos de São Felipe 	d’Oeste e dá outras providências</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/279/lei_817-2020_-_abertura_de_credito_adicional_suplementar_por_superavit_financeiro_-_r-_209.614-01_-transporte_escolar_e_drenagem_escola_geone.odt</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/279/lei_817-2020_-_abertura_de_credito_adicional_suplementar_por_superavit_financeiro_-_r-_209.614-01_-transporte_escolar_e_drenagem_escola_geone.odt</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir 	Crédito Adicional Suplementar por Superávit 	Financeiro no valor de R$ 209.614,01 e dá 	outras providências</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/280/lei_818-2020_-_abertura_de_credito_especial_por_anulacao_-_r-_22.849-97_-aquisicao_massa_asfaltica.odt</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/280/lei_818-2020_-_abertura_de_credito_especial_por_anulacao_-_r-_22.849-97_-aquisicao_massa_asfaltica.odt</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Credito Adicional Especial por Anulação no valor de R$ 22.849,97 para fins de cumprimento ao Plano de Trabalho dos recursos oriundos do Termo de Convênio nº 057/19/PJ/DER-RO, e dá outras providências</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/281/lei_819-2020_-_abertura_de_credito_especial_por_superavit_financeiro_-_r-_329.563-98_-recursos_pre-sal.odt</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/281/lei_819-2020_-_abertura_de_credito_especial_por_superavit_financeiro_-_r-_329.563-98_-recursos_pre-sal.odt</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Credito Especial por Superávit Financeiro do Exercício Anterior no valor de R$ 329.563,98 para fins de utilização de recursos oriundos do pré-sal, e dá outras providências</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/282/lei_820-2020_-_autoriza_teste_seletivo_motorista_onibus_academicos.odt</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/282/lei_820-2020_-_autoriza_teste_seletivo_motorista_onibus_academicos.odt</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar Teste Seletivo Simplificado para a contratação de Motorista de ônibus para atender as necessidades de condução do ônibus que transporta os acadêmicos e dá outras providências</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/283/lei_821-2020_-_autoriza_abertura_de_credito_adicional_especial_por_anulacao_-_fitha2019_-_r-_113-22.odt</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/283/lei_821-2020_-_autoriza_abertura_de_credito_adicional_especial_por_anulacao_-_fitha2019_-_r-_113-22.odt</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Credito Adicional Especial por Anulação no valor de R$ 113,22 para fins de cumprimento ao Plano de Trabalho dos recursos oriundos do Termo de Convênio nº 008/19/FITHA/DER-RO, e dá outras providências</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/284/lei_822-2020_-_define_os_prazos_do_ppa-_ldo_e_loa.odt</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/284/lei_822-2020_-_define_os_prazos_do_ppa-_ldo_e_loa.odt</t>
   </si>
   <si>
     <t>Define os prazos para apresentação do Plano Plurianual, da Lei de Diretrizes Orçamentárias no Município de São Felipe d’Oeste, e dá outras providências</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/285/lei_823-2020_-_autoriza_o_municipio_efetuar_servicos_de_manutencao_estrada_vicinal_-_travessao_dos_cantao.odt</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/285/lei_823-2020_-_autoriza_o_municipio_efetuar_servicos_de_manutencao_estrada_vicinal_-_travessao_dos_cantao.odt</t>
   </si>
   <si>
     <t>Autoriza o município de São Felipe d’Oeste efetuar serviços em manutenção de estradas vicinais - “Travessão dos Cantão”, e dá outras providências</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/286/lei_825-2020_-_autoriza_a_abertura_de_credito_adicional_especial_por_recurso_vinculado_-_incremento_do_pab_-_r-_80.227-00_-_semu.odt</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/286/lei_825-2020_-_autoriza_a_abertura_de_credito_adicional_especial_por_recurso_vinculado_-_incremento_do_pab_-_r-_80.227-00_-_semu.odt</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Credito Adicional Especial por Recurso Vinculado no valor de R$ 80.227,00 para de cumprimento as ações de Custeio da Atenção Básica para incremento do PAB, e dá outras providências</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/287/lei_827-2020_-_autoriza_a_abertura_de_credito_adicional_suplementar_por_anulacao_-_coo-financiamento_estadual_-_r-_5.000-00_-_semast.odt</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/287/lei_827-2020_-_autoriza_a_abertura_de_credito_adicional_suplementar_por_anulacao_-_coo-financiamento_estadual_-_r-_5.000-00_-_semast.odt</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional Suplementar por Anulação de Dotação no valor de R$ 5.000,00 e dá outras providências:</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/288/lei_828-2020_-_autoriza_a_abertura_de_credito_adicional_especial_por_recurso_vinculado_-_coo-financiamento_estadual_farmacia_basica_-_r-_66.000.odt</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/288/lei_828-2020_-_autoriza_a_abertura_de_credito_adicional_especial_por_recurso_vinculado_-_coo-financiamento_estadual_farmacia_basica_-_r-_66.000.odt</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional Especial por Recurso Vinculado no valor de R$ 66.000,00 referente ao coo-financiamento estadual da farmácia básica e complemento da atenção básica e dá outras providências</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/289/lei_829-2020_-_autoriza_a_abertura_de_credito_especial_por_recurso_vinculado_-_coo-financiamento_-__acoes_de_assistencia_social_-_r-_24.000-00__1.odt</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/289/lei_829-2020_-_autoriza_a_abertura_de_credito_especial_por_recurso_vinculado_-_coo-financiamento_-__acoes_de_assistencia_social_-_r-_24.000-00__1.odt</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Credito Especial por Recurso Vinculado no valor de R$ 24.000,00 para cumprimento de ações de assistência social às famílias carentes de nosso município em parceria com o Governo do Estado de Rondônia na forma de coo-financiamento</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/290/lei_830-2020_-_autoriza_a_abertura_de_credito_adicional_especial_por_recurso_vinculado_-__incremento_bloco_atencao_social_baasico_-_r-_51.300-00_2.odt</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/290/lei_830-2020_-_autoriza_a_abertura_de_credito_adicional_especial_por_recurso_vinculado_-__incremento_bloco_atencao_social_baasico_-_r-_51.300-00_2.odt</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Credito Adicional Especial por Recurso Vinculado no valor de R$ 51.300,00 para incremento temporário ao Bloco da Proteção Social Básica para ações de enfrentamento ao COVID-19</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/291/lei_831-2020_-_autoriza_a_abertura_de_credito_adicional_especial_por_recurso_vinculado_-__acoes_de_prevencao_e_enfrentamento_ao__1.odt</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/291/lei_831-2020_-_autoriza_a_abertura_de_credito_adicional_especial_por_recurso_vinculado_-__acoes_de_prevencao_e_enfrentamento_ao__1.odt</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Credito Adicional Especial por Recurso Vinculado no valor de R$ 416.507,00 para o cumprimento de ações na prevenção e enfrentamento do COVID-19, e dá outras providências</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/292/lei_832-2020_-_autoriza_a_concessao_de_indneizacao_profissionais_de_saude_e_equipe_de_enfrentamento_ao_covid-19_2.odt</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/292/lei_832-2020_-_autoriza_a_concessao_de_indneizacao_profissionais_de_saude_e_equipe_de_enfrentamento_ao_covid-19_2.odt</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo a conceder Indenização Temporária e transitória aos profissionais que exercem atividades presenciais de enfrentamento, prevenção e combate ao Coronavírus (COVID-19) e dá outras providências</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/293/lei_833-2020_-_altera_os_artigos_da_lei_de_concessao_de_desconto_iptu_ampliando_prazo_por_conta_da_pandemia_do_covid-19.odt</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/293/lei_833-2020_-_altera_os_artigos_da_lei_de_concessao_de_desconto_iptu_ampliando_prazo_por_conta_da_pandemia_do_covid-19.odt</t>
   </si>
   <si>
     <t>Altera os Artigos 1º e 2º da Lei Municipal nº 807/2020, e dá outras providências</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/294/lei_834-2020_-_autoriza_teste_seletivo_simplificado_-_enfermeiro_padrao_e_tecnico_em_enfermagem_-_covid-19_1.odt</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/294/lei_834-2020_-_autoriza_teste_seletivo_simplificado_-_enfermeiro_padrao_e_tecnico_em_enfermagem_-_covid-19_1.odt</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar Teste Seletivo Simplificado para a contratação de Enfermeiro e Técnico em Enfermagem por conta da Pandemia do COVID-19 e dá outras providências</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/295/lei_835-2020_-_autoriza_abertura_de_credito_adicional_especial_por_recurso_vinculado_-_aquisicao_de_equipamentos_de_informatica_-_escola_geone_s.odt</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/295/lei_835-2020_-_autoriza_abertura_de_credito_adicional_especial_por_recurso_vinculado_-_aquisicao_de_equipamentos_de_informatica_-_escola_geone_s.odt</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Credito Adicional Especial por Recurso Vinculado no valor de R$ 60.000,00 para cumprimento ao Termo de Convênio 162/PGE-2020 destinado à aquisição de equipamentos de informática para a Escola Municipal Geone Silva Ferreira, e dá outras providências</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/296/lei_837-2020_-_autoriza_abertura_de_credito_adicional_especial_por_recurso_vinculado_-_mat._consumo_-_covid-19_-_apoio_as_escolas_municipais_-__.odt</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/296/lei_837-2020_-_autoriza_abertura_de_credito_adicional_especial_por_recurso_vinculado_-_mat._consumo_-_covid-19_-_apoio_as_escolas_municipais_-__.odt</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Credito Adicional Especial por Recurso Vinculado no valor de R$ 15.190,00 para aquisição de material de consumo destinado ao combate do COVID-19 junto às Escolas Municipais</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/297/lei_838-2020_-_autoriza_abertura_de_credito_adicional_especial_por_recurso_vinculado_-_micro_tratores_-__r-_120.000-00_-_semap.odt</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/297/lei_838-2020_-_autoriza_abertura_de_credito_adicional_especial_por_recurso_vinculado_-_micro_tratores_-__r-_120.000-00_-_semap.odt</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Credito Adicional Especial por Recurso Vinculado no valor de R$ 120.000,00 para aquisição de material permanente – Micro Tratores – Agricultura Familiar.”</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/298/lei_839-2020_-_autoriza_abertura_de_credito_adicional_especial_por_recurso_vinculado_-_acoes_covid-19_-_2a_parcela_-__r-_51.300-00_-_semast_1.odt</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/298/lei_839-2020_-_autoriza_abertura_de_credito_adicional_especial_por_recurso_vinculado_-_acoes_covid-19_-_2a_parcela_-__r-_51.300-00_-_semast_1.odt</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Credito Adicional Especial por Recurso Vinculado no valor de R$ 51.300,00 para incremento temporário ao Bloco da Proteção Social Básica para ações de enfrentamento ao COVID-19.”</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/299/lei_840-2020_-_autoriza_abertura_de_credito_adicional_especial_por_recurso_vinculado_-_inscricoes_concurso_publico_camara_municipal_-__r-_37.833.odt</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/299/lei_840-2020_-_autoriza_abertura_de_credito_adicional_especial_por_recurso_vinculado_-_inscricoes_concurso_publico_camara_municipal_-__r-_37.833.odt</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Credito Adicional Especial por Recurso Vinculado no valor de R$ 37.833,00 para a receita de inscrições em Concurso Público no orçamento da Câmara Municipal e dá outras providências.”</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/300/lei_841-2020_-_autoriza_abertura_de_credito_adicional_por_anulacao_de_dotacao_-__r-_170.000-00_-_semusa.odt</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/300/lei_841-2020_-_autoriza_abertura_de_credito_adicional_por_anulacao_de_dotacao_-__r-_170.000-00_-_semusa.odt</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Crédito Adicional Especial por anulação no valor de R$ 170.000,00 e dá outras providências”.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/301/lei_842-2020_-_autoriza_abertura_de_credito_adicional_suplementar_por_anulacao_de_dotacao_-__r-_20.000-00_-_semusa.odt</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/301/lei_842-2020_-_autoriza_abertura_de_credito_adicional_suplementar_por_anulacao_de_dotacao_-__r-_20.000-00_-_semusa.odt</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Crédito Adicional Especial por anulação no valor de R$ 20.000,00 e dá outras providências”.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/302/lei_843-2020_-_autoriza_abertura_de_credito_adicional_suplementar_por_anulacao_de_dotacao_-__r-_653.000-00_-_semusa.odt</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/302/lei_843-2020_-_autoriza_abertura_de_credito_adicional_suplementar_por_anulacao_de_dotacao_-__r-_653.000-00_-_semusa.odt</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional Suplementar por anulação no valor de R$ 653.000,00 - SEMUSA e dá outras providências</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/303/lei_844-2020_-_autoriza_abertura_de_credito_adicional_suplementar_por_anulacao_de_dotacao_-__r-_142.500-00_-_semece_2.odt</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/303/lei_844-2020_-_autoriza_abertura_de_credito_adicional_suplementar_por_anulacao_de_dotacao_-__r-_142.500-00_-_semece_2.odt</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/304/lei_845-2020_-_autoriza_abertura_de_credito_adicional_especial_por_recurso_vinculado_-_fitha2020_-_aquisicao_retroescavadeira_-_r-_295.333-33_-_.odt</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/304/lei_845-2020_-_autoriza_abertura_de_credito_adicional_especial_por_recurso_vinculado_-_fitha2020_-_aquisicao_retroescavadeira_-_r-_295.333-33_-_.odt</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Credito Adicional Especial por Recurso Vinculado no valor de R$ 295.333,33 para aquisição de Retroescavadeira e cumprimento ao Termo de Convênio nº 047/2020/FITHA-RO e dá outras providências.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/305/lei_846-2020_-_autoriza_abertura_de_credito_adicional_suplementar_por_superavit_financeiro_-_cosip_-_r-_154.489-16_-_semospe.odt</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/305/lei_846-2020_-_autoriza_abertura_de_credito_adicional_suplementar_por_superavit_financeiro_-_cosip_-_r-_154.489-16_-_semospe.odt</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/306/lei_847-2020_-_autoriza_abertura_de_credito_adicional_especial_por_recurso_vinculado_-_construcao_auditorio_municipal_-_r-_290.000-00_-_gabinete.odt</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/306/lei_847-2020_-_autoriza_abertura_de_credito_adicional_especial_por_recurso_vinculado_-_construcao_auditorio_municipal_-_r-_290.000-00_-_gabinete.odt</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/307/lei_848-2020_-_autoriza_abertura_de_credito_adicional_especial_por_recurso_vinculado_-_construcao_quadra_esportiva_com_grama_sintetica_-_r-_290__2.odt</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/307/lei_848-2020_-_autoriza_abertura_de_credito_adicional_especial_por_recurso_vinculado_-_construcao_quadra_esportiva_com_grama_sintetica_-_r-_290__2.odt</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/308/lei_849-2020_-_autoriza_abertura_de_credito_adicional_suplementar_por_anulacao_de_dotacao_-_r-_123.000-00_-_semaf.odt</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/308/lei_849-2020_-_autoriza_abertura_de_credito_adicional_suplementar_por_anulacao_de_dotacao_-_r-_123.000-00_-_semaf.odt</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>ATA DE REUNIÃO ORDINÁRIA</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/156/2_ata_ordinaria_Wmmv89K.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/156/2_ata_ordinaria_Wmmv89K.pdf</t>
   </si>
   <si>
     <t>Ata da Segunda Reunião Ordinária realizada em 27/02/2020.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/165/3_ata_ordinaria.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/165/3_ata_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Terceira Reunião Ordinária . . .</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/170/4_ata_ordinaria.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/170/4_ata_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Quarta Reunião Ordinária . . .</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/174/5_ata_ordinaria.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/174/5_ata_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária da Quinta Reunião Ordinária da Quarta Sessão Legislativa . . .</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/177/6_ata_ordinaria.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/177/6_ata_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Sexta Reunião Ordinária . . .</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/180/7_ata_ordinaria.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/180/7_ata_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DA SÉTIMA REUNIÃO ORDINÁRIA. . .</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/181/8_ata_ordinaria.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/181/8_ata_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DA OITAVA REUNIÃO ORDINÁRIA . . .</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/182/9_ata_ordinaria.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/182/9_ata_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DA NONA REUNIÃO ORDINÁRIA . . .</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/184/10_ata_ordinaria.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/184/10_ata_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DA DÉCIMA REUNIÃO ORDINÁRIA . . .</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/185/11_ata_ordinaria.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/185/11_ata_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DA DECIMA PRIMEIRA REUNIÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/187/12_ata_ordinaria.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/187/12_ata_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DA DÉCIMA SEGUNDA REUNIÃO ORDINÁRIA . . .</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/194/13_ata_ordinaria.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/194/13_ata_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DA DÉCIMA TERCEIRA REUNIÃO ORDINÁRIA . . .</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/195/14_ata_ordinaria.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/195/14_ata_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DA DÉCIMA QUARTA REUNIÃO ORDINÁRIA . . .</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/197/15_ata_ordinaria.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/197/15_ata_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DA DÉCIMA QUINTA REUNIÃO ORDINÁRIA . . .</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/200/16__ata_ordinaria.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/200/16__ata_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DA DÉCIMA SEXTA REUNIÃO ORDINÁRIA . . .</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/202/17_ata_ordinaria.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/202/17_ata_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DA DÉCIMA SÉTIMA REUNIÃO ORDINÁRIA. . .</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/203/18_ata_ordinaria.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/203/18_ata_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DA DÉCIMA OITAVA REUNIÃO ORDINÁRIA . . .</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/206/19_ata_ordinaria.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/206/19_ata_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DA DÉCIMA NONA REUNIÃO ORDINÁRIA...</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/213/20_ata_ordinaria.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/213/20_ata_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DA VIGÉSIMA REUNIÃO ORDINÁRIA . . .</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/215/21_ata_ordinaria.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/215/21_ata_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DA VIGÉSIMA PRIMEIRA REUNIÃO ORDINÁRIA . . .</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/223/22_ata_ordinaria.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/223/22_ata_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária da Vigésima Segunda Reunião Ordinária . . .</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/224/23_ata_ordinaria.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/224/23_ata_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DA VIGÉSIMA TERCEIRA REUNIÃO ORDINÁRIA . . .</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/226/24_ata_ordinaria.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/226/24_ata_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DA VIGÉSIMA QUARTA REUNIÃO ORDINÁRIA. . .</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/227/25_ata_ordinaria.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/227/25_ata_ordinaria.pdf</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/228/26_ata_ordinaria.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/228/26_ata_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DA VIGÉSIMA SEXTA REUNIÃO ORDINÁRIA . . .</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/232/27_ata_ordinaria.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/232/27_ata_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DA VIGESIMA SETIMA REUNIÃO ORDINÁRIA . . .</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/242/28_ata_ordinaria.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/242/28_ata_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DA VIGÉSIMA OITAVA REUNIÃO ORDINÁRIA . . .</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/250/ata_30_2020.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/250/ata_30_2020.pdf</t>
   </si>
   <si>
     <t>ATA DA TRIGÉSIMA REUNIÃO ORDINÁRIA . . .</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/251/ata_31_2020.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/251/ata_31_2020.pdf</t>
   </si>
   <si>
     <t>ATA DA TRIGÉSIMA PRIMEIRA REUNIÃO ORDINÁRIA. . .</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/253/ata_32_2020.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/253/ata_32_2020.pdf</t>
   </si>
   <si>
     <t>ATA DA TRIGÉSIMA SEGUNDA REUNIÃO ORDINÁRIA . . .</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/254/33_ata_ordinaria.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/254/33_ata_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DA TRIGÉSIMA TERCEIRA REUNIÃO ORDINÁRIA . . .</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>ATA DA TRIGÉSIMA QUARTA REUNIÃO ORDINÁRIA . . .</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/258/35_ata_ordinaria.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/258/35_ata_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DA TRIGÉSIMA QUINTA REUNIÃO ORDINÁRIA. . .</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/260/36_ata_ordinaria.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/260/36_ata_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Trigésima Sexta Reunião Ordinária . . .</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/264/37_ata_ordinaria.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/264/37_ata_ordinaria.pdf</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/265/38_ata_ordinaria.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/265/38_ata_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DA TRIGÉSIMA OITAVA REUNIÃO ORDINÁRIA . . .</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/268/39_ata_ordinaria.pdf</t>
+    <t>http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/268/39_ata_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DA TRIGÉSIMA NONA REUNIÃO ORDINÁRIA. . .</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2277,68 +2277,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/221/projeto_de_lei_-923-2020_-_lei_de_diretrizes_orcamentarias_-_ldo_2021.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/262/projeto_de_lei_932-2020_-_revisao_ppa_2021-2021.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/263/loa_2020.zip" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/140/projeto_de_lei__886-2020_-_credito_e_-_r_31.1861_pMj23Oc.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/141/projeto_de_lei_887-2020_-_autoriza_celebrar_conv_oNiGGJs.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/150/projeto_de_lei_888-2020_-_criacao_do_cargo_de_as_jgIjHzx.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/142/projeto_de_lei_890-2020_-_credito_-_r_266.63387.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/144/projeto_de_lei_891-2020_-__credito_escola_geone_s.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/145/projeto_de_lei_893-2020_-__creditoconvenio_trans_9fAuYLA.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/146/projeto_de_lei_894-2020_-__imovel_do_sr._leandro_n3yWfcW.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/147/projeto_de_lei_896-2020_-_credito__material_de_c_pWuEexs.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/148/projeto_de_lei_897-2020_-_criacao_do_cargo_de_di_YOv8zuj.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/149/projeto_de_lei_898-2020_-_desconto_iptu_2020.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/154/projeto_de_lei_899-2020_-_altera_a_lei_7612019_-_Zjk1e2m.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/155/projeto_de_lei_900-2020_-_altera_o__piso_nacional_2020.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/159/projeto_de_lei_901-2020_-_altera_o_piso_salarial_acs.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/167/projeto_de_lei_902-2020_-_altera_o_salaria_base__tdCXfw5.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/168/projeto_de_lei_903-2020_-_cria_o_cargo_de_pregoeiro.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/169/projeto_de_lei_904-2020_-_altera_o_prazo_do_dire_2SM0oa0.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/171/projeto_de_lei_905-2020_-_altera_o_valor_do_auxi_JlBkkR0.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/172/projeto_de_lei_906-2020_-_abre_credito_adicional.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/173/projeto_de_lei_907-2020_-_doacao_de_lote_urbano_-_apae.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/175/projeto_de_lei_908-2020_-_cessao_de_lote_urbano_-.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/176/projeto_de_lei_909-2020_-_abre_credito_adicional_Pnj3NEE.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/183/projeto_de_lei_910-2020_-_abre_credito_adicional_2.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/186/projeto_de_lei_911-2020_-_abre_credito_adicional_1.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/188/projeto_de_lei_912-2020_-_autoriza_teste_seletiv_MXMcuXy.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/189/projeto_de_lei_913-2020_-_abre_credito_adicional_3qEejzg.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/190/projeto_de_lei_914-2020_-_altera_o_prazo_de_apre_83BDsdd.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/191/projeto_de_lei_915-2020_-_autoriza_travessao_dos_cantao.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/192/projeto_de_lei_916-2020_-_abre_credito_covid-19.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/193/projeto_de_lei_917-2020_-familias_carentes_-_cov_rpGOSAo.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/204/projeto_de_lei_919-2020_-_devolucao_convenios_-__AN8OpwN.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/205/projeto_de_lei_920-2020_-_co-financiamento_farma_4AvNB5y.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/207/projeto_de_lei_921-2020_-_-_assistencia_as_famil_Ut5J20y.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/208/projeto_de_lei_922-2020_-assistencia_as_familias_LZLl2bz.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/216/projeto_de_lei_-924-2020_-_indenizacao_temporaria_-_covid-19.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/217/projeto_de_lei_925-2020_-_abre_credito_adicional_especial_por_recurso_vinculado_-_acoes_enfrentamento_covid-19_-_r_416.50700_-_semusa.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/218/projeto_de_lei_926-2020_-_altera_o_artrigo_2o_da_lei_municipal_8072020_-_desconto_iptus.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/219/projeto_de_lei_927-2020_-_autoriza_teste_seletivo_simplificado_-_enfermeiro_e_tecnico_em_enfermagem.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/220/projeto_de_lei_928-2020_-_abre_credito_adicional_especial_por_recurso_vinculado_-_aquisicao_equipamentos_de_informatica_-_escola_geone_silva_-_r.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/222/projeto_de_lei_929-2020_-_abre_credito_orlindo.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/229/projeto_de_lei_930-2020_-_abre_credito__-_assistencia_as_familias_carentes_-_covid-19.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/225/projeto_de_lei_931-2020_-_abre_credito_adicional_especial_por_recurso_vinculado_-_programa_mamae_cheguei_-_r_5.70000_-_semast.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/230/projeto_de_lei_934-2020_-_abre_credito__-_aquisicao_micro_tratores.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/231/projeto_de_lei_935-2020_-_abre_credito__-_aquisicao_mat._consumo_mascaras_p_escolas_municipais.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/233/projeto_de_lei_936-2020_-_abre_credito_inscricao_concurso_camara_municipal_-.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/234/projeto_de_lei_937-2020_-_abre_credito__r_170.00000_-_semusa.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/235/projeto_de_lei_938-2020_-_abre_credito-_r_20.00000_-_semusa.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/236/projeto_de_lei_939-2020_-_abre_credito__anulacao_-_r_653.00000_-_semusa.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/238/projeto_de_lei_941-2020_-_abre_credito___-_fitha2020_-_r_295.33333_-_semosp.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/239/projeto_de_lei_942-2020_-_abre_credito_adicional_suplementar_por_superavit_financeiro_-_manutencao_iluminacao_publica_-_cosip_-_semospe.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/240/projeto_de_lei_944-2020_-_abre_credito__-contrucao_auditorio_municipal_convenio_platafo.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/241/projeto_de_lei_945-2020_-_abre_credito__-__quadra_esportiva_com_grama_sintetica_convenio.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/243/projeto_de_lei_946-2020_-_abre_credito__r_105.00000_-_semaf.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/247/projeto_de_lei_948-2020_-_abre_60.00000_-_semast1.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/249/projeto_de_lei_950-2020_-_abre_credito__sv._da_semaf_r_50.76170_-_semospe_e_semaf_1.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/252/projeto_de_lei_951-2020_-_abre_credito_adicional_suplementar_por__anulacao_de_dotacao_-_devolucao_convenio_ampliacao_metas_fitha2019_-_r_9.675.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/256/projeto_de_lei_952-2020_-_abre_credito_adicional_especial_por__superavit_financeiro_-_devolucao_convenio_ampliacao_metas_fitha2019_-_r_2.20019.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/259/projeto_de_lei_953-2020_-_autoriza_abertura_de_credito_-_r_5.33333.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/266/projeto_de_lei_954-2020_-_abre_credito__anulacao_-_r_331.68700_-_semusa_-_gabinete.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/267/projeto_de_lei_955-2020_-_alteracao_da_meta_de_resultado_nominal_-_ldo_exercicio_2020.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/158/resolucao_002_-_auxilio.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/201/resolucao_003_-_carga_horaria_advogada.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/209/resolucao_004_-_fixa_o_subsidio_do_prefeito_vic_KDJ0g3R.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/210/resolucao_005_-_fixa_o_subsidio_dos_vereadores.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/211/resolucao_006_-_fixa_o_subsidio_dos_vereadores.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/214/resolucao_008_-_cria__o_cargo_de_controle_interno.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/261/resolucao_009_-_baixa_de_patrimonio.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/166/requerimento_001.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/179/requerimento_002.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/196/requerimento_003.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/198/requerimento_004.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/199/requerimento_005.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/245/requerimento_006.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/151/1_ata_extra.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/152/2_ata_extra.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/160/lei_804-2020_-_cria_o_setor_de_tecnologia_da_informacao.odt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/161/lei_805-2020_-__imovel__leandro_firmino_e_igreja_3YKAOnG.odt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/162/lei_806-2020_-_cria_o_cargo_de_diretor_do_esf_01_7uvtVJC.odt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/163/lei_807-2020_-_autoriza_desconto_iptu_-_2020.odt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/164/lei_808-2020_-__piso_basico_do__professor_-_2020.odt" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/273/lei_811-2020_-_altera_o_salario_base_enfermeiro_padrao_-_jan2021.odt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/274/lei_812-2020_-_criacao_do_cargo_de_pregoeiro.odt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/275/lei_813-2020_-_altera_o_prazo_para_concessao_e_direito_a_licenca_premio.odt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/276/lei_814-2020_-_altera_o_valor_do_auxilio_alimentacao.odt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/277/lei_815-2020_-_abertura_de_credito_adicional_especial_por_superavit_financeiro_-_sae_-_r-_38.955-75.odt" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/278/lei_816-2020_-_autoriza_a_cessao_de_lote_urbano_a_associacao_beneficente_amigos_de_sfo_-_hospital_cancer_barretos.odt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/279/lei_817-2020_-_abertura_de_credito_adicional_suplementar_por_superavit_financeiro_-_r-_209.614-01_-transporte_escolar_e_drenagem_escola_geone.odt" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/280/lei_818-2020_-_abertura_de_credito_especial_por_anulacao_-_r-_22.849-97_-aquisicao_massa_asfaltica.odt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/281/lei_819-2020_-_abertura_de_credito_especial_por_superavit_financeiro_-_r-_329.563-98_-recursos_pre-sal.odt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/282/lei_820-2020_-_autoriza_teste_seletivo_motorista_onibus_academicos.odt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/283/lei_821-2020_-_autoriza_abertura_de_credito_adicional_especial_por_anulacao_-_fitha2019_-_r-_113-22.odt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/284/lei_822-2020_-_define_os_prazos_do_ppa-_ldo_e_loa.odt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/285/lei_823-2020_-_autoriza_o_municipio_efetuar_servicos_de_manutencao_estrada_vicinal_-_travessao_dos_cantao.odt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/286/lei_825-2020_-_autoriza_a_abertura_de_credito_adicional_especial_por_recurso_vinculado_-_incremento_do_pab_-_r-_80.227-00_-_semu.odt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/287/lei_827-2020_-_autoriza_a_abertura_de_credito_adicional_suplementar_por_anulacao_-_coo-financiamento_estadual_-_r-_5.000-00_-_semast.odt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/288/lei_828-2020_-_autoriza_a_abertura_de_credito_adicional_especial_por_recurso_vinculado_-_coo-financiamento_estadual_farmacia_basica_-_r-_66.000.odt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/289/lei_829-2020_-_autoriza_a_abertura_de_credito_especial_por_recurso_vinculado_-_coo-financiamento_-__acoes_de_assistencia_social_-_r-_24.000-00__1.odt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/290/lei_830-2020_-_autoriza_a_abertura_de_credito_adicional_especial_por_recurso_vinculado_-__incremento_bloco_atencao_social_baasico_-_r-_51.300-00_2.odt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/291/lei_831-2020_-_autoriza_a_abertura_de_credito_adicional_especial_por_recurso_vinculado_-__acoes_de_prevencao_e_enfrentamento_ao__1.odt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/292/lei_832-2020_-_autoriza_a_concessao_de_indneizacao_profissionais_de_saude_e_equipe_de_enfrentamento_ao_covid-19_2.odt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/293/lei_833-2020_-_altera_os_artigos_da_lei_de_concessao_de_desconto_iptu_ampliando_prazo_por_conta_da_pandemia_do_covid-19.odt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/294/lei_834-2020_-_autoriza_teste_seletivo_simplificado_-_enfermeiro_padrao_e_tecnico_em_enfermagem_-_covid-19_1.odt" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/295/lei_835-2020_-_autoriza_abertura_de_credito_adicional_especial_por_recurso_vinculado_-_aquisicao_de_equipamentos_de_informatica_-_escola_geone_s.odt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/296/lei_837-2020_-_autoriza_abertura_de_credito_adicional_especial_por_recurso_vinculado_-_mat._consumo_-_covid-19_-_apoio_as_escolas_municipais_-__.odt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/297/lei_838-2020_-_autoriza_abertura_de_credito_adicional_especial_por_recurso_vinculado_-_micro_tratores_-__r-_120.000-00_-_semap.odt" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/298/lei_839-2020_-_autoriza_abertura_de_credito_adicional_especial_por_recurso_vinculado_-_acoes_covid-19_-_2a_parcela_-__r-_51.300-00_-_semast_1.odt" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/299/lei_840-2020_-_autoriza_abertura_de_credito_adicional_especial_por_recurso_vinculado_-_inscricoes_concurso_publico_camara_municipal_-__r-_37.833.odt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/300/lei_841-2020_-_autoriza_abertura_de_credito_adicional_por_anulacao_de_dotacao_-__r-_170.000-00_-_semusa.odt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/301/lei_842-2020_-_autoriza_abertura_de_credito_adicional_suplementar_por_anulacao_de_dotacao_-__r-_20.000-00_-_semusa.odt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/302/lei_843-2020_-_autoriza_abertura_de_credito_adicional_suplementar_por_anulacao_de_dotacao_-__r-_653.000-00_-_semusa.odt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/303/lei_844-2020_-_autoriza_abertura_de_credito_adicional_suplementar_por_anulacao_de_dotacao_-__r-_142.500-00_-_semece_2.odt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/304/lei_845-2020_-_autoriza_abertura_de_credito_adicional_especial_por_recurso_vinculado_-_fitha2020_-_aquisicao_retroescavadeira_-_r-_295.333-33_-_.odt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/305/lei_846-2020_-_autoriza_abertura_de_credito_adicional_suplementar_por_superavit_financeiro_-_cosip_-_r-_154.489-16_-_semospe.odt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/306/lei_847-2020_-_autoriza_abertura_de_credito_adicional_especial_por_recurso_vinculado_-_construcao_auditorio_municipal_-_r-_290.000-00_-_gabinete.odt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/307/lei_848-2020_-_autoriza_abertura_de_credito_adicional_especial_por_recurso_vinculado_-_construcao_quadra_esportiva_com_grama_sintetica_-_r-_290__2.odt" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/308/lei_849-2020_-_autoriza_abertura_de_credito_adicional_suplementar_por_anulacao_de_dotacao_-_r-_123.000-00_-_semaf.odt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/156/2_ata_ordinaria_Wmmv89K.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/165/3_ata_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/170/4_ata_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/174/5_ata_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/177/6_ata_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/180/7_ata_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/181/8_ata_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/182/9_ata_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/184/10_ata_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/185/11_ata_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/187/12_ata_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/194/13_ata_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/195/14_ata_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/197/15_ata_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/200/16__ata_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/202/17_ata_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/203/18_ata_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/206/19_ata_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/213/20_ata_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/215/21_ata_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/223/22_ata_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/224/23_ata_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/226/24_ata_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/227/25_ata_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/228/26_ata_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/232/27_ata_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/242/28_ata_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/250/ata_30_2020.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/251/ata_31_2020.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/253/ata_32_2020.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/254/33_ata_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/258/35_ata_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/260/36_ata_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/264/37_ata_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/265/38_ata_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/268/39_ata_ordinaria.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/221/projeto_de_lei_-923-2020_-_lei_de_diretrizes_orcamentarias_-_ldo_2021.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/262/projeto_de_lei_932-2020_-_revisao_ppa_2021-2021.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/263/loa_2020.zip" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/140/projeto_de_lei__886-2020_-_credito_e_-_r_31.1861_pMj23Oc.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/141/projeto_de_lei_887-2020_-_autoriza_celebrar_conv_oNiGGJs.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/150/projeto_de_lei_888-2020_-_criacao_do_cargo_de_as_jgIjHzx.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/142/projeto_de_lei_890-2020_-_credito_-_r_266.63387.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/144/projeto_de_lei_891-2020_-__credito_escola_geone_s.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/145/projeto_de_lei_893-2020_-__creditoconvenio_trans_9fAuYLA.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/146/projeto_de_lei_894-2020_-__imovel_do_sr._leandro_n3yWfcW.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/147/projeto_de_lei_896-2020_-_credito__material_de_c_pWuEexs.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/148/projeto_de_lei_897-2020_-_criacao_do_cargo_de_di_YOv8zuj.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/149/projeto_de_lei_898-2020_-_desconto_iptu_2020.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/154/projeto_de_lei_899-2020_-_altera_a_lei_7612019_-_Zjk1e2m.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/155/projeto_de_lei_900-2020_-_altera_o__piso_nacional_2020.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/159/projeto_de_lei_901-2020_-_altera_o_piso_salarial_acs.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/167/projeto_de_lei_902-2020_-_altera_o_salaria_base__tdCXfw5.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/168/projeto_de_lei_903-2020_-_cria_o_cargo_de_pregoeiro.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/169/projeto_de_lei_904-2020_-_altera_o_prazo_do_dire_2SM0oa0.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/171/projeto_de_lei_905-2020_-_altera_o_valor_do_auxi_JlBkkR0.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/172/projeto_de_lei_906-2020_-_abre_credito_adicional.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/173/projeto_de_lei_907-2020_-_doacao_de_lote_urbano_-_apae.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/175/projeto_de_lei_908-2020_-_cessao_de_lote_urbano_-.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/176/projeto_de_lei_909-2020_-_abre_credito_adicional_Pnj3NEE.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/183/projeto_de_lei_910-2020_-_abre_credito_adicional_2.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/186/projeto_de_lei_911-2020_-_abre_credito_adicional_1.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/188/projeto_de_lei_912-2020_-_autoriza_teste_seletiv_MXMcuXy.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/189/projeto_de_lei_913-2020_-_abre_credito_adicional_3qEejzg.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/190/projeto_de_lei_914-2020_-_altera_o_prazo_de_apre_83BDsdd.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/191/projeto_de_lei_915-2020_-_autoriza_travessao_dos_cantao.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/192/projeto_de_lei_916-2020_-_abre_credito_covid-19.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/193/projeto_de_lei_917-2020_-familias_carentes_-_cov_rpGOSAo.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/204/projeto_de_lei_919-2020_-_devolucao_convenios_-__AN8OpwN.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/205/projeto_de_lei_920-2020_-_co-financiamento_farma_4AvNB5y.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/207/projeto_de_lei_921-2020_-_-_assistencia_as_famil_Ut5J20y.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/208/projeto_de_lei_922-2020_-assistencia_as_familias_LZLl2bz.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/216/projeto_de_lei_-924-2020_-_indenizacao_temporaria_-_covid-19.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/217/projeto_de_lei_925-2020_-_abre_credito_adicional_especial_por_recurso_vinculado_-_acoes_enfrentamento_covid-19_-_r_416.50700_-_semusa.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/218/projeto_de_lei_926-2020_-_altera_o_artrigo_2o_da_lei_municipal_8072020_-_desconto_iptus.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/219/projeto_de_lei_927-2020_-_autoriza_teste_seletivo_simplificado_-_enfermeiro_e_tecnico_em_enfermagem.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/220/projeto_de_lei_928-2020_-_abre_credito_adicional_especial_por_recurso_vinculado_-_aquisicao_equipamentos_de_informatica_-_escola_geone_silva_-_r.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/222/projeto_de_lei_929-2020_-_abre_credito_orlindo.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/229/projeto_de_lei_930-2020_-_abre_credito__-_assistencia_as_familias_carentes_-_covid-19.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/225/projeto_de_lei_931-2020_-_abre_credito_adicional_especial_por_recurso_vinculado_-_programa_mamae_cheguei_-_r_5.70000_-_semast.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/230/projeto_de_lei_934-2020_-_abre_credito__-_aquisicao_micro_tratores.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/231/projeto_de_lei_935-2020_-_abre_credito__-_aquisicao_mat._consumo_mascaras_p_escolas_municipais.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/233/projeto_de_lei_936-2020_-_abre_credito_inscricao_concurso_camara_municipal_-.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/234/projeto_de_lei_937-2020_-_abre_credito__r_170.00000_-_semusa.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/235/projeto_de_lei_938-2020_-_abre_credito-_r_20.00000_-_semusa.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/236/projeto_de_lei_939-2020_-_abre_credito__anulacao_-_r_653.00000_-_semusa.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/238/projeto_de_lei_941-2020_-_abre_credito___-_fitha2020_-_r_295.33333_-_semosp.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/239/projeto_de_lei_942-2020_-_abre_credito_adicional_suplementar_por_superavit_financeiro_-_manutencao_iluminacao_publica_-_cosip_-_semospe.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/240/projeto_de_lei_944-2020_-_abre_credito__-contrucao_auditorio_municipal_convenio_platafo.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/241/projeto_de_lei_945-2020_-_abre_credito__-__quadra_esportiva_com_grama_sintetica_convenio.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/243/projeto_de_lei_946-2020_-_abre_credito__r_105.00000_-_semaf.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/247/projeto_de_lei_948-2020_-_abre_60.00000_-_semast1.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/249/projeto_de_lei_950-2020_-_abre_credito__sv._da_semaf_r_50.76170_-_semospe_e_semaf_1.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/252/projeto_de_lei_951-2020_-_abre_credito_adicional_suplementar_por__anulacao_de_dotacao_-_devolucao_convenio_ampliacao_metas_fitha2019_-_r_9.675.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/256/projeto_de_lei_952-2020_-_abre_credito_adicional_especial_por__superavit_financeiro_-_devolucao_convenio_ampliacao_metas_fitha2019_-_r_2.20019.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/259/projeto_de_lei_953-2020_-_autoriza_abertura_de_credito_-_r_5.33333.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/266/projeto_de_lei_954-2020_-_abre_credito__anulacao_-_r_331.68700_-_semusa_-_gabinete.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/267/projeto_de_lei_955-2020_-_alteracao_da_meta_de_resultado_nominal_-_ldo_exercicio_2020.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/158/resolucao_002_-_auxilio.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/201/resolucao_003_-_carga_horaria_advogada.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/209/resolucao_004_-_fixa_o_subsidio_do_prefeito_vic_KDJ0g3R.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/210/resolucao_005_-_fixa_o_subsidio_dos_vereadores.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/211/resolucao_006_-_fixa_o_subsidio_dos_vereadores.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/214/resolucao_008_-_cria__o_cargo_de_controle_interno.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/261/resolucao_009_-_baixa_de_patrimonio.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/166/requerimento_001.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/179/requerimento_002.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/196/requerimento_003.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/198/requerimento_004.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/199/requerimento_005.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/245/requerimento_006.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/151/1_ata_extra.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/152/2_ata_extra.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/160/lei_804-2020_-_cria_o_setor_de_tecnologia_da_informacao.odt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/161/lei_805-2020_-__imovel__leandro_firmino_e_igreja_3YKAOnG.odt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/162/lei_806-2020_-_cria_o_cargo_de_diretor_do_esf_01_7uvtVJC.odt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/163/lei_807-2020_-_autoriza_desconto_iptu_-_2020.odt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/164/lei_808-2020_-__piso_basico_do__professor_-_2020.odt" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/273/lei_811-2020_-_altera_o_salario_base_enfermeiro_padrao_-_jan2021.odt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/274/lei_812-2020_-_criacao_do_cargo_de_pregoeiro.odt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/275/lei_813-2020_-_altera_o_prazo_para_concessao_e_direito_a_licenca_premio.odt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/276/lei_814-2020_-_altera_o_valor_do_auxilio_alimentacao.odt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/277/lei_815-2020_-_abertura_de_credito_adicional_especial_por_superavit_financeiro_-_sae_-_r-_38.955-75.odt" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/278/lei_816-2020_-_autoriza_a_cessao_de_lote_urbano_a_associacao_beneficente_amigos_de_sfo_-_hospital_cancer_barretos.odt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/279/lei_817-2020_-_abertura_de_credito_adicional_suplementar_por_superavit_financeiro_-_r-_209.614-01_-transporte_escolar_e_drenagem_escola_geone.odt" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/280/lei_818-2020_-_abertura_de_credito_especial_por_anulacao_-_r-_22.849-97_-aquisicao_massa_asfaltica.odt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/281/lei_819-2020_-_abertura_de_credito_especial_por_superavit_financeiro_-_r-_329.563-98_-recursos_pre-sal.odt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/282/lei_820-2020_-_autoriza_teste_seletivo_motorista_onibus_academicos.odt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/283/lei_821-2020_-_autoriza_abertura_de_credito_adicional_especial_por_anulacao_-_fitha2019_-_r-_113-22.odt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/284/lei_822-2020_-_define_os_prazos_do_ppa-_ldo_e_loa.odt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/285/lei_823-2020_-_autoriza_o_municipio_efetuar_servicos_de_manutencao_estrada_vicinal_-_travessao_dos_cantao.odt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/286/lei_825-2020_-_autoriza_a_abertura_de_credito_adicional_especial_por_recurso_vinculado_-_incremento_do_pab_-_r-_80.227-00_-_semu.odt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/287/lei_827-2020_-_autoriza_a_abertura_de_credito_adicional_suplementar_por_anulacao_-_coo-financiamento_estadual_-_r-_5.000-00_-_semast.odt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/288/lei_828-2020_-_autoriza_a_abertura_de_credito_adicional_especial_por_recurso_vinculado_-_coo-financiamento_estadual_farmacia_basica_-_r-_66.000.odt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/289/lei_829-2020_-_autoriza_a_abertura_de_credito_especial_por_recurso_vinculado_-_coo-financiamento_-__acoes_de_assistencia_social_-_r-_24.000-00__1.odt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/290/lei_830-2020_-_autoriza_a_abertura_de_credito_adicional_especial_por_recurso_vinculado_-__incremento_bloco_atencao_social_baasico_-_r-_51.300-00_2.odt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/291/lei_831-2020_-_autoriza_a_abertura_de_credito_adicional_especial_por_recurso_vinculado_-__acoes_de_prevencao_e_enfrentamento_ao__1.odt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/292/lei_832-2020_-_autoriza_a_concessao_de_indneizacao_profissionais_de_saude_e_equipe_de_enfrentamento_ao_covid-19_2.odt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/293/lei_833-2020_-_altera_os_artigos_da_lei_de_concessao_de_desconto_iptu_ampliando_prazo_por_conta_da_pandemia_do_covid-19.odt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/294/lei_834-2020_-_autoriza_teste_seletivo_simplificado_-_enfermeiro_padrao_e_tecnico_em_enfermagem_-_covid-19_1.odt" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/295/lei_835-2020_-_autoriza_abertura_de_credito_adicional_especial_por_recurso_vinculado_-_aquisicao_de_equipamentos_de_informatica_-_escola_geone_s.odt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/296/lei_837-2020_-_autoriza_abertura_de_credito_adicional_especial_por_recurso_vinculado_-_mat._consumo_-_covid-19_-_apoio_as_escolas_municipais_-__.odt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/297/lei_838-2020_-_autoriza_abertura_de_credito_adicional_especial_por_recurso_vinculado_-_micro_tratores_-__r-_120.000-00_-_semap.odt" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/298/lei_839-2020_-_autoriza_abertura_de_credito_adicional_especial_por_recurso_vinculado_-_acoes_covid-19_-_2a_parcela_-__r-_51.300-00_-_semast_1.odt" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/299/lei_840-2020_-_autoriza_abertura_de_credito_adicional_especial_por_recurso_vinculado_-_inscricoes_concurso_publico_camara_municipal_-__r-_37.833.odt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/300/lei_841-2020_-_autoriza_abertura_de_credito_adicional_por_anulacao_de_dotacao_-__r-_170.000-00_-_semusa.odt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/301/lei_842-2020_-_autoriza_abertura_de_credito_adicional_suplementar_por_anulacao_de_dotacao_-__r-_20.000-00_-_semusa.odt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/302/lei_843-2020_-_autoriza_abertura_de_credito_adicional_suplementar_por_anulacao_de_dotacao_-__r-_653.000-00_-_semusa.odt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/303/lei_844-2020_-_autoriza_abertura_de_credito_adicional_suplementar_por_anulacao_de_dotacao_-__r-_142.500-00_-_semece_2.odt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/304/lei_845-2020_-_autoriza_abertura_de_credito_adicional_especial_por_recurso_vinculado_-_fitha2020_-_aquisicao_retroescavadeira_-_r-_295.333-33_-_.odt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/305/lei_846-2020_-_autoriza_abertura_de_credito_adicional_suplementar_por_superavit_financeiro_-_cosip_-_r-_154.489-16_-_semospe.odt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/306/lei_847-2020_-_autoriza_abertura_de_credito_adicional_especial_por_recurso_vinculado_-_construcao_auditorio_municipal_-_r-_290.000-00_-_gabinete.odt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/307/lei_848-2020_-_autoriza_abertura_de_credito_adicional_especial_por_recurso_vinculado_-_construcao_quadra_esportiva_com_grama_sintetica_-_r-_290__2.odt" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/308/lei_849-2020_-_autoriza_abertura_de_credito_adicional_suplementar_por_anulacao_de_dotacao_-_r-_123.000-00_-_semaf.odt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/156/2_ata_ordinaria_Wmmv89K.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/165/3_ata_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/170/4_ata_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/174/5_ata_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/177/6_ata_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/180/7_ata_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/181/8_ata_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/182/9_ata_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/184/10_ata_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/185/11_ata_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/187/12_ata_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/194/13_ata_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/195/14_ata_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/197/15_ata_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/200/16__ata_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/202/17_ata_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/203/18_ata_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/206/19_ata_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/213/20_ata_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/215/21_ata_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/223/22_ata_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/224/23_ata_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/226/24_ata_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/227/25_ata_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/228/26_ata_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/232/27_ata_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/242/28_ata_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/250/ata_30_2020.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/251/ata_31_2020.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/253/ata_32_2020.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/254/33_ata_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/258/35_ata_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/260/36_ata_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/264/37_ata_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/265/38_ata_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofelipedoeste.ro.leg.br/media/sapl/public/materialegislativa/2020/268/39_ata_ordinaria.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H162"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="45.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="219.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="218.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>